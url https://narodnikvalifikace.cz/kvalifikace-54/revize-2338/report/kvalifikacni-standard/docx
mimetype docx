--- v0 (2026-04-29)
+++ v1 (2026-05-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R567A21D3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR567A21D3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR567A21D3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R16679580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR16679580" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR16679580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.08.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Balení a expedice masa, drůbežího masa, králíků, zvěřiny a výrobků z nich, 29.4.2026 6:30:33</w:t>
+        <w:t>Balení a expedice masa, drůbežího masa, králíků, zvěřiny a výrobků z nich, 25.5.2026 6:17:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1278,51 +1278,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kompetencí, zejména formou praktického předvedení, zkoušející sleduje způsob provedení zadané činnosti, dodržování hygienických zásad, posuzuje hospodárné využívání surovin, dodržování ekologických principů při výrobě dodržování zásad bezpečnosti práce, dodržování časového harmonogramu a dodržování organizace práce. Zkoušející ověřuje hodnoticí kritéria průběžně při plnění příslušných odborných způsobilostí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Balení a expedice masa, drůbežího masa, králíků, zvěřiny a výrobků z nich, 29.4.2026 6:30:33</w:t>
+        <w:t>Balení a expedice masa, drůbežího masa, králíků, zvěřiny a výrobků z nich, 25.5.2026 6:17:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1795,51 +1795,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Steinhauser, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Balení a expedice masa, drůbežího masa, králíků, zvěřiny a výrobků z nich, 29.4.2026 6:30:33</w:t>
+        <w:t>Balení a expedice masa, drůbežího masa, králíků, zvěřiny a výrobků z nich, 25.5.2026 6:17:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>