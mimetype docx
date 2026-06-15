--- v1 (2026-05-25)
+++ v2 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R16679580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR16679580" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR16679580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R57DD28DA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR57DD28DA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR57DD28DA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.08.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Balení a expedice masa, drůbežího masa, králíků, zvěřiny a výrobků z nich, 25.5.2026 6:17:29</w:t>
+        <w:t>Balení a expedice masa, drůbežího masa, králíků, zvěřiny a výrobků z nich, 15.6.2026 10:41:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1278,51 +1278,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kompetencí, zejména formou praktického předvedení, zkoušející sleduje způsob provedení zadané činnosti, dodržování hygienických zásad, posuzuje hospodárné využívání surovin, dodržování ekologických principů při výrobě dodržování zásad bezpečnosti práce, dodržování časového harmonogramu a dodržování organizace práce. Zkoušející ověřuje hodnoticí kritéria průběžně při plnění příslušných odborných způsobilostí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Balení a expedice masa, drůbežího masa, králíků, zvěřiny a výrobků z nich, 25.5.2026 6:17:29</w:t>
+        <w:t>Balení a expedice masa, drůbežího masa, králíků, zvěřiny a výrobků z nich, 15.6.2026 10:41:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1795,51 +1795,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Steinhauser, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Balení a expedice masa, drůbežího masa, králíků, zvěřiny a výrobků z nich, 25.5.2026 6:17:29</w:t>
+        <w:t>Balení a expedice masa, drůbežího masa, králíků, zvěřiny a výrobků z nich, 15.6.2026 10:41:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>