--- v2 (2026-06-15)
+++ v3 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R57DD28DA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR57DD28DA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR57DD28DA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R23860237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR23860237" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR23860237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.08.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Balení a expedice masa, drůbežího masa, králíků, zvěřiny a výrobků z nich, 15.6.2026 10:41:05</w:t>
+        <w:t>Balení a expedice masa, drůbežího masa, králíků, zvěřiny a výrobků z nich, 7.7.2026 15:23:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1278,51 +1278,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kompetencí, zejména formou praktického předvedení, zkoušející sleduje způsob provedení zadané činnosti, dodržování hygienických zásad, posuzuje hospodárné využívání surovin, dodržování ekologických principů při výrobě dodržování zásad bezpečnosti práce, dodržování časového harmonogramu a dodržování organizace práce. Zkoušející ověřuje hodnoticí kritéria průběžně při plnění příslušných odborných způsobilostí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Balení a expedice masa, drůbežího masa, králíků, zvěřiny a výrobků z nich, 15.6.2026 10:41:05</w:t>
+        <w:t>Balení a expedice masa, drůbežího masa, králíků, zvěřiny a výrobků z nich, 7.7.2026 15:23:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1795,51 +1795,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Steinhauser, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Balení a expedice masa, drůbežího masa, králíků, zvěřiny a výrobků z nich, 15.6.2026 10:41:05</w:t>
+        <w:t>Balení a expedice masa, drůbežího masa, králíků, zvěřiny a výrobků z nich, 7.7.2026 15:23:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>