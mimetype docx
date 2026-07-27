--- v3 (2026-07-07)
+++ v4 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R23860237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR23860237" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR23860237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R548C091B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR548C091B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR548C091B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.08.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Balení a expedice masa, drůbežího masa, králíků, zvěřiny a výrobků z nich, 7.7.2026 15:23:08</w:t>
+        <w:t>Balení a expedice masa, drůbežího masa, králíků, zvěřiny a výrobků z nich, 27.7.2026 16:50:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1278,51 +1278,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kompetencí, zejména formou praktického předvedení, zkoušející sleduje způsob provedení zadané činnosti, dodržování hygienických zásad, posuzuje hospodárné využívání surovin, dodržování ekologických principů při výrobě dodržování zásad bezpečnosti práce, dodržování časového harmonogramu a dodržování organizace práce. Zkoušející ověřuje hodnoticí kritéria průběžně při plnění příslušných odborných způsobilostí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Balení a expedice masa, drůbežího masa, králíků, zvěřiny a výrobků z nich, 7.7.2026 15:23:08</w:t>
+        <w:t>Balení a expedice masa, drůbežího masa, králíků, zvěřiny a výrobků z nich, 27.7.2026 16:50:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1795,51 +1795,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Steinhauser, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Balení a expedice masa, drůbežího masa, králíků, zvěřiny a výrobků z nich, 7.7.2026 15:23:08</w:t>
+        <w:t>Balení a expedice masa, drůbežího masa, králíků, zvěřiny a výrobků z nich, 27.7.2026 16:50:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>