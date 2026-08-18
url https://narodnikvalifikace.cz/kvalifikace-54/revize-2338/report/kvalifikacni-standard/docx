--- v4 (2026-07-27)
+++ v5 (2026-08-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R548C091B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR548C091B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR548C091B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3C88510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3C88510" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3C88510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.08.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Balení a expedice masa, drůbežího masa, králíků, zvěřiny a výrobků z nich, 27.7.2026 16:50:03</w:t>
+        <w:t>Balení a expedice masa, drůbežího masa, králíků, zvěřiny a výrobků z nich, 18.8.2026 6:30:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1278,51 +1278,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kompetencí, zejména formou praktického předvedení, zkoušející sleduje způsob provedení zadané činnosti, dodržování hygienických zásad, posuzuje hospodárné využívání surovin, dodržování ekologických principů při výrobě dodržování zásad bezpečnosti práce, dodržování časového harmonogramu a dodržování organizace práce. Zkoušející ověřuje hodnoticí kritéria průběžně při plnění příslušných odborných způsobilostí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Balení a expedice masa, drůbežího masa, králíků, zvěřiny a výrobků z nich, 27.7.2026 16:50:03</w:t>
+        <w:t>Balení a expedice masa, drůbežího masa, králíků, zvěřiny a výrobků z nich, 18.8.2026 6:30:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1795,51 +1795,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Steinhauser, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Balení a expedice masa, drůbežího masa, králíků, zvěřiny a výrobků z nich, 27.7.2026 16:50:03</w:t>
+        <w:t>Balení a expedice masa, drůbežího masa, králíků, zvěřiny a výrobků z nich, 18.8.2026 6:30:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>