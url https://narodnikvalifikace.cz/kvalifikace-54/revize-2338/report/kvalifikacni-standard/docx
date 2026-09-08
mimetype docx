--- v5 (2026-08-18)
+++ v6 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3C88510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3C88510" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3C88510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R727EDAA1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR727EDAA1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR727EDAA1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.08.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Balení a expedice masa, drůbežího masa, králíků, zvěřiny a výrobků z nich, 18.8.2026 6:30:07</w:t>
+        <w:t>Balení a expedice masa, drůbežího masa, králíků, zvěřiny a výrobků z nich, 8.9.2026 9:44:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1278,51 +1278,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kompetencí, zejména formou praktického předvedení, zkoušející sleduje způsob provedení zadané činnosti, dodržování hygienických zásad, posuzuje hospodárné využívání surovin, dodržování ekologických principů při výrobě dodržování zásad bezpečnosti práce, dodržování časového harmonogramu a dodržování organizace práce. Zkoušející ověřuje hodnoticí kritéria průběžně při plnění příslušných odborných způsobilostí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Balení a expedice masa, drůbežího masa, králíků, zvěřiny a výrobků z nich, 18.8.2026 6:30:07</w:t>
+        <w:t>Balení a expedice masa, drůbežího masa, králíků, zvěřiny a výrobků z nich, 8.9.2026 9:44:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1795,51 +1795,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Steinhauser, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Balení a expedice masa, drůbežího masa, králíků, zvěřiny a výrobků z nich, 18.8.2026 6:30:07</w:t>
+        <w:t>Balení a expedice masa, drůbežího masa, králíků, zvěřiny a výrobků z nich, 8.9.2026 9:44:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>