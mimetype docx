--- v0 (2026-04-14)
+++ v1 (2026-05-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R405D489A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR405D489A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR405D489A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2F9E2A5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2F9E2A5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2F9E2A5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně přírodou, 14.4.2026 14:14:16</w:t>
+        <w:t>Průvodce/průvodkyně přírodou, 6.5.2026 20:05:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1683,51 +1683,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně přírodou, 14.4.2026 14:14:16</w:t>
+        <w:t>Průvodce/průvodkyně přírodou, 6.5.2026 20:05:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2708,51 +2708,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně přírodou, 14.4.2026 14:14:16</w:t>
+        <w:t>Průvodce/průvodkyně přírodou, 6.5.2026 20:05:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3213,51 +3213,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně přírodou, 14.4.2026 14:14:16</w:t>
+        <w:t>Průvodce/průvodkyně přírodou, 6.5.2026 20:05:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13495,51 +13495,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně přírodou, 14.4.2026 14:14:16</w:t>
+        <w:t>Průvodce/průvodkyně přírodou, 6.5.2026 20:05:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14729,51 +14729,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně přírodou, 14.4.2026 14:14:16</w:t>
+        <w:t>Průvodce/průvodkyně přírodou, 6.5.2026 20:05:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15587,51 +15587,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo životního prostředí, www.mzp.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně přírodou, 14.4.2026 14:14:16</w:t>
+        <w:t>Průvodce/průvodkyně přírodou, 6.5.2026 20:05:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16747,51 +16747,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 30 minut. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně přírodou, 14.4.2026 14:14:16</w:t>
+        <w:t>Průvodce/průvodkyně přírodou, 6.5.2026 20:05:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17320,84 +17320,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Správa Krkonošského národního parku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně přírodou, 14.4.2026 14:14:16</w:t>
+        <w:t>Průvodce/průvodkyně přírodou, 6.5.2026 20:05:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="60203565"/>
+    <w:nsid w:val="4517A95D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17483,51 +17483,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5CA86C37"/>
+    <w:nsid w:val="7BB1B91C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17613,51 +17613,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="488415D3"/>
+    <w:nsid w:val="03002250"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>