--- v1 (2026-05-06)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2F9E2A5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2F9E2A5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2F9E2A5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R8E6BA5A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR8E6BA5A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR8E6BA5A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně přírodou, 6.5.2026 20:05:31</w:t>
+        <w:t>Průvodce/průvodkyně přírodou, 28.5.2026 2:06:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1683,51 +1683,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně přírodou, 6.5.2026 20:05:31</w:t>
+        <w:t>Průvodce/průvodkyně přírodou, 28.5.2026 2:06:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2708,51 +2708,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně přírodou, 6.5.2026 20:05:31</w:t>
+        <w:t>Průvodce/průvodkyně přírodou, 28.5.2026 2:06:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3213,51 +3213,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně přírodou, 6.5.2026 20:05:31</w:t>
+        <w:t>Průvodce/průvodkyně přírodou, 28.5.2026 2:06:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13495,51 +13495,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně přírodou, 6.5.2026 20:05:31</w:t>
+        <w:t>Průvodce/průvodkyně přírodou, 28.5.2026 2:06:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14729,51 +14729,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně přírodou, 6.5.2026 20:05:31</w:t>
+        <w:t>Průvodce/průvodkyně přírodou, 28.5.2026 2:06:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15587,51 +15587,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo životního prostředí, www.mzp.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně přírodou, 6.5.2026 20:05:31</w:t>
+        <w:t>Průvodce/průvodkyně přírodou, 28.5.2026 2:06:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16747,51 +16747,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 30 minut. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně přírodou, 6.5.2026 20:05:31</w:t>
+        <w:t>Průvodce/průvodkyně přírodou, 28.5.2026 2:06:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17320,84 +17320,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Správa Krkonošského národního parku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně přírodou, 6.5.2026 20:05:31</w:t>
+        <w:t>Průvodce/průvodkyně přírodou, 28.5.2026 2:06:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4517A95D"/>
+    <w:nsid w:val="0D4E3DF7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17483,51 +17483,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7BB1B91C"/>
+    <w:nsid w:val="476C2D6F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17613,51 +17613,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="03002250"/>
+    <w:nsid w:val="580C794C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>