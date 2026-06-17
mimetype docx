--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R8E6BA5A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR8E6BA5A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR8E6BA5A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2E07415C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2E07415C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2E07415C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně přírodou, 28.5.2026 2:06:17</w:t>
+        <w:t>Průvodce/průvodkyně přírodou, 17.6.2026 9:14:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1683,51 +1683,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně přírodou, 28.5.2026 2:06:17</w:t>
+        <w:t>Průvodce/průvodkyně přírodou, 17.6.2026 9:14:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2708,51 +2708,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně přírodou, 28.5.2026 2:06:17</w:t>
+        <w:t>Průvodce/průvodkyně přírodou, 17.6.2026 9:14:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3213,51 +3213,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně přírodou, 28.5.2026 2:06:17</w:t>
+        <w:t>Průvodce/průvodkyně přírodou, 17.6.2026 9:14:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13495,51 +13495,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně přírodou, 28.5.2026 2:06:17</w:t>
+        <w:t>Průvodce/průvodkyně přírodou, 17.6.2026 9:14:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14729,51 +14729,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně přírodou, 28.5.2026 2:06:17</w:t>
+        <w:t>Průvodce/průvodkyně přírodou, 17.6.2026 9:14:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15587,51 +15587,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo životního prostředí, www.mzp.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně přírodou, 28.5.2026 2:06:17</w:t>
+        <w:t>Průvodce/průvodkyně přírodou, 17.6.2026 9:14:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16747,51 +16747,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 30 minut. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně přírodou, 28.5.2026 2:06:17</w:t>
+        <w:t>Průvodce/průvodkyně přírodou, 17.6.2026 9:14:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17320,84 +17320,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Správa Krkonošského národního parku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně přírodou, 28.5.2026 2:06:17</w:t>
+        <w:t>Průvodce/průvodkyně přírodou, 17.6.2026 9:14:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0D4E3DF7"/>
+    <w:nsid w:val="692523C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17483,51 +17483,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="476C2D6F"/>
+    <w:nsid w:val="77A8BA2E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17613,51 +17613,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="580C794C"/>
+    <w:nsid w:val="1D32CCB5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>