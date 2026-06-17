--- v3 (2026-06-17)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2E07415C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2E07415C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2E07415C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6CF4D96D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6CF4D96D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6CF4D96D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně přírodou, 17.6.2026 9:14:04</w:t>
+        <w:t>Průvodce/průvodkyně přírodou, 17.6.2026 11:18:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1683,51 +1683,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně přírodou, 17.6.2026 9:14:04</w:t>
+        <w:t>Průvodce/průvodkyně přírodou, 17.6.2026 11:18:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2708,51 +2708,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně přírodou, 17.6.2026 9:14:04</w:t>
+        <w:t>Průvodce/průvodkyně přírodou, 17.6.2026 11:18:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3213,51 +3213,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně přírodou, 17.6.2026 9:14:04</w:t>
+        <w:t>Průvodce/průvodkyně přírodou, 17.6.2026 11:18:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13495,51 +13495,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně přírodou, 17.6.2026 9:14:04</w:t>
+        <w:t>Průvodce/průvodkyně přírodou, 17.6.2026 11:18:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14729,51 +14729,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně přírodou, 17.6.2026 9:14:04</w:t>
+        <w:t>Průvodce/průvodkyně přírodou, 17.6.2026 11:18:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15587,51 +15587,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo životního prostředí, www.mzp.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně přírodou, 17.6.2026 9:14:04</w:t>
+        <w:t>Průvodce/průvodkyně přírodou, 17.6.2026 11:18:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16747,51 +16747,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 30 minut. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně přírodou, 17.6.2026 9:14:04</w:t>
+        <w:t>Průvodce/průvodkyně přírodou, 17.6.2026 11:18:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17320,84 +17320,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Správa Krkonošského národního parku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně přírodou, 17.6.2026 9:14:04</w:t>
+        <w:t>Průvodce/průvodkyně přírodou, 17.6.2026 11:18:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="692523C6"/>
+    <w:nsid w:val="1B96CF00"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17483,51 +17483,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="77A8BA2E"/>
+    <w:nsid w:val="5D60F438"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17613,51 +17613,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1D32CCB5"/>
+    <w:nsid w:val="77AD1F2C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>