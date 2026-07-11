--- v4 (2026-06-17)
+++ v5 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6CF4D96D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6CF4D96D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6CF4D96D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R538B9ABC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR538B9ABC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR538B9ABC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně přírodou, 17.6.2026 11:18:02</w:t>
+        <w:t>Průvodce/průvodkyně přírodou, 11.7.2026 19:10:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1683,51 +1683,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně přírodou, 17.6.2026 11:18:02</w:t>
+        <w:t>Průvodce/průvodkyně přírodou, 11.7.2026 19:10:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2708,51 +2708,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně přírodou, 17.6.2026 11:18:02</w:t>
+        <w:t>Průvodce/průvodkyně přírodou, 11.7.2026 19:10:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3213,51 +3213,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně přírodou, 17.6.2026 11:18:02</w:t>
+        <w:t>Průvodce/průvodkyně přírodou, 11.7.2026 19:10:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13495,51 +13495,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně přírodou, 17.6.2026 11:18:02</w:t>
+        <w:t>Průvodce/průvodkyně přírodou, 11.7.2026 19:10:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14729,51 +14729,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně přírodou, 17.6.2026 11:18:02</w:t>
+        <w:t>Průvodce/průvodkyně přírodou, 11.7.2026 19:10:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15587,51 +15587,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo životního prostředí, www.mzp.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně přírodou, 17.6.2026 11:18:02</w:t>
+        <w:t>Průvodce/průvodkyně přírodou, 11.7.2026 19:10:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16747,51 +16747,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 30 minut. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně přírodou, 17.6.2026 11:18:02</w:t>
+        <w:t>Průvodce/průvodkyně přírodou, 11.7.2026 19:10:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17320,84 +17320,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Správa Krkonošského národního parku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně přírodou, 17.6.2026 11:18:02</w:t>
+        <w:t>Průvodce/průvodkyně přírodou, 11.7.2026 19:10:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1B96CF00"/>
+    <w:nsid w:val="6D0E07C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17483,51 +17483,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5D60F438"/>
+    <w:nsid w:val="2E7D74BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17613,51 +17613,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="77AD1F2C"/>
+    <w:nsid w:val="26343AAD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>