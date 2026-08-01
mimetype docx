--- v5 (2026-07-11)
+++ v6 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R538B9ABC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR538B9ABC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR538B9ABC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R431254AB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR431254AB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR431254AB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně přírodou, 11.7.2026 19:10:09</w:t>
+        <w:t>Průvodce/průvodkyně přírodou, 1.8.2026 7:27:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1683,51 +1683,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně přírodou, 11.7.2026 19:10:09</w:t>
+        <w:t>Průvodce/průvodkyně přírodou, 1.8.2026 7:27:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2708,51 +2708,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně přírodou, 11.7.2026 19:10:09</w:t>
+        <w:t>Průvodce/průvodkyně přírodou, 1.8.2026 7:27:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3213,51 +3213,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně přírodou, 11.7.2026 19:10:09</w:t>
+        <w:t>Průvodce/průvodkyně přírodou, 1.8.2026 7:27:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13495,51 +13495,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně přírodou, 11.7.2026 19:10:09</w:t>
+        <w:t>Průvodce/průvodkyně přírodou, 1.8.2026 7:27:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14729,51 +14729,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně přírodou, 11.7.2026 19:10:09</w:t>
+        <w:t>Průvodce/průvodkyně přírodou, 1.8.2026 7:27:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15587,51 +15587,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo životního prostředí, www.mzp.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně přírodou, 11.7.2026 19:10:09</w:t>
+        <w:t>Průvodce/průvodkyně přírodou, 1.8.2026 7:27:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16747,51 +16747,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 30 minut. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně přírodou, 11.7.2026 19:10:09</w:t>
+        <w:t>Průvodce/průvodkyně přírodou, 1.8.2026 7:27:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17320,84 +17320,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Správa Krkonošského národního parku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně přírodou, 11.7.2026 19:10:09</w:t>
+        <w:t>Průvodce/průvodkyně přírodou, 1.8.2026 7:27:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6D0E07C8"/>
+    <w:nsid w:val="315685DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17483,51 +17483,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2E7D74BC"/>
+    <w:nsid w:val="7687374E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17613,51 +17613,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="26343AAD"/>
+    <w:nsid w:val="7F07018D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>