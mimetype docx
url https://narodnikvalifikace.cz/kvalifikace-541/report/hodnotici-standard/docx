--- v6 (2026-08-01)
+++ v7 (2026-08-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R431254AB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR431254AB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR431254AB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1035DCA6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1035DCA6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1035DCA6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně přírodou, 1.8.2026 7:27:33</w:t>
+        <w:t>Průvodce/průvodkyně přírodou, 21.8.2026 21:49:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1683,51 +1683,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně přírodou, 1.8.2026 7:27:33</w:t>
+        <w:t>Průvodce/průvodkyně přírodou, 21.8.2026 21:49:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2708,51 +2708,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně přírodou, 1.8.2026 7:27:33</w:t>
+        <w:t>Průvodce/průvodkyně přírodou, 21.8.2026 21:49:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3213,51 +3213,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně přírodou, 1.8.2026 7:27:33</w:t>
+        <w:t>Průvodce/průvodkyně přírodou, 21.8.2026 21:49:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13495,51 +13495,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně přírodou, 1.8.2026 7:27:33</w:t>
+        <w:t>Průvodce/průvodkyně přírodou, 21.8.2026 21:49:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14729,51 +14729,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně přírodou, 1.8.2026 7:27:33</w:t>
+        <w:t>Průvodce/průvodkyně přírodou, 21.8.2026 21:49:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15587,51 +15587,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo životního prostředí, www.mzp.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně přírodou, 1.8.2026 7:27:34</w:t>
+        <w:t>Průvodce/průvodkyně přírodou, 21.8.2026 21:49:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16747,51 +16747,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 30 minut. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně přírodou, 1.8.2026 7:27:34</w:t>
+        <w:t>Průvodce/průvodkyně přírodou, 21.8.2026 21:49:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17320,84 +17320,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Správa Krkonošského národního parku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně přírodou, 1.8.2026 7:27:34</w:t>
+        <w:t>Průvodce/průvodkyně přírodou, 21.8.2026 21:49:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="315685DE"/>
+    <w:nsid w:val="4B2BBDFE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17483,51 +17483,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7687374E"/>
+    <w:nsid w:val="346FBB93"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17613,51 +17613,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7F07018D"/>
+    <w:nsid w:val="42C823FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>