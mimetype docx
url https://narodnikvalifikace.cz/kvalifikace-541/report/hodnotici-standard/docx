--- v7 (2026-08-21)
+++ v8 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1035DCA6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1035DCA6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1035DCA6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R77AA981D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR77AA981D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR77AA981D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně přírodou, 21.8.2026 21:49:38</w:t>
+        <w:t>Průvodce/průvodkyně přírodou, 11.9.2026 6:17:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1683,51 +1683,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně přírodou, 21.8.2026 21:49:38</w:t>
+        <w:t>Průvodce/průvodkyně přírodou, 11.9.2026 6:17:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2708,51 +2708,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně přírodou, 21.8.2026 21:49:38</w:t>
+        <w:t>Průvodce/průvodkyně přírodou, 11.9.2026 6:17:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3213,51 +3213,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně přírodou, 21.8.2026 21:49:38</w:t>
+        <w:t>Průvodce/průvodkyně přírodou, 11.9.2026 6:17:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13495,51 +13495,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně přírodou, 21.8.2026 21:49:38</w:t>
+        <w:t>Průvodce/průvodkyně přírodou, 11.9.2026 6:17:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14729,51 +14729,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně přírodou, 21.8.2026 21:49:38</w:t>
+        <w:t>Průvodce/průvodkyně přírodou, 11.9.2026 6:17:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15587,51 +15587,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo životního prostředí, www.mzp.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně přírodou, 21.8.2026 21:49:38</w:t>
+        <w:t>Průvodce/průvodkyně přírodou, 11.9.2026 6:17:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16747,51 +16747,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 30 minut. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně přírodou, 21.8.2026 21:49:38</w:t>
+        <w:t>Průvodce/průvodkyně přírodou, 11.9.2026 6:17:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17320,84 +17320,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Správa Krkonošského národního parku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně přírodou, 21.8.2026 21:49:38</w:t>
+        <w:t>Průvodce/průvodkyně přírodou, 11.9.2026 6:17:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4B2BBDFE"/>
+    <w:nsid w:val="5A7A84A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17483,51 +17483,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="346FBB93"/>
+    <w:nsid w:val="65A3AA41"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17613,51 +17613,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="42C823FC"/>
+    <w:nsid w:val="6C383C8F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>