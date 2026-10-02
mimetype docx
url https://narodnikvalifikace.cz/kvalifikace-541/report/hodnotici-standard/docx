--- v8 (2026-09-11)
+++ v9 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R77AA981D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR77AA981D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR77AA981D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R329B520A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR329B520A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR329B520A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně přírodou, 11.9.2026 6:17:46</w:t>
+        <w:t>Průvodce/průvodkyně přírodou, 2.10.2026 2:04:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1683,51 +1683,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně přírodou, 11.9.2026 6:17:46</w:t>
+        <w:t>Průvodce/průvodkyně přírodou, 2.10.2026 2:04:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2708,51 +2708,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně přírodou, 11.9.2026 6:17:46</w:t>
+        <w:t>Průvodce/průvodkyně přírodou, 2.10.2026 2:04:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3213,51 +3213,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně přírodou, 11.9.2026 6:17:46</w:t>
+        <w:t>Průvodce/průvodkyně přírodou, 2.10.2026 2:04:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13495,51 +13495,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně přírodou, 11.9.2026 6:17:46</w:t>
+        <w:t>Průvodce/průvodkyně přírodou, 2.10.2026 2:04:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14729,51 +14729,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně přírodou, 11.9.2026 6:17:46</w:t>
+        <w:t>Průvodce/průvodkyně přírodou, 2.10.2026 2:04:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15587,51 +15587,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo životního prostředí, www.mzp.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně přírodou, 11.9.2026 6:17:46</w:t>
+        <w:t>Průvodce/průvodkyně přírodou, 2.10.2026 2:04:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16747,51 +16747,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 30 minut. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně přírodou, 11.9.2026 6:17:46</w:t>
+        <w:t>Průvodce/průvodkyně přírodou, 2.10.2026 2:04:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17320,84 +17320,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Správa Krkonošského národního parku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně přírodou, 11.9.2026 6:17:46</w:t>
+        <w:t>Průvodce/průvodkyně přírodou, 2.10.2026 2:04:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5A7A84A1"/>
+    <w:nsid w:val="6CCEDE7A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17483,51 +17483,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="65A3AA41"/>
+    <w:nsid w:val="61EBA528"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17613,51 +17613,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6C383C8F"/>
+    <w:nsid w:val="3251D449"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>