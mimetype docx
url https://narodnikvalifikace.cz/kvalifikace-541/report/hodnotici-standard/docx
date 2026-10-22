--- v9 (2026-10-02)
+++ v10 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R329B520A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR329B520A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR329B520A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6DA144C0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6DA144C0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6DA144C0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,68 +641,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně přírodou, 2.10.2026 2:04:51</w:t>
+        <w:t>Průvodce/průvodkyně přírodou, 22.10.2026 8:28:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 1 z 9</w:t>
+        <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1683,68 +1683,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně přírodou, 2.10.2026 2:04:51</w:t>
+        <w:t>Průvodce/průvodkyně přírodou, 22.10.2026 8:28:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 2 z 9</w:t>
+        <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -2708,68 +2708,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně přírodou, 2.10.2026 2:04:51</w:t>
+        <w:t>Průvodce/průvodkyně přírodou, 22.10.2026 8:28:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 3 z 9</w:t>
+        <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -3213,68 +3213,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně přírodou, 2.10.2026 2:04:51</w:t>
+        <w:t>Průvodce/průvodkyně přírodou, 22.10.2026 8:28:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 4 z 9</w:t>
+        <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -7143,493 +7143,493 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prezentací:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8196"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8211"/>
-[...16 lines deleted...]
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1036" w:y="8211"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8211"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Práce</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="969" w:y="8211"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1305" w:y="8211"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1238" w:y="8211"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tematicky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2208" w:y="8211"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2140" w:y="8211"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>věnují</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2798" w:y="8211"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2731" w:y="8211"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazečem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3878" w:y="8211"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3811" w:y="8211"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vybranému</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1345" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4924" w:y="8211"/>
+        <w:framePr w:w="1345" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4857" w:y="8211"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>velkoplošnému</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1124" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6312" w:y="8211"/>
+        <w:framePr w:w="1124" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6244" w:y="8211"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>chráněnému</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7478" w:y="8211"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7411" w:y="8211"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>území</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8083" w:y="8211"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8016" w:y="8211"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8587" w:y="8211"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8520" w:y="8211"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>regionu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8446"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8460"/>
-[...16 lines deleted...]
-        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="8460"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8460"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="8460"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předá</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1862" w:y="8460"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1795" w:y="8460"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>připravené</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2865" w:y="8460"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2798" w:y="8460"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>písemné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3691" w:y="8460"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3624" w:y="8460"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podklady</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4550" w:y="8460"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4483" w:y="8460"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4833" w:y="8460"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4766" w:y="8460"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5169" w:y="8460"/>
+        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5102" w:y="8460"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>před</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5630" w:y="8460"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5563" w:y="8460"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkouškou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6532" w:y="8460"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6465" w:y="8460"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>autorizované</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7732" w:y="8460"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7665" w:y="8460"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osobě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8337" w:y="8460"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8270" w:y="8460"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1167" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8496" w:y="8460"/>
+        <w:framePr w:w="1167" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8428" w:y="8460"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prostudování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9705" w:y="8460"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9638" w:y="8460"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9878" w:y="8460"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9811" w:y="8460"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sdělí,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8691"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -9302,306 +9302,306 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10318"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="740" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10332"/>
-[...16 lines deleted...]
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1171" w:y="10332"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10332"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pokyny</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1104" w:y="10332"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1329" w:y="10332"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1262" w:y="10332"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>připravené</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2332" w:y="10332"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2265" w:y="10332"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přednášce:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3379" w:y="10332"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3312" w:y="10332"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4180" w:y="10332"/>
+        <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4113" w:y="10332"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>si</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4382" w:y="10332"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4315" w:y="10332"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sám</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4819" w:y="10332"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4752" w:y="10332"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vybere</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5476" w:y="10332"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5409" w:y="10332"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>region</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6091" w:y="10332"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6024" w:y="10332"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(viz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6460" w:y="10332"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6393" w:y="10332"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předchozí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7396" w:y="10332"/>
+        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7329" w:y="10332"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bod)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7857" w:y="10332"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7790" w:y="10332"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8030" w:y="10332"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7963" w:y="10332"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přírodní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8779" w:y="10332"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8712" w:y="10332"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hodnoty</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9547" w:y="10332"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9480" w:y="10332"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>daného</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10563"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -10152,289 +10152,289 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>c)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11499"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="908" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11513"/>
-[...16 lines deleted...]
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1339" w:y="11513"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11513"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Podklady</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1267" w:y="11513"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>mají</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1776" w:y="11513"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1704" w:y="11513"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podobu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2500" w:y="11513"/>
+        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2428" w:y="11513"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zpracované</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3590" w:y="11513"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3518" w:y="11513"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>trasy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4080" w:y="11513"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4008" w:y="11513"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1133" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4348" w:y="11513"/>
+        <w:framePr w:w="1133" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4276" w:y="11513"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zastaveními;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5524" w:y="11513"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5452" w:y="11513"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>komisi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6148" w:y="11513"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6076" w:y="11513"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bude</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6652" w:y="11513"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6580" w:y="11513"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předána</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7444" w:y="11513"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7372" w:y="11513"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osnova</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8145" w:y="11513"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8073" w:y="11513"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>exkurze</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8904" w:y="11513"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8832" w:y="11513"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9062" w:y="11513"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8990" w:y="11513"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>trasou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9676" w:y="11513"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9604" w:y="11513"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vyznačenou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11743"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -11036,289 +11036,289 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>c)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12444"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12459"/>
-[...16 lines deleted...]
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="12459"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12459"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="12459"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>provede</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2068" w:y="12459"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2001" w:y="12459"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>popis</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2606" w:y="12459"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2539" w:y="12459"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přírodniny,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3609" w:y="12459"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3542" w:y="12459"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kterou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4224" w:y="12459"/>
+        <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4156" w:y="12459"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>si</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4425" w:y="12459"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4358" w:y="12459"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5160" w:y="12459"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5092" w:y="12459"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vybral,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5808" w:y="12459"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5740" w:y="12459"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>až</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6076" w:y="12459"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6009" w:y="12459"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>při</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6360" w:y="12459"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6292" w:y="12459"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7204" w:y="12459"/>
+        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7137" w:y="12459"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Toto</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7665" w:y="12459"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7598" w:y="12459"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8491" w:y="12459"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8424" w:y="12459"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ověřuje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9206" w:y="12459"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9139" w:y="12459"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>především</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="1133" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12689"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -11529,289 +11529,289 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>f)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13159"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="409" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13174"/>
-[...16 lines deleted...]
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="840" w:y="13174"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13174"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Lze</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="768" w:y="13174"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hodnotit</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1608" w:y="13174"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1536" w:y="13174"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1766" w:y="13174"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1694" w:y="13174"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rámci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2313" w:y="13174"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2241" w:y="13174"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předvedení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3369" w:y="13174"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3297" w:y="13174"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritéria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4027" w:y="13174"/>
+        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3955" w:y="13174"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>d),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4320" w:y="13174"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4248" w:y="13174"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pokud</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4924" w:y="13174"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4852" w:y="13174"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>by</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5193" w:y="13174"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5121" w:y="13174"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>chybělo,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5995" w:y="13174"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5923" w:y="13174"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vyzve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6566" w:y="13174"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6494" w:y="13174"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušející</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7512" w:y="13174"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7440" w:y="13174"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeče</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8424" w:y="13174"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8352" w:y="13174"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1325" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8582" w:y="13174"/>
+        <w:framePr w:w="1325" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8510" w:y="13174"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>samostatnému</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13404"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -12039,323 +12039,323 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14110"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14124"/>
-[...16 lines deleted...]
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="14124"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14124"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="14124"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>musí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1780" w:y="14124"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1713" w:y="14124"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1201" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1939" w:y="14124"/>
+        <w:framePr w:w="1201" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1872" w:y="14124"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předložených</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3182" w:y="14124"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3115" w:y="14124"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3465" w:y="14124"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3398" w:y="14124"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přírodnin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4310" w:y="14124"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4243" w:y="14124"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4483" w:y="14124"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4416" w:y="14124"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hlasů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5020" w:y="14124"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4953" w:y="14124"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>živočichů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5899" w:y="14124"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5832" w:y="14124"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6182" w:y="14124"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6115" w:y="14124"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>správně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6950" w:y="14124"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6883" w:y="14124"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>určit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7440" w:y="14124"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7372" w:y="14124"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Výběr</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1201" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8020" w:y="14124"/>
+        <w:framePr w:w="1201" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7953" w:y="14124"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předložených</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9264" w:y="14124"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9196" w:y="14124"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9547" w:y="14124"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9480" w:y="14124"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ukázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10238" w:y="14124"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10171" w:y="14124"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bude</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14355"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -12532,255 +12532,255 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prací).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14590"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14604"/>
-[...16 lines deleted...]
-        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1147" w:y="14604"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14604"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kritéria</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1080" w:y="14604"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1440" w:y="14604"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1372" w:y="14604"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>c),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1723" w:y="14604"/>
+        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1656" w:y="14604"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>d),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2016" w:y="14604"/>
+        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1948" w:y="14604"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>e),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2308" w:y="14604"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2241" w:y="14604"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>f),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2544" w:y="14604"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2476" w:y="14604"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>g)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2779" w:y="14604"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2712" w:y="14604"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>budou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3393" w:y="14604"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3326" w:y="14604"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hodnocena</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4440" w:y="14604"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4372" w:y="14604"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4612" w:y="14604"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4545" w:y="14604"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5390" w:y="14604"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5323" w:y="14604"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ústním</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6048" w:y="14604"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5980" w:y="14604"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ověřením.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14839"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -12974,589 +12974,623 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>h)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15310"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="629" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15324"/>
-[...16 lines deleted...]
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1060" w:y="15324"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15324"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Jedná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="993" w:y="15324"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1329" w:y="15324"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1262" w:y="15324"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1502" w:y="15324"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1435" w:y="15324"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2227" w:y="15324"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2160" w:y="15324"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>schopností</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3249" w:y="15324"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3182" w:y="15324"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>improvizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4372" w:y="15324"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4305" w:y="15324"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeče.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5342" w:y="15324"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5275" w:y="15324"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Modelové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6264" w:y="15324"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6196" w:y="15324"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>krizové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6955" w:y="15324"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6888" w:y="15324"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>situace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7646" w:y="15324"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7579" w:y="15324"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zadá</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8136" w:y="15324"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8068" w:y="15324"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušející</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9081" w:y="15324"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9014" w:y="15324"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9240" w:y="15324"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9172" w:y="15324"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>průběhu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15555"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9964" w:y="15324"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="15555"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15555"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Zkoušející</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2193" w:y="15555"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1358" w:y="15555"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zde</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2572" w:y="15555"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1737" w:y="15555"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>mohou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3240" w:y="15555"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2404" w:y="15555"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uplatnit</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3940" w:y="15555"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3105" w:y="15555"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>své</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4310" w:y="15555"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3475" w:y="15555"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkušenosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5313" w:y="15555"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4478" w:y="15555"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5472" w:y="15555"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4636" w:y="15555"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>praxe.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6086" w:y="15555"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5251" w:y="15555"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Příklady</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6864" w:y="15555"/>
+        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6028" w:y="15555"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>krizových</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7752" w:y="15555"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6916" w:y="15555"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>situací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8385" w:y="15555"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7550" w:y="15555"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jsou:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8865" w:y="15555"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8030" w:y="15555"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>krupobití</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9691" w:y="15555"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8856" w:y="15555"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(kroupy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10416" w:y="15555"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9580" w:y="15555"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9753" w:y="15555"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>průměru</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10555" w:y="15555"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně přírodou, 2.10.2026 2:04:51</w:t>
+        <w:t>Průvodce/průvodkyně přírodou, 22.10.2026 8:28:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 5 z 9</w:t>
+        <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -13651,357 +13685,323 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
         <w:framePr w:w="10766" w:h="1751" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P36"/>
         <w:framePr w:w="10766" w:h="1751" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2154"/>
-[...33 lines deleted...]
-        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1363" w:y="2154"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>cm),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1809" w:y="2154"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="835" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zlomená</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2620" w:y="2154"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1646" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>noha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3124" w:y="2154"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2150" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>účastníka,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4094" w:y="2154"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3120" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uštknutí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4852" w:y="2154"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3878" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zmijí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5323" w:y="2154"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4348" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeče</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6235" w:y="2154"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5260" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jako</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6662" w:y="2154"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5688" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vedoucího</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7641" w:y="2154"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6667" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výpravy,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8443" w:y="2154"/>
+        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7468" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>neprůjezdná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9600" w:y="2154"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8625" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>silnice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10214" w:y="2154"/>
+        <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9240" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>či</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2385"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9441" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>neprůchodná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1612" w:y="2385"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2385"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>cesta</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2150" w:y="2385"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="926" w:y="2385"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2433" w:y="2385"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1209" w:y="2385"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>trase.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2620"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -14144,289 +14144,289 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3090"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1249" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3105"/>
-[...16 lines deleted...]
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1680" w:y="3105"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3105"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Autorizovaná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1612" w:y="3105"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2284" w:y="3105"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2217" w:y="3105"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zadá</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2774" w:y="3105"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2707" w:y="3105"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeči</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3619" w:y="3105"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3552" w:y="3105"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3902" w:y="3105"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3835" w:y="3105"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>místě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4449" w:y="3105"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4382" w:y="3105"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>trasu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4953" w:y="3105"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4886" w:y="3105"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5112" w:y="3105"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5044" w:y="3105"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazečem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6192" w:y="3105"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6124" w:y="3105"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zvoleném</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7104" w:y="3105"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7036" w:y="3105"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>území</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7708" w:y="3105"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7641" w:y="3105"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8212" w:y="3105"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8145" w:y="3105"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>regionu,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8990" w:y="3105"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8923" w:y="3105"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9792" w:y="3105"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9724" w:y="3105"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zpracuje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3335"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -14717,80 +14717,676 @@
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="P33"/>
+        <w:framePr w:w="10766" w:h="6004" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7800"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P35"/>
+        <w:framePr w:w="10710" w:h="547" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7800"/>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Požadavky na odbornou způsobilost autorizované osoby, resp. autorizovaného zástupce autorizované osoby</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="5457" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8347"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby musí splňovat alespoň jednu z následujících variant požadavků:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="5457" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8347"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="5457" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8347"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Střední vzdělání s maturitní zkouškou se zaměřením na přírodní vědy, lesnictví nebo zemědělství a alespoň 5 let odborné praxe jako průvodce cestovní kanceláře zaměřené na pobyty v přírodě nebo strážce přírody nebo odborný pracovník v oblasti ochrany přírody a absolvování kurzu první pomoci v rozsahu 20 hodin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="5457" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8347"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Vyšší odborné vzdělání se zaměřením na přírodní vědy, lesnictví nebo zemědělství a alespoň 5 let odborné praxe jako průvodce cestovní kanceláře zaměřené na pobyty v přírodě nebo strážce přírody nebo odborný pracovník v oblasti ochrany přírody a absolvování kurzu první pomoci v rozsahu 20 hodin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="5457" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8347"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Vysokoškolské vzdělání nejméně bakalářského studijního programu se zaměřením na přírodní vědy, lesnictví nebo zemědělství a alespoň 5 let odborné praxe v oblasti ochrany přírody nebo ve funkci učitele praktického vyučování nebo učitele odborných předmětů v oblasti ekologie a ochrany přírody a absolvování kurzu první pomoci v rozsahu 20 hodin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="5457" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8347"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="5457" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8347"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="5457" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8347"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost autorizujícímu orgánu, a to předložením dokladu nebo dokladů o získání odborné způsobilosti v souladu s hodnoticím standardem této profesní kvalifikace, nebo takovým postupem, který je v souladu s požadavky uvedenými v hodnoticím standardu této profesní kvalifikace autorizujícím orgánem stanoven.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="5457" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8347"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="5457" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8347"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo životního prostředí, www.mzp.cz.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně přírodou, 2.10.2026 2:04:51</w:t>
+        <w:t>Průvodce/průvodkyně přírodou, 22.10.2026 8:28:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 6 z 9</w:t>
+        <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -14865,480 +15461,79 @@
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="8563" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:framePr w:w="10766" w:h="5068" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
-        <w:framePr w:w="10710" w:h="547" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Požadavky na odbornou způsobilost autorizované osoby, resp. autorizovaného zástupce autorizované osoby</w:t>
-[...111 lines deleted...]
-        <w:t> </w:t>
+        <w:t>Nezbytné materiální a technické předpoklady pro provedení zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8015" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
-[...288 lines deleted...]
-        <w:framePr w:w="10766" w:h="8015" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="4727" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -15346,58 +15541,707 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t>PC s příslušným prezentačním softwarem, dataprojektor a promítací plátno</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="4727" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sada min. 30 ks místních přírodnin (případně jejich fotografie či ukázky organismů, hornin a nerostů, biotopů či ekosystémů, vycpaniny, nahrávky zvukových projevů živočichů, siluety ptáků) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="4727" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Synoptická mapa a přístupné internetové služby související s předpovídáním počasí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="4727" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Fyzikální mapa ČR se ZCHÚ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="4727" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Mapa daného území 1:25 000</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="4727" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Buzola, GPS navigace / mobilní telefon</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="4727" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Lékárnička</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="4727" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Flipchart a fixy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="4727" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Papír na psaní a psací potřeby</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="4727" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t xml:space="preserve">Klidná zkušební místnost </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="4727" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Přírodní či přírodě blízké biotopy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="4727" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Figurína a zdravotnický materiál</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8015" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="4727" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -15409,246 +16253,300 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8015" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="4727" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost autorizujícímu orgánu, a to předložením dokladu nebo dokladů o získání odborné způsobilosti v souladu s hodnoticím standardem této profesní kvalifikace, nebo takovým postupem, který je v souladu s požadavky uvedenými v hodnoticím standardu této profesní kvalifikace autorizujícím orgánem stanoven.</w:t>
+        <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P33"/>
+        <w:framePr w:w="10766" w:h="1146" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7449"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P35"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7449"/>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Doba přípravy na zkoušku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8015" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="806" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7789"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 45 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P33"/>
+        <w:framePr w:w="10766" w:h="1146" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8822"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P35"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8822"/>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Doba pro vykonání zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8015" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="806" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9162"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo životního prostředí, www.mzp.cz.</w:t>
+        <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 30 minut. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně přírodou, 2.10.2026 2:04:51</w:t>
+        <w:t>Průvodce/průvodkyně přírodou, 22.10.2026 8:28:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 7 z 9</w:t>
+        <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -15722,1210 +16620,50 @@
                     <pic:cNvPr id="16" name="Picture 16"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P33"/>
-[...1158 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="P7"/>
         <w:framePr w:w="10710" w:h="454" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C8"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C8"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autoři standardu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="10710" w:h="397" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2721"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -17320,84 +17058,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Správa Krkonošského národního parku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně přírodou, 2.10.2026 2:04:51</w:t>
+        <w:t>Průvodce/průvodkyně přírodou, 22.10.2026 8:28:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 9 z 9</w:t>
+        <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6CCEDE7A"/>
+    <w:nsid w:val="44EB2BDA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17483,51 +17221,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="61EBA528"/>
+    <w:nsid w:val="1D208C0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17612,188 +17350,55 @@
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
-[...128 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:displayBackgroundShape w:val="1"/>
   <w:defaultTabStop w:val="720"/>
   <w:autoHyphenation w:val="0"/>
   <w:evenAndOddHeaders w:val="0"/>
   <w:compat>
     <w:doNotExpandShiftReturn/>
   </w:compat>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>