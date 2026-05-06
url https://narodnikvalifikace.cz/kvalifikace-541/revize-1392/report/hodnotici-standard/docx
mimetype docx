--- v0 (2026-04-14)
+++ v1 (2026-05-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R152E81F9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR152E81F9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR152E81F9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2BED73B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2BED73B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2BED73B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.05.2014 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce přírodou, 14.4.2026 21:50:35</w:t>
+        <w:t>Průvodce přírodou, 6.5.2026 22:20:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1996,51 +1996,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce přírodou, 14.4.2026 21:50:35</w:t>
+        <w:t>Průvodce přírodou, 6.5.2026 22:20:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3223,51 +3223,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce přírodou, 14.4.2026 21:50:35</w:t>
+        <w:t>Průvodce přírodou, 6.5.2026 22:20:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5066,51 +5066,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce přírodou, 14.4.2026 21:50:35</w:t>
+        <w:t>Průvodce přírodou, 6.5.2026 22:20:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6160,51 +6160,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo životního prostředí, www.mzp.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce přírodou, 14.4.2026 21:50:35</w:t>
+        <w:t>Průvodce přírodou, 6.5.2026 22:20:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7317,51 +7317,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce přírodou, 14.4.2026 21:50:35</w:t>
+        <w:t>Průvodce přírodou, 6.5.2026 22:20:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7890,84 +7890,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Správa Krkonošského národního parku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce přírodou, 14.4.2026 21:50:35</w:t>
+        <w:t>Průvodce přírodou, 6.5.2026 22:20:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1F536F3F"/>
+    <w:nsid w:val="75243335"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8053,51 +8053,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5607F8C0"/>
+    <w:nsid w:val="33D3B838"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8183,51 +8183,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7A81EA39"/>
+    <w:nsid w:val="3A2548B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8313,51 +8313,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="29F4904E"/>
+    <w:nsid w:val="00A12DE6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8443,51 +8443,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0BE2AC54"/>
+    <w:nsid w:val="25669BC0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8573,51 +8573,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="0CC6BCEC"/>
+    <w:nsid w:val="5582C8C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8703,51 +8703,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="13860C9E"/>
+    <w:nsid w:val="7A8F2688"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8833,51 +8833,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="73B7F466"/>
+    <w:nsid w:val="7875B7BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>