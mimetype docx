--- v1 (2026-05-06)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2BED73B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2BED73B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2BED73B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3F25FFC2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3F25FFC2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3F25FFC2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.05.2014 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce přírodou, 6.5.2026 22:20:08</w:t>
+        <w:t>Průvodce přírodou, 28.5.2026 2:08:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1996,51 +1996,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce přírodou, 6.5.2026 22:20:08</w:t>
+        <w:t>Průvodce přírodou, 28.5.2026 2:08:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3223,51 +3223,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce přírodou, 6.5.2026 22:20:08</w:t>
+        <w:t>Průvodce přírodou, 28.5.2026 2:08:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5066,51 +5066,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce přírodou, 6.5.2026 22:20:08</w:t>
+        <w:t>Průvodce přírodou, 28.5.2026 2:08:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6160,51 +6160,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo životního prostředí, www.mzp.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce přírodou, 6.5.2026 22:20:08</w:t>
+        <w:t>Průvodce přírodou, 28.5.2026 2:08:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7317,51 +7317,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce přírodou, 6.5.2026 22:20:08</w:t>
+        <w:t>Průvodce přírodou, 28.5.2026 2:08:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7890,84 +7890,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Správa Krkonošského národního parku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce přírodou, 6.5.2026 22:20:08</w:t>
+        <w:t>Průvodce přírodou, 28.5.2026 2:08:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="75243335"/>
+    <w:nsid w:val="4BCF5DB0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8053,51 +8053,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="33D3B838"/>
+    <w:nsid w:val="09BF6E1A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8183,51 +8183,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3A2548B8"/>
+    <w:nsid w:val="1DC9747A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8313,51 +8313,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="00A12DE6"/>
+    <w:nsid w:val="16994541"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8443,51 +8443,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="25669BC0"/>
+    <w:nsid w:val="27375729"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8573,51 +8573,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="5582C8C7"/>
+    <w:nsid w:val="6D22AE86"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8703,51 +8703,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="7A8F2688"/>
+    <w:nsid w:val="0DD8A3DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8833,51 +8833,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="7875B7BF"/>
+    <w:nsid w:val="6F2B486B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>