--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3F25FFC2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3F25FFC2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3F25FFC2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1BD73E4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1BD73E4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1BD73E4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.05.2014 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce přírodou, 28.5.2026 2:08:15</w:t>
+        <w:t>Průvodce přírodou, 17.6.2026 12:48:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1996,51 +1996,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce přírodou, 28.5.2026 2:08:15</w:t>
+        <w:t>Průvodce přírodou, 17.6.2026 12:48:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3223,51 +3223,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce přírodou, 28.5.2026 2:08:15</w:t>
+        <w:t>Průvodce přírodou, 17.6.2026 12:48:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5066,51 +5066,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce přírodou, 28.5.2026 2:08:15</w:t>
+        <w:t>Průvodce přírodou, 17.6.2026 12:48:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6160,51 +6160,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo životního prostředí, www.mzp.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce přírodou, 28.5.2026 2:08:15</w:t>
+        <w:t>Průvodce přírodou, 17.6.2026 12:48:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7317,51 +7317,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce přírodou, 28.5.2026 2:08:15</w:t>
+        <w:t>Průvodce přírodou, 17.6.2026 12:48:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7890,84 +7890,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Správa Krkonošského národního parku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce přírodou, 28.5.2026 2:08:15</w:t>
+        <w:t>Průvodce přírodou, 17.6.2026 12:48:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4BCF5DB0"/>
+    <w:nsid w:val="5CFEB580"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8053,51 +8053,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="09BF6E1A"/>
+    <w:nsid w:val="727AD66A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8183,51 +8183,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1DC9747A"/>
+    <w:nsid w:val="21C8D35A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8313,51 +8313,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="16994541"/>
+    <w:nsid w:val="70E0C38B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8443,51 +8443,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="27375729"/>
+    <w:nsid w:val="7C19A3F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8573,51 +8573,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="6D22AE86"/>
+    <w:nsid w:val="2AD503E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8703,51 +8703,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="0DD8A3DE"/>
+    <w:nsid w:val="1698F8E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8833,51 +8833,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="6F2B486B"/>
+    <w:nsid w:val="3DA6520A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>