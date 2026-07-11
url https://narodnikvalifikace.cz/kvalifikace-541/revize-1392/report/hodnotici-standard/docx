--- v3 (2026-06-17)
+++ v4 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1BD73E4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1BD73E4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1BD73E4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R78164E52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR78164E52" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR78164E52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.05.2014 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce přírodou, 17.6.2026 12:48:40</w:t>
+        <w:t>Průvodce přírodou, 11.7.2026 21:52:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1996,51 +1996,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce přírodou, 17.6.2026 12:48:40</w:t>
+        <w:t>Průvodce přírodou, 11.7.2026 21:52:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3223,51 +3223,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce přírodou, 17.6.2026 12:48:40</w:t>
+        <w:t>Průvodce přírodou, 11.7.2026 21:52:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5066,51 +5066,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce přírodou, 17.6.2026 12:48:40</w:t>
+        <w:t>Průvodce přírodou, 11.7.2026 21:52:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6160,51 +6160,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo životního prostředí, www.mzp.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce přírodou, 17.6.2026 12:48:40</w:t>
+        <w:t>Průvodce přírodou, 11.7.2026 21:52:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7317,51 +7317,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce přírodou, 17.6.2026 12:48:40</w:t>
+        <w:t>Průvodce přírodou, 11.7.2026 21:52:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7890,84 +7890,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Správa Krkonošského národního parku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce přírodou, 17.6.2026 12:48:40</w:t>
+        <w:t>Průvodce přírodou, 11.7.2026 21:52:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5CFEB580"/>
+    <w:nsid w:val="6BC0147C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8053,51 +8053,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="727AD66A"/>
+    <w:nsid w:val="28159A30"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8183,51 +8183,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="21C8D35A"/>
+    <w:nsid w:val="6630E010"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8313,51 +8313,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="70E0C38B"/>
+    <w:nsid w:val="51E38E94"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8443,51 +8443,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7C19A3F1"/>
+    <w:nsid w:val="1501D464"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8573,51 +8573,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="2AD503E1"/>
+    <w:nsid w:val="04A3BAA5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8703,51 +8703,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="1698F8E4"/>
+    <w:nsid w:val="4886F604"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8833,51 +8833,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="3DA6520A"/>
+    <w:nsid w:val="6F3C169D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>