--- v4 (2026-07-11)
+++ v5 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R78164E52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR78164E52" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR78164E52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1D598623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1D598623" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1D598623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.05.2014 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce přírodou, 11.7.2026 21:52:51</w:t>
+        <w:t>Průvodce přírodou, 1.8.2026 10:41:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1996,51 +1996,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce přírodou, 11.7.2026 21:52:51</w:t>
+        <w:t>Průvodce přírodou, 1.8.2026 10:41:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3223,51 +3223,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce přírodou, 11.7.2026 21:52:51</w:t>
+        <w:t>Průvodce přírodou, 1.8.2026 10:41:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5066,51 +5066,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce přírodou, 11.7.2026 21:52:51</w:t>
+        <w:t>Průvodce přírodou, 1.8.2026 10:41:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6160,51 +6160,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo životního prostředí, www.mzp.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce přírodou, 11.7.2026 21:52:51</w:t>
+        <w:t>Průvodce přírodou, 1.8.2026 10:41:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7317,51 +7317,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce přírodou, 11.7.2026 21:52:51</w:t>
+        <w:t>Průvodce přírodou, 1.8.2026 10:41:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7890,84 +7890,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Správa Krkonošského národního parku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce přírodou, 11.7.2026 21:52:51</w:t>
+        <w:t>Průvodce přírodou, 1.8.2026 10:41:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6BC0147C"/>
+    <w:nsid w:val="77B7316C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8053,51 +8053,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="28159A30"/>
+    <w:nsid w:val="5FBD2EFA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8183,51 +8183,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6630E010"/>
+    <w:nsid w:val="1BC2FC43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8313,51 +8313,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="51E38E94"/>
+    <w:nsid w:val="00D255E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8443,51 +8443,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1501D464"/>
+    <w:nsid w:val="46F3EA11"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8573,51 +8573,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="04A3BAA5"/>
+    <w:nsid w:val="58571850"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8703,51 +8703,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="4886F604"/>
+    <w:nsid w:val="53B922AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8833,51 +8833,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="6F3C169D"/>
+    <w:nsid w:val="517C7BB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>