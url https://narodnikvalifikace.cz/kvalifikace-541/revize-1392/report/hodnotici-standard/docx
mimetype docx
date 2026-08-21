--- v5 (2026-08-01)
+++ v6 (2026-08-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1D598623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1D598623" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1D598623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R430A7B56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR430A7B56" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR430A7B56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.05.2014 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce přírodou, 1.8.2026 10:41:31</w:t>
+        <w:t>Průvodce přírodou, 22.8.2026 0:06:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1996,51 +1996,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce přírodou, 1.8.2026 10:41:31</w:t>
+        <w:t>Průvodce přírodou, 22.8.2026 0:06:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3223,51 +3223,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce přírodou, 1.8.2026 10:41:31</w:t>
+        <w:t>Průvodce přírodou, 22.8.2026 0:06:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5066,51 +5066,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce přírodou, 1.8.2026 10:41:31</w:t>
+        <w:t>Průvodce přírodou, 22.8.2026 0:06:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6160,51 +6160,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo životního prostředí, www.mzp.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce přírodou, 1.8.2026 10:41:31</w:t>
+        <w:t>Průvodce přírodou, 22.8.2026 0:06:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7317,51 +7317,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce přírodou, 1.8.2026 10:41:31</w:t>
+        <w:t>Průvodce přírodou, 22.8.2026 0:06:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7890,84 +7890,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Správa Krkonošského národního parku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce přírodou, 1.8.2026 10:41:31</w:t>
+        <w:t>Průvodce přírodou, 22.8.2026 0:06:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="77B7316C"/>
+    <w:nsid w:val="4295E856"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8053,51 +8053,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5FBD2EFA"/>
+    <w:nsid w:val="55A4E9F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8183,51 +8183,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1BC2FC43"/>
+    <w:nsid w:val="5DE668CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8313,51 +8313,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="00D255E3"/>
+    <w:nsid w:val="4BCBE0B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8443,51 +8443,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="46F3EA11"/>
+    <w:nsid w:val="081DA264"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8573,51 +8573,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="58571850"/>
+    <w:nsid w:val="4C522F2A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8703,51 +8703,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="53B922AA"/>
+    <w:nsid w:val="088405BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8833,51 +8833,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="517C7BB9"/>
+    <w:nsid w:val="000A83F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>