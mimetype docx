--- v6 (2026-08-21)
+++ v7 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R62155CF7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR62155CF7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR62155CF7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7F1BCAD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7F1BCAD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7F1BCAD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně přírodou, 22.8.2026 1:12:10</w:t>
+        <w:t>Průvodce/průvodkyně přírodou, 11.9.2026 8:54:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10923,51 +10923,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně přírodou, 22.8.2026 1:12:10</w:t>
+        <w:t>Průvodce/průvodkyně přírodou, 11.9.2026 8:54:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11991,51 +11991,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předloží.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně přírodou, 22.8.2026 1:12:10</w:t>
+        <w:t>Průvodce/průvodkyně přírodou, 11.9.2026 8:54:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12564,51 +12564,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Správa Krkonošského národního parku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně přírodou, 22.8.2026 1:12:10</w:t>
+        <w:t>Průvodce/průvodkyně přírodou, 11.9.2026 8:54:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>