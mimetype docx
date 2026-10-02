--- v7 (2026-09-11)
+++ v8 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7F1BCAD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7F1BCAD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7F1BCAD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R13A92AAF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR13A92AAF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR13A92AAF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně přírodou, 11.9.2026 8:54:28</w:t>
+        <w:t>Průvodce/průvodkyně přírodou, 2.10.2026 4:31:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10923,51 +10923,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně přírodou, 11.9.2026 8:54:28</w:t>
+        <w:t>Průvodce/průvodkyně přírodou, 2.10.2026 4:31:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11991,51 +11991,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předloží.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně přírodou, 11.9.2026 8:54:28</w:t>
+        <w:t>Průvodce/průvodkyně přírodou, 2.10.2026 4:31:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12564,51 +12564,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Správa Krkonošského národního parku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně přírodou, 11.9.2026 8:54:28</w:t>
+        <w:t>Průvodce/průvodkyně přírodou, 2.10.2026 4:31:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>