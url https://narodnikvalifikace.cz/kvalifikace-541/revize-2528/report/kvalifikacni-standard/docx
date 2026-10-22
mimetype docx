--- v8 (2026-10-02)
+++ v9 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R13A92AAF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR13A92AAF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR13A92AAF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3ECB4B14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3ECB4B14" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3ECB4B14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně přírodou, 2.10.2026 4:31:46</w:t>
+        <w:t>Průvodce/průvodkyně přírodou, 22.10.2026 10:16:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4571,493 +4571,493 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prezentací:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8196"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8211"/>
-[...16 lines deleted...]
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1036" w:y="8211"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8211"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Práce</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="969" w:y="8211"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1305" w:y="8211"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1238" w:y="8211"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tematicky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2208" w:y="8211"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2140" w:y="8211"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>věnují</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2798" w:y="8211"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2731" w:y="8211"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazečem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3878" w:y="8211"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3811" w:y="8211"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vybranému</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1345" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4924" w:y="8211"/>
+        <w:framePr w:w="1345" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4857" w:y="8211"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>velkoplošnému</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1124" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6312" w:y="8211"/>
+        <w:framePr w:w="1124" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6244" w:y="8211"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>chráněnému</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7478" w:y="8211"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7411" w:y="8211"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>území</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8083" w:y="8211"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8016" w:y="8211"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8587" w:y="8211"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8520" w:y="8211"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>regionu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8446"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8460"/>
-[...16 lines deleted...]
-        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="8460"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8460"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="8460"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předá</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1862" w:y="8460"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1795" w:y="8460"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>připravené</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2865" w:y="8460"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2798" w:y="8460"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>písemné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3691" w:y="8460"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3624" w:y="8460"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podklady</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4550" w:y="8460"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4483" w:y="8460"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4833" w:y="8460"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4766" w:y="8460"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5169" w:y="8460"/>
+        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5102" w:y="8460"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>před</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5630" w:y="8460"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5563" w:y="8460"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkouškou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6532" w:y="8460"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6465" w:y="8460"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>autorizované</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7732" w:y="8460"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7665" w:y="8460"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osobě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8337" w:y="8460"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8270" w:y="8460"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1167" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8496" w:y="8460"/>
+        <w:framePr w:w="1167" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8428" w:y="8460"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prostudování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9705" w:y="8460"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9638" w:y="8460"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9878" w:y="8460"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9811" w:y="8460"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sdělí,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8691"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -6730,306 +6730,306 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10318"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="740" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10332"/>
-[...16 lines deleted...]
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1171" w:y="10332"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10332"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pokyny</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1104" w:y="10332"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1329" w:y="10332"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1262" w:y="10332"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>připravené</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2332" w:y="10332"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2265" w:y="10332"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přednášce:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3379" w:y="10332"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3312" w:y="10332"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4180" w:y="10332"/>
+        <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4113" w:y="10332"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>si</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4382" w:y="10332"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4315" w:y="10332"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sám</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4819" w:y="10332"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4752" w:y="10332"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vybere</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5476" w:y="10332"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5409" w:y="10332"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>region</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6091" w:y="10332"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6024" w:y="10332"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(viz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6460" w:y="10332"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6393" w:y="10332"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předchozí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7396" w:y="10332"/>
+        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7329" w:y="10332"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bod)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7857" w:y="10332"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7790" w:y="10332"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8030" w:y="10332"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7963" w:y="10332"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přírodní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8779" w:y="10332"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8712" w:y="10332"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hodnoty</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9547" w:y="10332"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9480" w:y="10332"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>daného</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10563"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -7580,289 +7580,289 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>c)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11499"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="908" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11513"/>
-[...16 lines deleted...]
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1339" w:y="11513"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11513"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Podklady</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1267" w:y="11513"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>mají</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1776" w:y="11513"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1704" w:y="11513"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podobu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2500" w:y="11513"/>
+        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2428" w:y="11513"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zpracované</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3590" w:y="11513"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3518" w:y="11513"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>trasy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4080" w:y="11513"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4008" w:y="11513"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1133" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4348" w:y="11513"/>
+        <w:framePr w:w="1133" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4276" w:y="11513"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zastaveními;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5524" w:y="11513"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5452" w:y="11513"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>komisi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6148" w:y="11513"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6076" w:y="11513"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bude</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6652" w:y="11513"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6580" w:y="11513"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předána</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7444" w:y="11513"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7372" w:y="11513"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osnova</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8145" w:y="11513"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8073" w:y="11513"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>exkurze</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8904" w:y="11513"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8832" w:y="11513"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9062" w:y="11513"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8990" w:y="11513"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>trasou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9676" w:y="11513"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9604" w:y="11513"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vyznačenou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11743"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -8464,289 +8464,289 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>c)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12444"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12459"/>
-[...16 lines deleted...]
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="12459"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12459"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="12459"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>provede</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2068" w:y="12459"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2001" w:y="12459"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>popis</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2606" w:y="12459"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2539" w:y="12459"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přírodniny,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3609" w:y="12459"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3542" w:y="12459"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kterou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4224" w:y="12459"/>
+        <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4156" w:y="12459"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>si</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4425" w:y="12459"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4358" w:y="12459"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5160" w:y="12459"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5092" w:y="12459"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vybral,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5808" w:y="12459"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5740" w:y="12459"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>až</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6076" w:y="12459"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6009" w:y="12459"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>při</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6360" w:y="12459"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6292" w:y="12459"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7204" w:y="12459"/>
+        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7137" w:y="12459"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Toto</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7665" w:y="12459"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7598" w:y="12459"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8491" w:y="12459"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8424" w:y="12459"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ověřuje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9206" w:y="12459"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9139" w:y="12459"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>především</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="1133" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12689"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -8957,289 +8957,289 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>f)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13159"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="409" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13174"/>
-[...16 lines deleted...]
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="840" w:y="13174"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13174"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Lze</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="768" w:y="13174"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hodnotit</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1608" w:y="13174"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1536" w:y="13174"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1766" w:y="13174"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1694" w:y="13174"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rámci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2313" w:y="13174"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2241" w:y="13174"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předvedení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3369" w:y="13174"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3297" w:y="13174"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritéria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4027" w:y="13174"/>
+        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3955" w:y="13174"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>d),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4320" w:y="13174"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4248" w:y="13174"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pokud</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4924" w:y="13174"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4852" w:y="13174"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>by</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5193" w:y="13174"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5121" w:y="13174"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>chybělo,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5995" w:y="13174"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5923" w:y="13174"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vyzve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6566" w:y="13174"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6494" w:y="13174"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušející</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7512" w:y="13174"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7440" w:y="13174"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeče</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8424" w:y="13174"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8352" w:y="13174"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1325" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8582" w:y="13174"/>
+        <w:framePr w:w="1325" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8510" w:y="13174"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>samostatnému</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13404"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -9467,323 +9467,323 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14110"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14124"/>
-[...16 lines deleted...]
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="14124"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14124"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="14124"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>musí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1780" w:y="14124"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1713" w:y="14124"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1201" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1939" w:y="14124"/>
+        <w:framePr w:w="1201" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1872" w:y="14124"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předložených</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3182" w:y="14124"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3115" w:y="14124"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3465" w:y="14124"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3398" w:y="14124"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přírodnin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4310" w:y="14124"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4243" w:y="14124"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4483" w:y="14124"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4416" w:y="14124"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hlasů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5020" w:y="14124"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4953" w:y="14124"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>živočichů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5899" w:y="14124"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5832" w:y="14124"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6182" w:y="14124"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6115" w:y="14124"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>správně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6950" w:y="14124"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6883" w:y="14124"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>určit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7440" w:y="14124"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7372" w:y="14124"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Výběr</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1201" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8020" w:y="14124"/>
+        <w:framePr w:w="1201" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7953" w:y="14124"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předložených</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9264" w:y="14124"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9196" w:y="14124"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9547" w:y="14124"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9480" w:y="14124"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ukázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10238" w:y="14124"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10171" w:y="14124"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bude</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14355"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -9960,255 +9960,255 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prací).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14590"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14604"/>
-[...16 lines deleted...]
-        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1147" w:y="14604"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14604"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kritéria</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1080" w:y="14604"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1440" w:y="14604"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1372" w:y="14604"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>c),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1723" w:y="14604"/>
+        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1656" w:y="14604"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>d),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2016" w:y="14604"/>
+        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1948" w:y="14604"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>e),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2308" w:y="14604"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2241" w:y="14604"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>f),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2544" w:y="14604"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2476" w:y="14604"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>g)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2779" w:y="14604"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2712" w:y="14604"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>budou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3393" w:y="14604"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3326" w:y="14604"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hodnocena</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4440" w:y="14604"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4372" w:y="14604"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4612" w:y="14604"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4545" w:y="14604"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5390" w:y="14604"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5323" w:y="14604"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ústním</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6048" w:y="14604"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5980" w:y="14604"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ověřením.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14839"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -10402,572 +10402,606 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>h)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15310"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="629" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15324"/>
-[...16 lines deleted...]
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1060" w:y="15324"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15324"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Jedná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="993" w:y="15324"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1329" w:y="15324"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1262" w:y="15324"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1502" w:y="15324"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1435" w:y="15324"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2227" w:y="15324"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2160" w:y="15324"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>schopností</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3249" w:y="15324"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3182" w:y="15324"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>improvizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4372" w:y="15324"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4305" w:y="15324"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeče.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5342" w:y="15324"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5275" w:y="15324"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Modelové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6264" w:y="15324"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6196" w:y="15324"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>krizové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6955" w:y="15324"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6888" w:y="15324"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>situace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7646" w:y="15324"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7579" w:y="15324"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zadá</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8136" w:y="15324"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8068" w:y="15324"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušející</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9081" w:y="15324"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9014" w:y="15324"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9240" w:y="15324"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9172" w:y="15324"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>průběhu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15555"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9964" w:y="15324"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="15555"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15555"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Zkoušející</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2193" w:y="15555"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1358" w:y="15555"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zde</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2572" w:y="15555"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1737" w:y="15555"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>mohou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3240" w:y="15555"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2404" w:y="15555"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uplatnit</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3940" w:y="15555"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3105" w:y="15555"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>své</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4310" w:y="15555"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3475" w:y="15555"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkušenosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5313" w:y="15555"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4478" w:y="15555"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5472" w:y="15555"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4636" w:y="15555"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>praxe.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6086" w:y="15555"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5251" w:y="15555"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Příklady</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6864" w:y="15555"/>
+        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6028" w:y="15555"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>krizových</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7752" w:y="15555"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6916" w:y="15555"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>situací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8385" w:y="15555"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7550" w:y="15555"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jsou:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8865" w:y="15555"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8030" w:y="15555"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>krupobití</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9691" w:y="15555"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8856" w:y="15555"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(kroupy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10416" w:y="15555"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9580" w:y="15555"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9753" w:y="15555"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>průměru</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10555" w:y="15555"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně přírodou, 2.10.2026 4:31:46</w:t>
+        <w:t>Průvodce/průvodkyně přírodou, 22.10.2026 10:16:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11079,357 +11113,323 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="10766" w:h="1751" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P26"/>
         <w:framePr w:w="10766" w:h="1751" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2154"/>
-[...33 lines deleted...]
-        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1363" w:y="2154"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>cm),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1809" w:y="2154"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="835" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zlomená</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2620" w:y="2154"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1646" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>noha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3124" w:y="2154"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2150" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>účastníka,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4094" w:y="2154"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3120" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uštknutí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4852" w:y="2154"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3878" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zmijí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5323" w:y="2154"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4348" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeče</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6235" w:y="2154"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5260" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jako</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6662" w:y="2154"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5688" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vedoucího</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7641" w:y="2154"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6667" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výpravy,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8443" w:y="2154"/>
+        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7468" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>neprůjezdná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9600" w:y="2154"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8625" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>silnice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10214" w:y="2154"/>
+        <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9240" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>či</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2385"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9441" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>neprůchodná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1612" w:y="2385"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2385"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>cesta</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2150" w:y="2385"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="926" w:y="2385"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2433" w:y="2385"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1209" w:y="2385"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>trase.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2620"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -11572,289 +11572,289 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3090"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1249" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3105"/>
-[...16 lines deleted...]
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1680" w:y="3105"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3105"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Autorizovaná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1612" w:y="3105"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2284" w:y="3105"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2217" w:y="3105"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zadá</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2774" w:y="3105"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2707" w:y="3105"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeči</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3619" w:y="3105"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3552" w:y="3105"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3902" w:y="3105"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3835" w:y="3105"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>místě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4449" w:y="3105"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4382" w:y="3105"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>trasu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4953" w:y="3105"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4886" w:y="3105"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5112" w:y="3105"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5044" w:y="3105"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazečem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6192" w:y="3105"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6124" w:y="3105"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zvoleném</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7104" w:y="3105"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7036" w:y="3105"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>území</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7708" w:y="3105"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7641" w:y="3105"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8212" w:y="3105"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8145" w:y="3105"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>regionu,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8990" w:y="3105"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8923" w:y="3105"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9792" w:y="3105"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9724" w:y="3105"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zpracuje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3335"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -11991,51 +11991,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předloží.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně přírodou, 2.10.2026 4:31:46</w:t>
+        <w:t>Průvodce/průvodkyně přírodou, 22.10.2026 10:16:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12564,51 +12564,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Správa Krkonošského národního parku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně přírodou, 2.10.2026 4:31:46</w:t>
+        <w:t>Průvodce/průvodkyně přírodou, 22.10.2026 10:16:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>