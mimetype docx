--- v0 (2026-04-15)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R59D8E871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR59D8E871" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR59D8E871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RA2278A0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRA2278A0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRA2278A0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik/elektrotechnička koncových vysokofrekvenčních zařízení, 15.4.2026 12:17:01</w:t>
+        <w:t>Elektrotechnik/elektrotechnička koncových vysokofrekvenčních zařízení, 11.5.2026 2:41:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2412,51 +2412,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik/elektrotechnička koncových vysokofrekvenčních zařízení, 15.4.2026 12:17:01</w:t>
+        <w:t>Elektrotechnik/elektrotechnička koncových vysokofrekvenčních zařízení, 11.5.2026 2:41:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3687,51 +3687,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik/elektrotechnička koncových vysokofrekvenčních zařízení, 15.4.2026 12:17:01</w:t>
+        <w:t>Elektrotechnik/elektrotechnička koncových vysokofrekvenčních zařízení, 11.5.2026 2:41:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4692,51 +4692,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik/elektrotechnička koncových vysokofrekvenčních zařízení, 15.4.2026 12:17:01</w:t>
+        <w:t>Elektrotechnik/elektrotechnička koncových vysokofrekvenčních zařízení, 11.5.2026 2:41:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6503,51 +6503,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik/elektrotechnička koncových vysokofrekvenčních zařízení, 15.4.2026 12:17:01</w:t>
+        <w:t>Elektrotechnik/elektrotechnička koncových vysokofrekvenčních zařízení, 11.5.2026 2:41:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7361,51 +7361,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik/elektrotechnička koncových vysokofrekvenčních zařízení, 15.4.2026 12:17:01</w:t>
+        <w:t>Elektrotechnik/elektrotechnička koncových vysokofrekvenčních zařízení, 11.5.2026 2:41:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8270,51 +8270,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut), z toho doba trvání písemné části zkoušky jednoho uchazeče je 45 minut. Zkouška může být rozložena do více dnů a na několik pracovišť.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik/elektrotechnička koncových vysokofrekvenčních zařízení, 15.4.2026 12:17:01</w:t>
+        <w:t>Elektrotechnik/elektrotechnička koncových vysokofrekvenčních zařízení, 11.5.2026 2:41:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8787,84 +8787,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik/elektrotechnička koncových vysokofrekvenčních zařízení, 15.4.2026 12:17:01</w:t>
+        <w:t>Elektrotechnik/elektrotechnička koncových vysokofrekvenčních zařízení, 11.5.2026 2:41:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="255BA17D"/>
+    <w:nsid w:val="07E3A414"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8950,51 +8950,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="051DC97E"/>
+    <w:nsid w:val="05B81C89"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9080,51 +9080,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0E566F44"/>
+    <w:nsid w:val="24E78925"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>