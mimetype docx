--- v1 (2026-05-11)
+++ v2 (2026-05-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RA2278A0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRA2278A0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRA2278A0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5BB98D5C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5BB98D5C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5BB98D5C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik/elektrotechnička koncových vysokofrekvenčních zařízení, 11.5.2026 2:41:32</w:t>
+        <w:t>Elektrotechnik/elektrotechnička koncových vysokofrekvenčních zařízení, 31.5.2026 6:20:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2412,51 +2412,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik/elektrotechnička koncových vysokofrekvenčních zařízení, 11.5.2026 2:41:32</w:t>
+        <w:t>Elektrotechnik/elektrotechnička koncových vysokofrekvenčních zařízení, 31.5.2026 6:20:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3687,51 +3687,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik/elektrotechnička koncových vysokofrekvenčních zařízení, 11.5.2026 2:41:32</w:t>
+        <w:t>Elektrotechnik/elektrotechnička koncových vysokofrekvenčních zařízení, 31.5.2026 6:20:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4692,51 +4692,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik/elektrotechnička koncových vysokofrekvenčních zařízení, 11.5.2026 2:41:32</w:t>
+        <w:t>Elektrotechnik/elektrotechnička koncových vysokofrekvenčních zařízení, 31.5.2026 6:20:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6503,51 +6503,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik/elektrotechnička koncových vysokofrekvenčních zařízení, 11.5.2026 2:41:32</w:t>
+        <w:t>Elektrotechnik/elektrotechnička koncových vysokofrekvenčních zařízení, 31.5.2026 6:20:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7361,51 +7361,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik/elektrotechnička koncových vysokofrekvenčních zařízení, 11.5.2026 2:41:32</w:t>
+        <w:t>Elektrotechnik/elektrotechnička koncových vysokofrekvenčních zařízení, 31.5.2026 6:20:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8270,51 +8270,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut), z toho doba trvání písemné části zkoušky jednoho uchazeče je 45 minut. Zkouška může být rozložena do více dnů a na několik pracovišť.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik/elektrotechnička koncových vysokofrekvenčních zařízení, 11.5.2026 2:41:32</w:t>
+        <w:t>Elektrotechnik/elektrotechnička koncových vysokofrekvenčních zařízení, 31.5.2026 6:20:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8787,84 +8787,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik/elektrotechnička koncových vysokofrekvenčních zařízení, 11.5.2026 2:41:32</w:t>
+        <w:t>Elektrotechnik/elektrotechnička koncových vysokofrekvenčních zařízení, 31.5.2026 6:20:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="07E3A414"/>
+    <w:nsid w:val="3276704C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8950,51 +8950,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="05B81C89"/>
+    <w:nsid w:val="0269D33B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9080,51 +9080,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="24E78925"/>
+    <w:nsid w:val="5295B052"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>