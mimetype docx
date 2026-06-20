--- v2 (2026-05-31)
+++ v3 (2026-06-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5BB98D5C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5BB98D5C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5BB98D5C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3677FE3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3677FE3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3677FE3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik/elektrotechnička koncových vysokofrekvenčních zařízení, 31.5.2026 6:20:48</w:t>
+        <w:t>Elektrotechnik/elektrotechnička koncových vysokofrekvenčních zařízení, 20.6.2026 16:48:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2412,51 +2412,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik/elektrotechnička koncových vysokofrekvenčních zařízení, 31.5.2026 6:20:48</w:t>
+        <w:t>Elektrotechnik/elektrotechnička koncových vysokofrekvenčních zařízení, 20.6.2026 16:48:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3687,51 +3687,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik/elektrotechnička koncových vysokofrekvenčních zařízení, 31.5.2026 6:20:48</w:t>
+        <w:t>Elektrotechnik/elektrotechnička koncových vysokofrekvenčních zařízení, 20.6.2026 16:48:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4692,51 +4692,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik/elektrotechnička koncových vysokofrekvenčních zařízení, 31.5.2026 6:20:48</w:t>
+        <w:t>Elektrotechnik/elektrotechnička koncových vysokofrekvenčních zařízení, 20.6.2026 16:48:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6503,51 +6503,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik/elektrotechnička koncových vysokofrekvenčních zařízení, 31.5.2026 6:20:48</w:t>
+        <w:t>Elektrotechnik/elektrotechnička koncových vysokofrekvenčních zařízení, 20.6.2026 16:48:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7361,51 +7361,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik/elektrotechnička koncových vysokofrekvenčních zařízení, 31.5.2026 6:20:48</w:t>
+        <w:t>Elektrotechnik/elektrotechnička koncových vysokofrekvenčních zařízení, 20.6.2026 16:48:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8270,51 +8270,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut), z toho doba trvání písemné části zkoušky jednoho uchazeče je 45 minut. Zkouška může být rozložena do více dnů a na několik pracovišť.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik/elektrotechnička koncových vysokofrekvenčních zařízení, 31.5.2026 6:20:48</w:t>
+        <w:t>Elektrotechnik/elektrotechnička koncových vysokofrekvenčních zařízení, 20.6.2026 16:48:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8787,84 +8787,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik/elektrotechnička koncových vysokofrekvenčních zařízení, 31.5.2026 6:20:48</w:t>
+        <w:t>Elektrotechnik/elektrotechnička koncových vysokofrekvenčních zařízení, 20.6.2026 16:48:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3276704C"/>
+    <w:nsid w:val="40DC88C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8950,51 +8950,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0269D33B"/>
+    <w:nsid w:val="4D9CA027"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9080,51 +9080,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5295B052"/>
+    <w:nsid w:val="3F9F6958"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>