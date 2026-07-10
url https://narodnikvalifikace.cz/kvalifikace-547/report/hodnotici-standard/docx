--- v3 (2026-06-20)
+++ v4 (2026-07-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3677FE3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3677FE3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3677FE3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7F661126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7F661126" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7F661126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik/elektrotechnička koncových vysokofrekvenčních zařízení, 20.6.2026 16:48:06</w:t>
+        <w:t>Elektrotechnik/elektrotechnička koncových vysokofrekvenčních zařízení, 11.7.2026 1:01:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2412,51 +2412,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik/elektrotechnička koncových vysokofrekvenčních zařízení, 20.6.2026 16:48:06</w:t>
+        <w:t>Elektrotechnik/elektrotechnička koncových vysokofrekvenčních zařízení, 11.7.2026 1:01:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3687,51 +3687,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik/elektrotechnička koncových vysokofrekvenčních zařízení, 20.6.2026 16:48:06</w:t>
+        <w:t>Elektrotechnik/elektrotechnička koncových vysokofrekvenčních zařízení, 11.7.2026 1:01:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4692,51 +4692,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik/elektrotechnička koncových vysokofrekvenčních zařízení, 20.6.2026 16:48:06</w:t>
+        <w:t>Elektrotechnik/elektrotechnička koncových vysokofrekvenčních zařízení, 11.7.2026 1:01:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6503,51 +6503,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik/elektrotechnička koncových vysokofrekvenčních zařízení, 20.6.2026 16:48:06</w:t>
+        <w:t>Elektrotechnik/elektrotechnička koncových vysokofrekvenčních zařízení, 11.7.2026 1:01:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7361,51 +7361,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik/elektrotechnička koncových vysokofrekvenčních zařízení, 20.6.2026 16:48:06</w:t>
+        <w:t>Elektrotechnik/elektrotechnička koncových vysokofrekvenčních zařízení, 11.7.2026 1:01:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8270,51 +8270,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut), z toho doba trvání písemné části zkoušky jednoho uchazeče je 45 minut. Zkouška může být rozložena do více dnů a na několik pracovišť.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik/elektrotechnička koncových vysokofrekvenčních zařízení, 20.6.2026 16:48:06</w:t>
+        <w:t>Elektrotechnik/elektrotechnička koncových vysokofrekvenčních zařízení, 11.7.2026 1:01:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8787,84 +8787,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik/elektrotechnička koncových vysokofrekvenčních zařízení, 20.6.2026 16:48:06</w:t>
+        <w:t>Elektrotechnik/elektrotechnička koncových vysokofrekvenčních zařízení, 11.7.2026 1:01:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="40DC88C3"/>
+    <w:nsid w:val="04AAE533"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8950,51 +8950,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4D9CA027"/>
+    <w:nsid w:val="1BC3B129"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9080,51 +9080,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3F9F6958"/>
+    <w:nsid w:val="61F4FAE2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>