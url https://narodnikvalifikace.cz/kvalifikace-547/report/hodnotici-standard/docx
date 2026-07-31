--- v4 (2026-07-10)
+++ v5 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7F661126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7F661126" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7F661126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7AB3814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7AB3814" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7AB3814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik/elektrotechnička koncových vysokofrekvenčních zařízení, 11.7.2026 1:01:27</w:t>
+        <w:t>Elektrotechnik/elektrotechnička koncových vysokofrekvenčních zařízení, 31.7.2026 9:53:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2412,51 +2412,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik/elektrotechnička koncových vysokofrekvenčních zařízení, 11.7.2026 1:01:27</w:t>
+        <w:t>Elektrotechnik/elektrotechnička koncových vysokofrekvenčních zařízení, 31.7.2026 9:53:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3687,51 +3687,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik/elektrotechnička koncových vysokofrekvenčních zařízení, 11.7.2026 1:01:27</w:t>
+        <w:t>Elektrotechnik/elektrotechnička koncových vysokofrekvenčních zařízení, 31.7.2026 9:53:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4692,51 +4692,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik/elektrotechnička koncových vysokofrekvenčních zařízení, 11.7.2026 1:01:27</w:t>
+        <w:t>Elektrotechnik/elektrotechnička koncových vysokofrekvenčních zařízení, 31.7.2026 9:53:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6503,51 +6503,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik/elektrotechnička koncových vysokofrekvenčních zařízení, 11.7.2026 1:01:27</w:t>
+        <w:t>Elektrotechnik/elektrotechnička koncových vysokofrekvenčních zařízení, 31.7.2026 9:53:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7361,51 +7361,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik/elektrotechnička koncových vysokofrekvenčních zařízení, 11.7.2026 1:01:27</w:t>
+        <w:t>Elektrotechnik/elektrotechnička koncových vysokofrekvenčních zařízení, 31.7.2026 9:53:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8270,51 +8270,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut), z toho doba trvání písemné části zkoušky jednoho uchazeče je 45 minut. Zkouška může být rozložena do více dnů a na několik pracovišť.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik/elektrotechnička koncových vysokofrekvenčních zařízení, 11.7.2026 1:01:27</w:t>
+        <w:t>Elektrotechnik/elektrotechnička koncových vysokofrekvenčních zařízení, 31.7.2026 9:53:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8787,84 +8787,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik/elektrotechnička koncových vysokofrekvenčních zařízení, 11.7.2026 1:01:27</w:t>
+        <w:t>Elektrotechnik/elektrotechnička koncových vysokofrekvenčních zařízení, 31.7.2026 9:53:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="04AAE533"/>
+    <w:nsid w:val="0CB24B4F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8950,51 +8950,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1BC3B129"/>
+    <w:nsid w:val="746545C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9080,51 +9080,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="61F4FAE2"/>
+    <w:nsid w:val="305A16F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>