--- v5 (2026-07-31)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7AB3814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7AB3814" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7AB3814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R31F7BC18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR31F7BC18" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR31F7BC18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik/elektrotechnička koncových vysokofrekvenčních zařízení, 31.7.2026 9:53:45</w:t>
+        <w:t>Elektrotechnik/elektrotechnička koncových vysokofrekvenčních zařízení, 31.7.2026 12:57:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2412,51 +2412,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik/elektrotechnička koncových vysokofrekvenčních zařízení, 31.7.2026 9:53:45</w:t>
+        <w:t>Elektrotechnik/elektrotechnička koncových vysokofrekvenčních zařízení, 31.7.2026 12:57:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3687,51 +3687,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik/elektrotechnička koncových vysokofrekvenčních zařízení, 31.7.2026 9:53:45</w:t>
+        <w:t>Elektrotechnik/elektrotechnička koncových vysokofrekvenčních zařízení, 31.7.2026 12:57:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4692,51 +4692,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik/elektrotechnička koncových vysokofrekvenčních zařízení, 31.7.2026 9:53:45</w:t>
+        <w:t>Elektrotechnik/elektrotechnička koncových vysokofrekvenčních zařízení, 31.7.2026 12:57:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6503,51 +6503,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik/elektrotechnička koncových vysokofrekvenčních zařízení, 31.7.2026 9:53:45</w:t>
+        <w:t>Elektrotechnik/elektrotechnička koncových vysokofrekvenčních zařízení, 31.7.2026 12:57:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7361,51 +7361,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik/elektrotechnička koncových vysokofrekvenčních zařízení, 31.7.2026 9:53:45</w:t>
+        <w:t>Elektrotechnik/elektrotechnička koncových vysokofrekvenčních zařízení, 31.7.2026 12:57:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8270,51 +8270,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut), z toho doba trvání písemné části zkoušky jednoho uchazeče je 45 minut. Zkouška může být rozložena do více dnů a na několik pracovišť.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik/elektrotechnička koncových vysokofrekvenčních zařízení, 31.7.2026 9:53:45</w:t>
+        <w:t>Elektrotechnik/elektrotechnička koncových vysokofrekvenčních zařízení, 31.7.2026 12:57:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8787,84 +8787,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik/elektrotechnička koncových vysokofrekvenčních zařízení, 31.7.2026 9:53:45</w:t>
+        <w:t>Elektrotechnik/elektrotechnička koncových vysokofrekvenčních zařízení, 31.7.2026 12:57:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0CB24B4F"/>
+    <w:nsid w:val="6631A911"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8950,51 +8950,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="746545C6"/>
+    <w:nsid w:val="06A6E9ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9080,51 +9080,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="305A16F2"/>
+    <w:nsid w:val="101DEA7F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>