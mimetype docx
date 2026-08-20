--- v6 (2026-07-31)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R31F7BC18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR31F7BC18" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR31F7BC18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R516D6247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR516D6247" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR516D6247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik/elektrotechnička koncových vysokofrekvenčních zařízení, 31.7.2026 12:57:35</w:t>
+        <w:t>Elektrotechnik/elektrotechnička koncových vysokofrekvenčních zařízení, 20.8.2026 15:41:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2412,51 +2412,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik/elektrotechnička koncových vysokofrekvenčních zařízení, 31.7.2026 12:57:35</w:t>
+        <w:t>Elektrotechnik/elektrotechnička koncových vysokofrekvenčních zařízení, 20.8.2026 15:41:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3687,51 +3687,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik/elektrotechnička koncových vysokofrekvenčních zařízení, 31.7.2026 12:57:35</w:t>
+        <w:t>Elektrotechnik/elektrotechnička koncových vysokofrekvenčních zařízení, 20.8.2026 15:41:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4692,51 +4692,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik/elektrotechnička koncových vysokofrekvenčních zařízení, 31.7.2026 12:57:36</w:t>
+        <w:t>Elektrotechnik/elektrotechnička koncových vysokofrekvenčních zařízení, 20.8.2026 15:41:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6503,51 +6503,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik/elektrotechnička koncových vysokofrekvenčních zařízení, 31.7.2026 12:57:36</w:t>
+        <w:t>Elektrotechnik/elektrotechnička koncových vysokofrekvenčních zařízení, 20.8.2026 15:41:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7361,51 +7361,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik/elektrotechnička koncových vysokofrekvenčních zařízení, 31.7.2026 12:57:36</w:t>
+        <w:t>Elektrotechnik/elektrotechnička koncových vysokofrekvenčních zařízení, 20.8.2026 15:41:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8270,51 +8270,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut), z toho doba trvání písemné části zkoušky jednoho uchazeče je 45 minut. Zkouška může být rozložena do více dnů a na několik pracovišť.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik/elektrotechnička koncových vysokofrekvenčních zařízení, 31.7.2026 12:57:36</w:t>
+        <w:t>Elektrotechnik/elektrotechnička koncových vysokofrekvenčních zařízení, 20.8.2026 15:41:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8787,84 +8787,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik/elektrotechnička koncových vysokofrekvenčních zařízení, 31.7.2026 12:57:36</w:t>
+        <w:t>Elektrotechnik/elektrotechnička koncových vysokofrekvenčních zařízení, 20.8.2026 15:41:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6631A911"/>
+    <w:nsid w:val="380327C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8950,51 +8950,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="06A6E9ED"/>
+    <w:nsid w:val="2ED9BC4C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9080,51 +9080,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="101DEA7F"/>
+    <w:nsid w:val="6D9239B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>