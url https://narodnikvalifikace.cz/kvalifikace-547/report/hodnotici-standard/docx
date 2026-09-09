--- v7 (2026-08-20)
+++ v8 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R516D6247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR516D6247" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR516D6247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R15ECAB25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR15ECAB25" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR15ECAB25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik/elektrotechnička koncových vysokofrekvenčních zařízení, 20.8.2026 15:41:42</w:t>
+        <w:t>Elektrotechnik/elektrotechnička koncových vysokofrekvenčních zařízení, 9.9.2026 20:02:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2412,51 +2412,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik/elektrotechnička koncových vysokofrekvenčních zařízení, 20.8.2026 15:41:42</w:t>
+        <w:t>Elektrotechnik/elektrotechnička koncových vysokofrekvenčních zařízení, 9.9.2026 20:02:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3687,51 +3687,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik/elektrotechnička koncových vysokofrekvenčních zařízení, 20.8.2026 15:41:42</w:t>
+        <w:t>Elektrotechnik/elektrotechnička koncových vysokofrekvenčních zařízení, 9.9.2026 20:02:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4692,51 +4692,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik/elektrotechnička koncových vysokofrekvenčních zařízení, 20.8.2026 15:41:42</w:t>
+        <w:t>Elektrotechnik/elektrotechnička koncových vysokofrekvenčních zařízení, 9.9.2026 20:02:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6503,51 +6503,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik/elektrotechnička koncových vysokofrekvenčních zařízení, 20.8.2026 15:41:42</w:t>
+        <w:t>Elektrotechnik/elektrotechnička koncových vysokofrekvenčních zařízení, 9.9.2026 20:02:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7361,51 +7361,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik/elektrotechnička koncových vysokofrekvenčních zařízení, 20.8.2026 15:41:42</w:t>
+        <w:t>Elektrotechnik/elektrotechnička koncových vysokofrekvenčních zařízení, 9.9.2026 20:02:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8270,51 +8270,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut), z toho doba trvání písemné části zkoušky jednoho uchazeče je 45 minut. Zkouška může být rozložena do více dnů a na několik pracovišť.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik/elektrotechnička koncových vysokofrekvenčních zařízení, 20.8.2026 15:41:42</w:t>
+        <w:t>Elektrotechnik/elektrotechnička koncových vysokofrekvenčních zařízení, 9.9.2026 20:02:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8787,84 +8787,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik/elektrotechnička koncových vysokofrekvenčních zařízení, 20.8.2026 15:41:42</w:t>
+        <w:t>Elektrotechnik/elektrotechnička koncových vysokofrekvenčních zařízení, 9.9.2026 20:02:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="380327C4"/>
+    <w:nsid w:val="7E0F7DEF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8950,51 +8950,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2ED9BC4C"/>
+    <w:nsid w:val="4031F816"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9080,51 +9080,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6D9239B2"/>
+    <w:nsid w:val="53EC69F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>