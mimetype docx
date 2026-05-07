--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R79DBD224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR79DBD224" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR79DBD224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R22FA9E40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR22FA9E40" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR22FA9E40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.01.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro dětské koutky, 16.4.2026 4:25:23</w:t>
+        <w:t>Chůva pro dětské koutky, 7.5.2026 16:00:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1859,51 +1859,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro dětské koutky, 16.4.2026 4:25:23</w:t>
+        <w:t>Chůva pro dětské koutky, 7.5.2026 16:00:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2506,51 +2506,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro dětské koutky, 16.4.2026 4:25:23</w:t>
+        <w:t>Chůva pro dětské koutky, 7.5.2026 16:00:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4052,51 +4052,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro dětské koutky, 16.4.2026 4:25:23</w:t>
+        <w:t>Chůva pro dětské koutky, 7.5.2026 16:00:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5447,51 +5447,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo práce a sociálních věcí, www.mpsv.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro dětské koutky, 16.4.2026 4:25:23</w:t>
+        <w:t>Chůva pro dětské koutky, 7.5.2026 16:00:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6309,51 +6309,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro dětské koutky, 16.4.2026 4:25:23</w:t>
+        <w:t>Chůva pro dětské koutky, 7.5.2026 16:00:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6938,84 +6938,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>1. centrum služeb pro domácnost</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro dětské koutky, 16.4.2026 4:25:23</w:t>
+        <w:t>Chůva pro dětské koutky, 7.5.2026 16:00:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="086617CB"/>
+    <w:nsid w:val="0F4CA8EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7101,51 +7101,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="13AF6182"/>
+    <w:nsid w:val="7AF5D758"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7231,51 +7231,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="17C92F77"/>
+    <w:nsid w:val="62D54B8C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7361,51 +7361,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0FB27A6A"/>
+    <w:nsid w:val="3654A577"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7491,51 +7491,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="562142C2"/>
+    <w:nsid w:val="4E10B220"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7621,51 +7621,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="07F17ECF"/>
+    <w:nsid w:val="39F23EC9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>