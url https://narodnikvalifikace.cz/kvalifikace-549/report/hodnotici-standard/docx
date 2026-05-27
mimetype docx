--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R22FA9E40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR22FA9E40" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR22FA9E40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R190D0633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR190D0633" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR190D0633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.01.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro dětské koutky, 7.5.2026 16:00:41</w:t>
+        <w:t>Chůva pro dětské koutky, 27.5.2026 23:51:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1859,51 +1859,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro dětské koutky, 7.5.2026 16:00:41</w:t>
+        <w:t>Chůva pro dětské koutky, 27.5.2026 23:51:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2506,51 +2506,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro dětské koutky, 7.5.2026 16:00:41</w:t>
+        <w:t>Chůva pro dětské koutky, 27.5.2026 23:51:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4052,51 +4052,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro dětské koutky, 7.5.2026 16:00:41</w:t>
+        <w:t>Chůva pro dětské koutky, 27.5.2026 23:51:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5447,51 +5447,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo práce a sociálních věcí, www.mpsv.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro dětské koutky, 7.5.2026 16:00:41</w:t>
+        <w:t>Chůva pro dětské koutky, 27.5.2026 23:51:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6309,51 +6309,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro dětské koutky, 7.5.2026 16:00:41</w:t>
+        <w:t>Chůva pro dětské koutky, 27.5.2026 23:51:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6938,84 +6938,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>1. centrum služeb pro domácnost</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro dětské koutky, 7.5.2026 16:00:41</w:t>
+        <w:t>Chůva pro dětské koutky, 27.5.2026 23:51:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0F4CA8EF"/>
+    <w:nsid w:val="79DAABE4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7101,51 +7101,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7AF5D758"/>
+    <w:nsid w:val="26C0C1F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7231,51 +7231,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="62D54B8C"/>
+    <w:nsid w:val="2025B3D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7361,51 +7361,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3654A577"/>
+    <w:nsid w:val="6F82DC39"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7491,51 +7491,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4E10B220"/>
+    <w:nsid w:val="4AA372E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7621,51 +7621,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="39F23EC9"/>
+    <w:nsid w:val="0F1F675F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>