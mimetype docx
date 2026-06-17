--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R190D0633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR190D0633" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR190D0633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R39BA99BC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR39BA99BC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR39BA99BC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.01.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro dětské koutky, 27.5.2026 23:51:45</w:t>
+        <w:t>Chůva pro dětské koutky, 17.6.2026 11:18:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1859,51 +1859,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro dětské koutky, 27.5.2026 23:51:45</w:t>
+        <w:t>Chůva pro dětské koutky, 17.6.2026 11:18:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2506,51 +2506,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro dětské koutky, 27.5.2026 23:51:46</w:t>
+        <w:t>Chůva pro dětské koutky, 17.6.2026 11:18:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4052,51 +4052,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro dětské koutky, 27.5.2026 23:51:46</w:t>
+        <w:t>Chůva pro dětské koutky, 17.6.2026 11:18:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5447,51 +5447,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo práce a sociálních věcí, www.mpsv.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro dětské koutky, 27.5.2026 23:51:46</w:t>
+        <w:t>Chůva pro dětské koutky, 17.6.2026 11:18:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6309,51 +6309,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro dětské koutky, 27.5.2026 23:51:46</w:t>
+        <w:t>Chůva pro dětské koutky, 17.6.2026 11:18:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6938,84 +6938,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>1. centrum služeb pro domácnost</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro dětské koutky, 27.5.2026 23:51:46</w:t>
+        <w:t>Chůva pro dětské koutky, 17.6.2026 11:18:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="79DAABE4"/>
+    <w:nsid w:val="543C2FFA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7101,51 +7101,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="26C0C1F9"/>
+    <w:nsid w:val="23213444"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7231,51 +7231,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2025B3D3"/>
+    <w:nsid w:val="14F1E630"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7361,51 +7361,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6F82DC39"/>
+    <w:nsid w:val="714ED901"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7491,51 +7491,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4AA372E7"/>
+    <w:nsid w:val="78A2DF01"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7621,51 +7621,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="0F1F675F"/>
+    <w:nsid w:val="1F2934A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>