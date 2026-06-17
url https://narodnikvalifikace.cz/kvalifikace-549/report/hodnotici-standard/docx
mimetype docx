--- v3 (2026-06-17)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R39BA99BC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR39BA99BC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR39BA99BC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R367277FF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR367277FF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR367277FF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.01.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro dětské koutky, 17.6.2026 11:18:57</w:t>
+        <w:t>Chůva pro dětské koutky, 17.6.2026 11:44:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1859,51 +1859,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro dětské koutky, 17.6.2026 11:18:57</w:t>
+        <w:t>Chůva pro dětské koutky, 17.6.2026 11:44:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2506,51 +2506,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro dětské koutky, 17.6.2026 11:18:57</w:t>
+        <w:t>Chůva pro dětské koutky, 17.6.2026 11:44:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4052,51 +4052,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro dětské koutky, 17.6.2026 11:18:57</w:t>
+        <w:t>Chůva pro dětské koutky, 17.6.2026 11:44:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5447,51 +5447,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo práce a sociálních věcí, www.mpsv.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro dětské koutky, 17.6.2026 11:18:57</w:t>
+        <w:t>Chůva pro dětské koutky, 17.6.2026 11:44:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6309,51 +6309,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro dětské koutky, 17.6.2026 11:18:57</w:t>
+        <w:t>Chůva pro dětské koutky, 17.6.2026 11:44:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6938,84 +6938,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>1. centrum služeb pro domácnost</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro dětské koutky, 17.6.2026 11:18:57</w:t>
+        <w:t>Chůva pro dětské koutky, 17.6.2026 11:44:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="543C2FFA"/>
+    <w:nsid w:val="33CF181B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7101,51 +7101,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="23213444"/>
+    <w:nsid w:val="773DC0CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7231,51 +7231,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="14F1E630"/>
+    <w:nsid w:val="5AABEDC2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7361,51 +7361,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="714ED901"/>
+    <w:nsid w:val="7A2BB404"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7491,51 +7491,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="78A2DF01"/>
+    <w:nsid w:val="7755F5C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7621,51 +7621,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="1F2934A6"/>
+    <w:nsid w:val="6684C08F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>