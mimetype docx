--- v4 (2026-06-17)
+++ v5 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R367277FF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR367277FF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR367277FF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R506E7347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR506E7347" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR506E7347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.01.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro dětské koutky, 17.6.2026 11:44:49</w:t>
+        <w:t>Chůva pro dětské koutky, 17.6.2026 12:37:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1859,51 +1859,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro dětské koutky, 17.6.2026 11:44:49</w:t>
+        <w:t>Chůva pro dětské koutky, 17.6.2026 12:37:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2506,51 +2506,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro dětské koutky, 17.6.2026 11:44:49</w:t>
+        <w:t>Chůva pro dětské koutky, 17.6.2026 12:37:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4052,51 +4052,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro dětské koutky, 17.6.2026 11:44:49</w:t>
+        <w:t>Chůva pro dětské koutky, 17.6.2026 12:37:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5447,51 +5447,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo práce a sociálních věcí, www.mpsv.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro dětské koutky, 17.6.2026 11:44:49</w:t>
+        <w:t>Chůva pro dětské koutky, 17.6.2026 12:37:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6309,51 +6309,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro dětské koutky, 17.6.2026 11:44:49</w:t>
+        <w:t>Chůva pro dětské koutky, 17.6.2026 12:37:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6938,84 +6938,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>1. centrum služeb pro domácnost</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro dětské koutky, 17.6.2026 11:44:49</w:t>
+        <w:t>Chůva pro dětské koutky, 17.6.2026 12:37:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="33CF181B"/>
+    <w:nsid w:val="57C756E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7101,51 +7101,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="773DC0CE"/>
+    <w:nsid w:val="70211831"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7231,51 +7231,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5AABEDC2"/>
+    <w:nsid w:val="5A08178B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7361,51 +7361,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7A2BB404"/>
+    <w:nsid w:val="1EDB5805"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7491,51 +7491,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7755F5C1"/>
+    <w:nsid w:val="57BF3996"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7621,51 +7621,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="6684C08F"/>
+    <w:nsid w:val="4F4A48B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>