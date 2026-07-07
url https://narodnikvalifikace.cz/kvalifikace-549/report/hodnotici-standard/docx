--- v5 (2026-06-17)
+++ v6 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R506E7347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR506E7347" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR506E7347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3BA99BA3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3BA99BA3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3BA99BA3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.01.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro dětské koutky, 17.6.2026 12:37:02</w:t>
+        <w:t>Chůva pro dětské koutky, 7.7.2026 16:13:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1859,51 +1859,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro dětské koutky, 17.6.2026 12:37:02</w:t>
+        <w:t>Chůva pro dětské koutky, 7.7.2026 16:13:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2506,51 +2506,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro dětské koutky, 17.6.2026 12:37:02</w:t>
+        <w:t>Chůva pro dětské koutky, 7.7.2026 16:13:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4052,51 +4052,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro dětské koutky, 17.6.2026 12:37:02</w:t>
+        <w:t>Chůva pro dětské koutky, 7.7.2026 16:13:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5447,51 +5447,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo práce a sociálních věcí, www.mpsv.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro dětské koutky, 17.6.2026 12:37:02</w:t>
+        <w:t>Chůva pro dětské koutky, 7.7.2026 16:13:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6309,51 +6309,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro dětské koutky, 17.6.2026 12:37:02</w:t>
+        <w:t>Chůva pro dětské koutky, 7.7.2026 16:13:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6938,84 +6938,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>1. centrum služeb pro domácnost</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro dětské koutky, 17.6.2026 12:37:02</w:t>
+        <w:t>Chůva pro dětské koutky, 7.7.2026 16:13:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="57C756E6"/>
+    <w:nsid w:val="587E8FFC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7101,51 +7101,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="70211831"/>
+    <w:nsid w:val="6E83423B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7231,51 +7231,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5A08178B"/>
+    <w:nsid w:val="408E4EC4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7361,51 +7361,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1EDB5805"/>
+    <w:nsid w:val="58789C37"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7491,51 +7491,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="57BF3996"/>
+    <w:nsid w:val="765F6032"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7621,51 +7621,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="4F4A48B2"/>
+    <w:nsid w:val="3C89DCB7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>