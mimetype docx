--- v6 (2026-07-07)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3BA99BA3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3BA99BA3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3BA99BA3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2054E269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2054E269" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2054E269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.01.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro dětské koutky, 7.7.2026 16:13:54</w:t>
+        <w:t>Chůva pro dětské koutky, 31.7.2026 8:09:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1859,51 +1859,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro dětské koutky, 7.7.2026 16:13:54</w:t>
+        <w:t>Chůva pro dětské koutky, 31.7.2026 8:09:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2506,51 +2506,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro dětské koutky, 7.7.2026 16:13:54</w:t>
+        <w:t>Chůva pro dětské koutky, 31.7.2026 8:09:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4052,51 +4052,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro dětské koutky, 7.7.2026 16:13:54</w:t>
+        <w:t>Chůva pro dětské koutky, 31.7.2026 8:09:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5447,51 +5447,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo práce a sociálních věcí, www.mpsv.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro dětské koutky, 7.7.2026 16:13:54</w:t>
+        <w:t>Chůva pro dětské koutky, 31.7.2026 8:09:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6309,51 +6309,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro dětské koutky, 7.7.2026 16:13:54</w:t>
+        <w:t>Chůva pro dětské koutky, 31.7.2026 8:09:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6938,84 +6938,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>1. centrum služeb pro domácnost</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro dětské koutky, 7.7.2026 16:13:54</w:t>
+        <w:t>Chůva pro dětské koutky, 31.7.2026 8:09:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="587E8FFC"/>
+    <w:nsid w:val="1C038F41"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7101,51 +7101,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6E83423B"/>
+    <w:nsid w:val="62A572E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7231,51 +7231,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="408E4EC4"/>
+    <w:nsid w:val="2E4C2BAD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7361,51 +7361,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="58789C37"/>
+    <w:nsid w:val="4F94C0FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7491,51 +7491,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="765F6032"/>
+    <w:nsid w:val="7971D4B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7621,51 +7621,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="3C89DCB7"/>
+    <w:nsid w:val="56E725BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>