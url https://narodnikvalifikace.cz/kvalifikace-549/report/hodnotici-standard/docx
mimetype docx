--- v7 (2026-07-31)
+++ v8 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2054E269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2054E269" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2054E269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5AD72FD4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5AD72FD4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5AD72FD4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.01.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro dětské koutky, 31.7.2026 8:09:12</w:t>
+        <w:t>Chůva pro dětské koutky, 20.8.2026 11:38:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1859,51 +1859,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro dětské koutky, 31.7.2026 8:09:12</w:t>
+        <w:t>Chůva pro dětské koutky, 20.8.2026 11:38:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2506,51 +2506,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro dětské koutky, 31.7.2026 8:09:12</w:t>
+        <w:t>Chůva pro dětské koutky, 20.8.2026 11:38:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4052,51 +4052,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro dětské koutky, 31.7.2026 8:09:12</w:t>
+        <w:t>Chůva pro dětské koutky, 20.8.2026 11:38:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5447,51 +5447,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo práce a sociálních věcí, www.mpsv.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro dětské koutky, 31.7.2026 8:09:12</w:t>
+        <w:t>Chůva pro dětské koutky, 20.8.2026 11:38:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6309,51 +6309,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro dětské koutky, 31.7.2026 8:09:12</w:t>
+        <w:t>Chůva pro dětské koutky, 20.8.2026 11:38:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6938,84 +6938,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>1. centrum služeb pro domácnost</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro dětské koutky, 31.7.2026 8:09:12</w:t>
+        <w:t>Chůva pro dětské koutky, 20.8.2026 11:38:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1C038F41"/>
+    <w:nsid w:val="0A452A38"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7101,51 +7101,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="62A572E5"/>
+    <w:nsid w:val="758D6748"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7231,51 +7231,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2E4C2BAD"/>
+    <w:nsid w:val="381272E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7361,51 +7361,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4F94C0FD"/>
+    <w:nsid w:val="4D1C79F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7491,51 +7491,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7971D4B2"/>
+    <w:nsid w:val="4996FCC5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7621,51 +7621,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="56E725BA"/>
+    <w:nsid w:val="0F4B9365"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>