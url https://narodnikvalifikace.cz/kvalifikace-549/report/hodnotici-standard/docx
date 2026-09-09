--- v8 (2026-08-20)
+++ v9 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5AD72FD4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5AD72FD4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5AD72FD4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1BF75896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1BF75896" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1BF75896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.01.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro dětské koutky, 20.8.2026 11:38:02</w:t>
+        <w:t>Chůva pro dětské koutky, 9.9.2026 20:21:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1859,51 +1859,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro dětské koutky, 20.8.2026 11:38:02</w:t>
+        <w:t>Chůva pro dětské koutky, 9.9.2026 20:21:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2506,51 +2506,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro dětské koutky, 20.8.2026 11:38:02</w:t>
+        <w:t>Chůva pro dětské koutky, 9.9.2026 20:21:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4052,51 +4052,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro dětské koutky, 20.8.2026 11:38:02</w:t>
+        <w:t>Chůva pro dětské koutky, 9.9.2026 20:21:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5447,51 +5447,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo práce a sociálních věcí, www.mpsv.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro dětské koutky, 20.8.2026 11:38:02</w:t>
+        <w:t>Chůva pro dětské koutky, 9.9.2026 20:21:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6309,51 +6309,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro dětské koutky, 20.8.2026 11:38:03</w:t>
+        <w:t>Chůva pro dětské koutky, 9.9.2026 20:21:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6938,84 +6938,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>1. centrum služeb pro domácnost</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro dětské koutky, 20.8.2026 11:38:03</w:t>
+        <w:t>Chůva pro dětské koutky, 9.9.2026 20:21:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0A452A38"/>
+    <w:nsid w:val="586D187C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7101,51 +7101,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="758D6748"/>
+    <w:nsid w:val="4461ABF4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7231,51 +7231,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="381272E3"/>
+    <w:nsid w:val="21D6D8AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7361,51 +7361,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4D1C79F1"/>
+    <w:nsid w:val="6E16797D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7491,51 +7491,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4996FCC5"/>
+    <w:nsid w:val="1ADBD8E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7621,51 +7621,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="0F4B9365"/>
+    <w:nsid w:val="73ABECA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>