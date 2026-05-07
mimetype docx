--- v0 (2026-04-17)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R45F6C5DE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR45F6C5DE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR45F6C5DE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7B5508D4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7B5508D4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7B5508D4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.05.2014 do: 14.03.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro dětské koutky, 17.4.2026 4:31:47</w:t>
+        <w:t>Chůva pro dětské koutky, 7.5.2026 18:45:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1609,51 +1609,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro dětské koutky, 17.4.2026 4:31:47</w:t>
+        <w:t>Chůva pro dětské koutky, 7.5.2026 18:45:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2560,51 +2560,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro dětské koutky, 17.4.2026 4:31:47</w:t>
+        <w:t>Chůva pro dětské koutky, 7.5.2026 18:45:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4265,51 +4265,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro dětské koutky, 17.4.2026 4:31:47</w:t>
+        <w:t>Chůva pro dětské koutky, 7.5.2026 18:45:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5235,51 +5235,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo práce a sociálních věcí, www.mpsv.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro dětské koutky, 17.4.2026 4:31:47</w:t>
+        <w:t>Chůva pro dětské koutky, 7.5.2026 18:45:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6209,51 +6209,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro dětské koutky, 17.4.2026 4:31:47</w:t>
+        <w:t>Chůva pro dětské koutky, 7.5.2026 18:45:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6894,84 +6894,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro dětské koutky, 17.4.2026 4:31:47</w:t>
+        <w:t>Chůva pro dětské koutky, 7.5.2026 18:45:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2E1237C5"/>
+    <w:nsid w:val="3FA3C3D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7057,51 +7057,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6F16AF35"/>
+    <w:nsid w:val="022B3582"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7187,51 +7187,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6BA8F2AB"/>
+    <w:nsid w:val="7002C4AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7317,51 +7317,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4ACE11BE"/>
+    <w:nsid w:val="3E9AC720"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7447,51 +7447,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2C4EC7FE"/>
+    <w:nsid w:val="23E36D4D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>