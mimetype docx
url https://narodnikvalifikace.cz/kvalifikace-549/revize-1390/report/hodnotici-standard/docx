--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7B5508D4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7B5508D4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7B5508D4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5AD35E14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5AD35E14" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5AD35E14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.05.2014 do: 14.03.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro dětské koutky, 7.5.2026 18:45:53</w:t>
+        <w:t>Chůva pro dětské koutky, 28.5.2026 4:36:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1609,51 +1609,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro dětské koutky, 7.5.2026 18:45:53</w:t>
+        <w:t>Chůva pro dětské koutky, 28.5.2026 4:36:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2560,51 +2560,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro dětské koutky, 7.5.2026 18:45:53</w:t>
+        <w:t>Chůva pro dětské koutky, 28.5.2026 4:36:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4265,51 +4265,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro dětské koutky, 7.5.2026 18:45:53</w:t>
+        <w:t>Chůva pro dětské koutky, 28.5.2026 4:36:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5235,51 +5235,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo práce a sociálních věcí, www.mpsv.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro dětské koutky, 7.5.2026 18:45:53</w:t>
+        <w:t>Chůva pro dětské koutky, 28.5.2026 4:36:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6209,51 +6209,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro dětské koutky, 7.5.2026 18:45:53</w:t>
+        <w:t>Chůva pro dětské koutky, 28.5.2026 4:36:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6894,84 +6894,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro dětské koutky, 7.5.2026 18:45:53</w:t>
+        <w:t>Chůva pro dětské koutky, 28.5.2026 4:36:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3FA3C3D2"/>
+    <w:nsid w:val="08C8D314"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7057,51 +7057,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="022B3582"/>
+    <w:nsid w:val="1214DE95"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7187,51 +7187,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7002C4AB"/>
+    <w:nsid w:val="06EA63F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7317,51 +7317,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3E9AC720"/>
+    <w:nsid w:val="0EE7C2BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7447,51 +7447,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="23E36D4D"/>
+    <w:nsid w:val="0C6F2A80"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>