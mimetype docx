--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5AD35E14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5AD35E14" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5AD35E14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R20AC592A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR20AC592A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR20AC592A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.05.2014 do: 14.03.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro dětské koutky, 28.5.2026 4:36:00</w:t>
+        <w:t>Chůva pro dětské koutky, 17.6.2026 12:49:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1609,51 +1609,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro dětské koutky, 28.5.2026 4:36:00</w:t>
+        <w:t>Chůva pro dětské koutky, 17.6.2026 12:49:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2560,51 +2560,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro dětské koutky, 28.5.2026 4:36:00</w:t>
+        <w:t>Chůva pro dětské koutky, 17.6.2026 12:49:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4265,51 +4265,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro dětské koutky, 28.5.2026 4:36:00</w:t>
+        <w:t>Chůva pro dětské koutky, 17.6.2026 12:49:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5235,51 +5235,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo práce a sociálních věcí, www.mpsv.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro dětské koutky, 28.5.2026 4:36:00</w:t>
+        <w:t>Chůva pro dětské koutky, 17.6.2026 12:49:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6209,51 +6209,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro dětské koutky, 28.5.2026 4:36:00</w:t>
+        <w:t>Chůva pro dětské koutky, 17.6.2026 12:49:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6894,84 +6894,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro dětské koutky, 28.5.2026 4:36:00</w:t>
+        <w:t>Chůva pro dětské koutky, 17.6.2026 12:49:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="08C8D314"/>
+    <w:nsid w:val="08DDE7CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7057,51 +7057,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1214DE95"/>
+    <w:nsid w:val="63142723"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7187,51 +7187,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="06EA63F2"/>
+    <w:nsid w:val="3D2E3786"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7317,51 +7317,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0EE7C2BA"/>
+    <w:nsid w:val="14C9D971"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7447,51 +7447,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0C6F2A80"/>
+    <w:nsid w:val="0CA35D58"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>