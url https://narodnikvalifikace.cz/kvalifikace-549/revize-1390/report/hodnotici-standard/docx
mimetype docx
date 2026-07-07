--- v3 (2026-06-17)
+++ v4 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R20AC592A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR20AC592A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR20AC592A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R26D490DA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR26D490DA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR26D490DA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.05.2014 do: 14.03.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro dětské koutky, 17.6.2026 12:49:33</w:t>
+        <w:t>Chůva pro dětské koutky, 7.7.2026 15:08:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1609,51 +1609,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro dětské koutky, 17.6.2026 12:49:33</w:t>
+        <w:t>Chůva pro dětské koutky, 7.7.2026 15:08:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2560,51 +2560,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro dětské koutky, 17.6.2026 12:49:33</w:t>
+        <w:t>Chůva pro dětské koutky, 7.7.2026 15:08:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4265,51 +4265,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro dětské koutky, 17.6.2026 12:49:33</w:t>
+        <w:t>Chůva pro dětské koutky, 7.7.2026 15:08:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5235,51 +5235,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo práce a sociálních věcí, www.mpsv.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro dětské koutky, 17.6.2026 12:49:33</w:t>
+        <w:t>Chůva pro dětské koutky, 7.7.2026 15:08:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6209,51 +6209,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro dětské koutky, 17.6.2026 12:49:33</w:t>
+        <w:t>Chůva pro dětské koutky, 7.7.2026 15:08:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6894,84 +6894,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro dětské koutky, 17.6.2026 12:49:33</w:t>
+        <w:t>Chůva pro dětské koutky, 7.7.2026 15:08:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="08DDE7CD"/>
+    <w:nsid w:val="1232BA7A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7057,51 +7057,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="63142723"/>
+    <w:nsid w:val="2B4E95F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7187,51 +7187,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3D2E3786"/>
+    <w:nsid w:val="7C89B22B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7317,51 +7317,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="14C9D971"/>
+    <w:nsid w:val="69F470C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7447,51 +7447,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0CA35D58"/>
+    <w:nsid w:val="0BE59FAD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>