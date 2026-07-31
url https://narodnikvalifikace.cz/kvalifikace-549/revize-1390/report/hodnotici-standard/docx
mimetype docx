--- v4 (2026-07-07)
+++ v5 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R26D490DA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR26D490DA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR26D490DA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R622588B4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR622588B4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR622588B4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.05.2014 do: 14.03.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro dětské koutky, 7.7.2026 15:08:35</w:t>
+        <w:t>Chůva pro dětské koutky, 31.7.2026 11:27:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1609,51 +1609,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro dětské koutky, 7.7.2026 15:08:35</w:t>
+        <w:t>Chůva pro dětské koutky, 31.7.2026 11:27:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2560,51 +2560,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro dětské koutky, 7.7.2026 15:08:35</w:t>
+        <w:t>Chůva pro dětské koutky, 31.7.2026 11:27:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4265,51 +4265,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro dětské koutky, 7.7.2026 15:08:35</w:t>
+        <w:t>Chůva pro dětské koutky, 31.7.2026 11:27:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5235,51 +5235,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo práce a sociálních věcí, www.mpsv.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro dětské koutky, 7.7.2026 15:08:35</w:t>
+        <w:t>Chůva pro dětské koutky, 31.7.2026 11:27:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6209,51 +6209,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro dětské koutky, 7.7.2026 15:08:35</w:t>
+        <w:t>Chůva pro dětské koutky, 31.7.2026 11:27:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6894,84 +6894,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro dětské koutky, 7.7.2026 15:08:35</w:t>
+        <w:t>Chůva pro dětské koutky, 31.7.2026 11:27:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1232BA7A"/>
+    <w:nsid w:val="3019259E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7057,51 +7057,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2B4E95F3"/>
+    <w:nsid w:val="169D09A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7187,51 +7187,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7C89B22B"/>
+    <w:nsid w:val="67BF16F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7317,51 +7317,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="69F470C6"/>
+    <w:nsid w:val="4AFCBD35"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7447,51 +7447,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0BE59FAD"/>
+    <w:nsid w:val="688EA24F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>