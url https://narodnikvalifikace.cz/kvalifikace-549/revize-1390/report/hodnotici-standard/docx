--- v5 (2026-07-31)
+++ v6 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R622588B4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR622588B4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR622588B4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6E73982C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6E73982C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6E73982C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.05.2014 do: 14.03.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro dětské koutky, 31.7.2026 11:27:49</w:t>
+        <w:t>Chůva pro dětské koutky, 20.8.2026 15:43:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1609,51 +1609,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro dětské koutky, 31.7.2026 11:27:49</w:t>
+        <w:t>Chůva pro dětské koutky, 20.8.2026 15:43:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2560,51 +2560,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro dětské koutky, 31.7.2026 11:27:49</w:t>
+        <w:t>Chůva pro dětské koutky, 20.8.2026 15:43:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4265,51 +4265,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro dětské koutky, 31.7.2026 11:27:49</w:t>
+        <w:t>Chůva pro dětské koutky, 20.8.2026 15:43:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5235,51 +5235,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo práce a sociálních věcí, www.mpsv.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro dětské koutky, 31.7.2026 11:27:49</w:t>
+        <w:t>Chůva pro dětské koutky, 20.8.2026 15:43:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6209,51 +6209,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro dětské koutky, 31.7.2026 11:27:49</w:t>
+        <w:t>Chůva pro dětské koutky, 20.8.2026 15:43:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6894,84 +6894,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro dětské koutky, 31.7.2026 11:27:49</w:t>
+        <w:t>Chůva pro dětské koutky, 20.8.2026 15:43:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3019259E"/>
+    <w:nsid w:val="7660A8F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7057,51 +7057,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="169D09A3"/>
+    <w:nsid w:val="00766B84"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7187,51 +7187,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="67BF16F8"/>
+    <w:nsid w:val="773BEFE1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7317,51 +7317,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4AFCBD35"/>
+    <w:nsid w:val="285DCEA5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7447,51 +7447,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="688EA24F"/>
+    <w:nsid w:val="71C097B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>