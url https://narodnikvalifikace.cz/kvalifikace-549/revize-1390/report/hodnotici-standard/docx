--- v6 (2026-08-20)
+++ v7 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6E73982C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6E73982C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6E73982C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7428FF43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7428FF43" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7428FF43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.05.2014 do: 14.03.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro dětské koutky, 20.8.2026 15:43:18</w:t>
+        <w:t>Chůva pro dětské koutky, 9.9.2026 22:51:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1609,51 +1609,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro dětské koutky, 20.8.2026 15:43:18</w:t>
+        <w:t>Chůva pro dětské koutky, 9.9.2026 22:51:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2560,51 +2560,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro dětské koutky, 20.8.2026 15:43:18</w:t>
+        <w:t>Chůva pro dětské koutky, 9.9.2026 22:51:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4265,51 +4265,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro dětské koutky, 20.8.2026 15:43:18</w:t>
+        <w:t>Chůva pro dětské koutky, 9.9.2026 22:51:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5235,51 +5235,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo práce a sociálních věcí, www.mpsv.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro dětské koutky, 20.8.2026 15:43:18</w:t>
+        <w:t>Chůva pro dětské koutky, 9.9.2026 22:51:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6209,51 +6209,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro dětské koutky, 20.8.2026 15:43:18</w:t>
+        <w:t>Chůva pro dětské koutky, 9.9.2026 22:51:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6894,84 +6894,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro dětské koutky, 20.8.2026 15:43:18</w:t>
+        <w:t>Chůva pro dětské koutky, 9.9.2026 22:51:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7660A8F9"/>
+    <w:nsid w:val="775E0D2B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7057,51 +7057,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="00766B84"/>
+    <w:nsid w:val="0E30749E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7187,51 +7187,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="773BEFE1"/>
+    <w:nsid w:val="453E11C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7317,51 +7317,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="285DCEA5"/>
+    <w:nsid w:val="320121C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7447,51 +7447,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="71C097B0"/>
+    <w:nsid w:val="357FA60D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>