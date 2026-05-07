--- v0 (2026-04-17)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R375D4B20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR375D4B20" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR375D4B20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R67B8FAF8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR67B8FAF8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR67B8FAF8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.01.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro dětské koutky, 17.4.2026 5:43:45</w:t>
+        <w:t>Chůva pro dětské koutky, 7.5.2026 19:40:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2158,51 +2158,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro dětské koutky, 17.4.2026 5:43:45</w:t>
+        <w:t>Chůva pro dětské koutky, 7.5.2026 19:40:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2787,84 +2787,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>1. centrum služeb pro domácnost</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro dětské koutky, 17.4.2026 5:43:45</w:t>
+        <w:t>Chůva pro dětské koutky, 7.5.2026 19:40:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="20A27D57"/>
+    <w:nsid w:val="1133D616"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -2950,51 +2950,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3C9EF09A"/>
+    <w:nsid w:val="31324D70"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>