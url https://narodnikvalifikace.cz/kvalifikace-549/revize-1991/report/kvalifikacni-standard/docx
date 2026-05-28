--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R67B8FAF8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR67B8FAF8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR67B8FAF8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R38834180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR38834180" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR38834180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.01.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro dětské koutky, 7.5.2026 19:40:39</w:t>
+        <w:t>Chůva pro dětské koutky, 28.5.2026 4:20:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2158,51 +2158,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro dětské koutky, 7.5.2026 19:40:39</w:t>
+        <w:t>Chůva pro dětské koutky, 28.5.2026 4:20:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2787,84 +2787,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>1. centrum služeb pro domácnost</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro dětské koutky, 7.5.2026 19:40:39</w:t>
+        <w:t>Chůva pro dětské koutky, 28.5.2026 4:20:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1133D616"/>
+    <w:nsid w:val="681FF1CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -2950,51 +2950,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="31324D70"/>
+    <w:nsid w:val="21971484"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>