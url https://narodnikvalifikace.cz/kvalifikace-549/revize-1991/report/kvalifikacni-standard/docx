--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R38834180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR38834180" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR38834180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RD794019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRD794019" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRD794019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.01.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro dětské koutky, 28.5.2026 4:20:19</w:t>
+        <w:t>Chůva pro dětské koutky, 17.6.2026 14:23:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2158,51 +2158,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro dětské koutky, 28.5.2026 4:20:19</w:t>
+        <w:t>Chůva pro dětské koutky, 17.6.2026 14:23:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2787,84 +2787,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>1. centrum služeb pro domácnost</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro dětské koutky, 28.5.2026 4:20:19</w:t>
+        <w:t>Chůva pro dětské koutky, 17.6.2026 14:23:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="681FF1CD"/>
+    <w:nsid w:val="7B19CC5F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -2950,51 +2950,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="21971484"/>
+    <w:nsid w:val="725A1C78"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>