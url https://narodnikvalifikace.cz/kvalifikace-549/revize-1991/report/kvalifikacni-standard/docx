--- v3 (2026-06-17)
+++ v4 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RD794019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRD794019" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRD794019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R13D613CE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR13D613CE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR13D613CE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.01.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro dětské koutky, 17.6.2026 14:23:45</w:t>
+        <w:t>Chůva pro dětské koutky, 7.7.2026 16:18:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2158,51 +2158,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro dětské koutky, 17.6.2026 14:23:45</w:t>
+        <w:t>Chůva pro dětské koutky, 7.7.2026 16:18:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2787,84 +2787,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>1. centrum služeb pro domácnost</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro dětské koutky, 17.6.2026 14:23:45</w:t>
+        <w:t>Chůva pro dětské koutky, 7.7.2026 16:18:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7B19CC5F"/>
+    <w:nsid w:val="6304D0B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -2950,51 +2950,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="725A1C78"/>
+    <w:nsid w:val="306F33D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>