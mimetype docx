--- v4 (2026-07-07)
+++ v5 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R13D613CE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR13D613CE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR13D613CE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R22790874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR22790874" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR22790874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.01.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro dětské koutky, 7.7.2026 16:18:05</w:t>
+        <w:t>Chůva pro dětské koutky, 31.7.2026 14:46:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2158,51 +2158,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro dětské koutky, 7.7.2026 16:18:05</w:t>
+        <w:t>Chůva pro dětské koutky, 31.7.2026 14:46:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2787,84 +2787,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>1. centrum služeb pro domácnost</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro dětské koutky, 7.7.2026 16:18:05</w:t>
+        <w:t>Chůva pro dětské koutky, 31.7.2026 14:46:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6304D0B8"/>
+    <w:nsid w:val="5DC78681"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -2950,51 +2950,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="306F33D3"/>
+    <w:nsid w:val="7F06A340"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>