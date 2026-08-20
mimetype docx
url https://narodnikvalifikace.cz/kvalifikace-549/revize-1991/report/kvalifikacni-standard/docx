--- v5 (2026-07-31)
+++ v6 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R22790874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR22790874" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR22790874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6903D8E9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6903D8E9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6903D8E9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.01.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro dětské koutky, 31.7.2026 14:46:11</w:t>
+        <w:t>Chůva pro dětské koutky, 20.8.2026 20:08:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2158,51 +2158,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro dětské koutky, 31.7.2026 14:46:11</w:t>
+        <w:t>Chůva pro dětské koutky, 20.8.2026 20:08:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2787,84 +2787,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>1. centrum služeb pro domácnost</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro dětské koutky, 31.7.2026 14:46:11</w:t>
+        <w:t>Chůva pro dětské koutky, 20.8.2026 20:08:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5DC78681"/>
+    <w:nsid w:val="350811B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -2950,51 +2950,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7F06A340"/>
+    <w:nsid w:val="5D75C164"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>