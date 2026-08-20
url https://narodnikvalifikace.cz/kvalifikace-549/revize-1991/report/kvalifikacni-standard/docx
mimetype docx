--- v6 (2026-08-20)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6903D8E9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6903D8E9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6903D8E9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R103DCB1A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR103DCB1A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR103DCB1A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.01.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro dětské koutky, 20.8.2026 20:08:27</w:t>
+        <w:t>Chůva pro dětské koutky, 20.8.2026 20:53:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2158,51 +2158,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro dětské koutky, 20.8.2026 20:08:27</w:t>
+        <w:t>Chůva pro dětské koutky, 20.8.2026 20:53:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2787,84 +2787,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>1. centrum služeb pro domácnost</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro dětské koutky, 20.8.2026 20:08:27</w:t>
+        <w:t>Chůva pro dětské koutky, 20.8.2026 20:53:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="350811B7"/>
+    <w:nsid w:val="17D04E2B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -2950,51 +2950,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5D75C164"/>
+    <w:nsid w:val="44254371"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>