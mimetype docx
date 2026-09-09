--- v7 (2026-08-20)
+++ v8 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R103DCB1A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR103DCB1A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR103DCB1A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6F170DA2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6F170DA2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6F170DA2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.01.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro dětské koutky, 20.8.2026 20:53:59</w:t>
+        <w:t>Chůva pro dětské koutky, 9.9.2026 23:50:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2158,51 +2158,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro dětské koutky, 20.8.2026 20:53:59</w:t>
+        <w:t>Chůva pro dětské koutky, 9.9.2026 23:50:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2787,84 +2787,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>1. centrum služeb pro domácnost</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro dětské koutky, 20.8.2026 20:53:59</w:t>
+        <w:t>Chůva pro dětské koutky, 9.9.2026 23:50:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="17D04E2B"/>
+    <w:nsid w:val="4FC76377"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -2950,51 +2950,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="44254371"/>
+    <w:nsid w:val="22884D7B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>