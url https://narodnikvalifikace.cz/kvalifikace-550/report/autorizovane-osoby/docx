--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1F25688B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1F25688B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1F25688B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R688F0B67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR688F0B67" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR688F0B67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.01.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 16.4.2026 19:18:07</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 7.5.2026 17:02:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -852,905 +852,851 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6668"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6724"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Aurito s.r.o.</w:t>
+        <w:t>DOMESTICA, spol. s r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6668"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6724"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Táborská 599/15a, 46008 Liberec</w:t>
+        <w:t>Na vrchu 301/14, 15500 Praha 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7284"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7340"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>DOMESTICA, spol. s r.o.</w:t>
+        <w:t>DYSCENTRUM - STRAKONICE, z. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7284"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7340"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Na vrchu 301/14, 15500 Praha 5</w:t>
+        <w:t>Chelčického 555, 38601 Strakonice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7901"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7957"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>DYSCENTRUM - STRAKONICE, z. s.</w:t>
+        <w:t>Educas z.s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7901"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7957"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chelčického 555, 38601 Strakonice</w:t>
+        <w:t>Na Lysinách 62/53, 14700 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8517"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8573"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Educas z.s.</w:t>
+        <w:t>Edukuj, z.s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8517"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8573"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Na Lysinách 62/53, 14700 Praha</w:t>
+        <w:t xml:space="preserve">Skupova  2981/4a, 30100 Plzeň</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9134"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9190"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Edukuj, z.s.</w:t>
+        <w:t>Fakta s.r.o. - vzdělávací zařízení a zařízení pro další vzdělávání pedagogických pracovníků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9134"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9190"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Skupova  2981/4a, 30100 Plzeň</w:t>
+        <w:t xml:space="preserve">Dolní  165/1, 59101 Žďár nad Sázavou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9750"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9806"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Fakta s.r.o. - vzdělávací zařízení a zařízení pro další vzdělávání pedagogických pracovníků</w:t>
+        <w:t>Family and Job z.s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9750"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9806"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dolní  165/1, 59101 Žďár nad Sázavou</w:t>
+        <w:t>Na Podkovce 205/20, 14700 Praha 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10367"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10423"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Family and Job z.s.</w:t>
+        <w:t>Filiánek, z.s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10367"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10423"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Na Podkovce 205/20, 14700 Praha 4</w:t>
+        <w:t>Antonínská 564/18, 60200 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10983"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11039"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Filiánek, z.s.</w:t>
+        <w:t>Gymnázium Jana Blahoslava a Střední pedagogická škola, Přerov, Denisova 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10983"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11039"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Antonínská 564/18, 60200 Brno</w:t>
+        <w:t>Denisova 2390/3, 75002 Přerov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11600"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11600"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11656"/>
-[...10 lines deleted...]
-        <w:t>Gymnázium Jana Blahoslava a Střední pedagogická škola, Přerov, Denisova 3</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11656"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Chůva pro děti s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11600"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11600"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11656"/>
-[...10 lines deleted...]
-        <w:t>Denisova 2390/3, 75002 Přerov</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11656"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Dělnická 650/2, 62400 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12216"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11986"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12272"/>
-[...10 lines deleted...]
-        <w:t>Chůva pro děti s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12042"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Chůva v dětské skupině s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12216"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11986"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12272"/>
-[...10 lines deleted...]
-        <w:t>Dělnická 650/2, 62400 Brno</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12042"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Dvorského 28/6, 63900 Brno-střed, Štýřice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12602"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12602"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12658"/>
-[...10 lines deleted...]
-        <w:t>Chůva v dětské skupině s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12658"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>INFRA, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12602"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12602"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12658"/>
-[...10 lines deleted...]
-        <w:t>Dvorského 28/6, 63900 Brno-střed, Štýřice</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12658"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Tyršova 241, 67522 Stařeč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13219"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12988"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13275"/>
-[...10 lines deleted...]
-        <w:t>INFRA, s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13044"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>INSIGNIS, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13219"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12988"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13275"/>
-[...10 lines deleted...]
-        <w:t>Tyršova 241, 67522 Stařeč</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13044"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Sedláčkova 397, 25263 Roztoky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13605"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13661"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>INSIGNIS, s.r.o.</w:t>
+        <w:t>Jahodovka - Vyšší odborná škola sociálně právní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13605"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13661"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sedláčkova 397, 25263 Roztoky</w:t>
+        <w:t>Jahodová 2800/44, 10600 Praha 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14221"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14277"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jahodovka - Vyšší odborná škola sociálně právní</w:t>
+        <w:t>PaedDr. Jakobová Anna</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14221"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14277"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jahodová 2800/44, 10600 Praha 10</w:t>
+        <w:t>Františka Prokopa 196, 73942 Frýdek-Místek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14838"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14894"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>PaedDr. Jakobová Anna</w:t>
+        <w:t>KUSTOD s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14838"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14894"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Františka Prokopa 196, 73942 Frýdek-Místek</w:t>
-[...53 lines deleted...]
-        <w:t>Pobřežní 249/46, 18600 Praha</w:t>
+        <w:t>Škroupovo náměstí 152/5, 47001 Česká Lípa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 16.4.2026 19:18:07</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 7.5.2026 17:02:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1895,1359 +1841,1359 @@
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
         <w:framePr w:w="2717" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2210"/>
         <w:rPr>
           <w:rStyle w:val="C12"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C12"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kontaktní adresa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2515"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2571"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Masarykova univerzita</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2515"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2571"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Žerotínovo náměstí 617/9, 60177 Brno</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2515"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3132"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2571"/>
-[...10 lines deleted...]
-        <w:t>Masarykova univerzita</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3188"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>MAVO s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2515"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3132"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2571"/>
-[...10 lines deleted...]
-        <w:t>Žerotínovo náměstí 617/9, 60177 Brno</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3188"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Černošická 20, 25228 Vonoklasy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3132"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3748"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3188"/>
-[...10 lines deleted...]
-        <w:t>MAVO s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3804"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>MomsCare-jedinečná péče z.s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3132"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3748"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3188"/>
-[...10 lines deleted...]
-        <w:t>Černošická 20, 25228 Vonoklasy</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3804"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Blanická  1008/28, 12000 Praha 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3748"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4365"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3804"/>
-[...10 lines deleted...]
-        <w:t>MomsCare-jedinečná péče z.s.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4421"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>REKVAL, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3748"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4365"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3804"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Blanická  1008/28, 12000 Praha 2</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4421"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Sazečská 346/3, 71000 Ostrava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4365"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4981"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4421"/>
-[...10 lines deleted...]
-        <w:t>REKVAL, s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5037"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Rodinné centrum Pohádková Chaloupka, z.s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4365"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4981"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4421"/>
-[...10 lines deleted...]
-        <w:t>Sazečská 346/3, 71000 Ostrava</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5037"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Přestanov 141, 40317 Přestanov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4981"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5598"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5037"/>
-[...10 lines deleted...]
-        <w:t>Rodinné centrum Pohádková Chaloupka, z.s.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5654"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>SCHOLA education - zařízení pro další vzdělávání pedagogických pracovníků a středisko služeb školám, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4981"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5598"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5037"/>
-[...10 lines deleted...]
-        <w:t>Přestanov 141, 40317 Přestanov</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5654"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Palackého 151/10, 79601 Prostějov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5598"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6214"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5654"/>
-[...10 lines deleted...]
-        <w:t>SCHOLA education - zařízení pro další vzdělávání pedagogických pracovníků a středisko služeb školám, s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6270"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Síť pro rodinu, z.s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5598"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6214"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5654"/>
-[...10 lines deleted...]
-        <w:t>Palackého 151/10, 79601 Prostějov</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6270"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Truhlářská 1121/24, 11000 Praha 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6214"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6831"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6270"/>
-[...10 lines deleted...]
-        <w:t>Síť pro rodinu, z.s.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6887"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Služby a školení MB, z. ú.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6214"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6831"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6270"/>
-[...10 lines deleted...]
-        <w:t>Truhlářská 1121/24, 11000 Praha 1</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6887"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tř. Václava Klementa  601/13, 29301 Mladá Boleslav</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6831"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7447"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6887"/>
-[...10 lines deleted...]
-        <w:t>Služby a školení MB, z. ú.</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7503"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>SPOLEK PRO DALŠÍ VZDĚLÁVÁNÍ, z.s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6831"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7447"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6887"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">tř. Václava Klementa  601/13, 29301 Mladá Boleslav</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7503"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>M. Alše 531, 76001 Zlín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7447"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7833"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7503"/>
-[...10 lines deleted...]
-        <w:t>SPOLEK PRO DALŠÍ VZDĚLÁVÁNÍ, z.s.</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7889"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Středisko vzdělávání s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7447"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7833"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7503"/>
-[...10 lines deleted...]
-        <w:t>M. Alše 531, 76001 Zlín</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7889"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Česká 1432/36, 70030 Ostrava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7833"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8219"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7889"/>
-[...10 lines deleted...]
-        <w:t>Středisko vzdělávání s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8275"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední odborná škola a Střední odborné učiliště, Milevsko, Čs. armády 777</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7833"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8219"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7889"/>
-[...10 lines deleted...]
-        <w:t>Česká 1432/36, 70030 Ostrava</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8275"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Čs. armády 777, 39901 Milevsko</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8219"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8836"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8275"/>
-[...10 lines deleted...]
-        <w:t>Střední odborná škola a Střední odborné učiliště, Milevsko, Čs. armády 777</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8892"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední odborná škola a Střední odborné učiliště, Sušice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8219"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8836"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8275"/>
-[...10 lines deleted...]
-        <w:t>Čs. armády 777, 39901 Milevsko</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8892"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">U Kapličky  761, 34201 Sušice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8836"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9222"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8892"/>
-[...10 lines deleted...]
-        <w:t>Střední odborná škola a Střední odborné učiliště, Sušice</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9278"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední odborná škola energetická a stavební, Obchodní akademie a Střední zdravotnická škola, Chomutov, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8836"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9222"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8892"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">U Kapličky  761, 34201 Sušice</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9278"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Na Průhoně 4800, 43003 Chomutov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9222"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9838"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9278"/>
-[...10 lines deleted...]
-        <w:t>Střední odborná škola energetická a stavební, Obchodní akademie a Střední zdravotnická škola, Chomutov, příspěvková organizace</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9894"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední odborná škola zdravotnická a Střední odborné učiliště, Český Krumlov, Tavírna 342</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9222"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9838"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9278"/>
-[...10 lines deleted...]
-        <w:t>Na Průhoně 4800, 43003 Chomutov</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9894"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tavírna  342, 38101 Český Krumlov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9838"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10455"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9894"/>
-[...10 lines deleted...]
-        <w:t>Střední odborná škola zdravotnická a Střední odborné učiliště, Český Krumlov, Tavírna 342</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10511"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední zdravotnická škola Kroměříž</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9838"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10455"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9894"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Tavírna  342, 38101 Český Krumlov</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10511"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Albertova 4261/25A, 76701 Kroměříž</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10455"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11071"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10511"/>
-[...10 lines deleted...]
-        <w:t>Střední zdravotnická škola Kroměříž</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11127"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Svatojánská kolej - vyšší odborná škola pedagogická</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10455"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11071"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10511"/>
-[...10 lines deleted...]
-        <w:t>Albertova 4261/25A, 76701 Kroměříž</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11127"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Svatý Jan pod Skalou 1, 26601 Svatý Jan pod Skalou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11071"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11688"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11127"/>
-[...10 lines deleted...]
-        <w:t>Svatojánská kolej - vyšší odborná škola pedagogická</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11744"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Venore Point s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11071"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11688"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11127"/>
-[...10 lines deleted...]
-        <w:t>Svatý Jan pod Skalou 1, 26601 Svatý Jan pod Skalou</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11744"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Martinovská 3247/164, 72300 Ostrava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11688"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12304"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11744"/>
-[...10 lines deleted...]
-        <w:t>Venore Point s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12360"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Viki Kids Club s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11688"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12304"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11744"/>
-[...10 lines deleted...]
-        <w:t>Martinovská 3247/164, 72300 Ostrava</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12360"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vodařská 232/2, 61900 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12304"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12690"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12360"/>
-[...10 lines deleted...]
-        <w:t>Viki Kids Club s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12746"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>VSM, spol. s r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12304"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12690"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12360"/>
-[...10 lines deleted...]
-        <w:t>Vodařská 232/2, 61900 Brno</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12746"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Znojemská  5333/82a, 58601 Jihlava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12690"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13306"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12746"/>
-[...10 lines deleted...]
-        <w:t>VSM, spol. s r.o.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13362"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vyšší odborná škola ekonomická, sociální a zdravotnická, Obchodní akademie, Střední pedagogická škola a Střední zdravotnická škola, Most, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12690"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13306"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12746"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Znojemská  5333/82a, 58601 Jihlava</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13362"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Zdeňka Fibicha 2778/20, 43401 Most</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13306"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13923"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13362"/>
-[...10 lines deleted...]
-        <w:t>Vyšší odborná škola ekonomická, sociální a zdravotnická, Obchodní akademie, Střední pedagogická škola a Střední zdravotnická škola, Most, příspěvková organizace</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13979"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vyšší odborná škola pedagogická a sociální a Střední pedagogická škola Kroměříž</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13306"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13923"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13362"/>
-[...10 lines deleted...]
-        <w:t>Zdeňka Fibicha 2778/20, 43401 Most</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13979"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>1. máje 221, 76701 Kroměříž</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13923"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14309"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13979"/>
-[...10 lines deleted...]
-        <w:t>Vyšší odborná škola pedagogická a sociální a Střední pedagogická škola Kroměříž</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14365"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vzdělávací centrum Podkrušnohoří, z.s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13923"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14309"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13979"/>
-[...10 lines deleted...]
-        <w:t>1. máje 221, 76701 Kroměříž</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14365"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Masarykova  745, 43801 Žatec</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14309"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14695"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14365"/>
-[...10 lines deleted...]
-        <w:t>Vzdělávací centrum Podkrušnohoří, z.s.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14751"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vzdělávací institut Středočeského kraje - Zařízení pro další vzdělávání pedagogických pracovníků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14309"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14695"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14365"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Masarykova  745, 43801 Žatec</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14751"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>V Kolonii 1804, 28802 Nymburk</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14695"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="15311"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14751"/>
-[...10 lines deleted...]
-        <w:t>Vzdělávací institut Středočeského kraje - Zařízení pro další vzdělávání pedagogických pracovníků</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="15367"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Zařízení pro další vzdělávání pedagogických pracovníků Sofia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14695"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="15311"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14751"/>
-[...52 lines deleted...]
-        <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="15367"/>
         <w:rPr>
-          <w:rStyle w:val="C16"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C16"/>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Kamenická  1145/50, 40502 Děčín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 16.4.2026 19:18:07</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 7.5.2026 17:02:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3392,117 +3338,117 @@
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
         <w:framePr w:w="2717" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2210"/>
         <w:rPr>
           <w:rStyle w:val="C12"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C12"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kontaktní adresa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P13"/>
+        <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2515"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P14"/>
+        <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2571"/>
         <w:rPr>
-          <w:rStyle w:val="C13"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C13"/>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Zřetel, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P15"/>
+        <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2515"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P16"/>
+        <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2571"/>
         <w:rPr>
-          <w:rStyle w:val="C14"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C14"/>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Křídlovická 465/2a, 60300 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 16.4.2026 19:18:07</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 7.5.2026 17:02:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>