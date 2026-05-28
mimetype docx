--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R688F0B67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR688F0B67" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR688F0B67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R47168CDC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR47168CDC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR47168CDC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,68 +300,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.01.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 7.5.2026 17:02:46</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 28.5.2026 2:28:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 1 z 4</w:t>
+        <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1554,166 +1554,166 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14221"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14277"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>PaedDr. Jakobová Anna</w:t>
+        <w:t>KUSTOD s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14221"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14277"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Františka Prokopa 196, 73942 Frýdek-Místek</w:t>
+        <w:t>Škroupovo náměstí 152/5, 47001 Česká Lípa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14838"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14894"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>KUSTOD s.r.o.</w:t>
+        <w:t>Masarykova univerzita</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14838"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14894"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Škroupovo náměstí 152/5, 47001 Česká Lípa</w:t>
+        <w:t>Žerotínovo náměstí 617/9, 60177 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 7.5.2026 17:02:46</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 28.5.2026 2:28:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 2 z 4</w:t>
+        <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1863,1609 +1863,1354 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2515"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2571"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Masarykova univerzita</w:t>
+        <w:t>MAVO s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2515"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2571"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Žerotínovo náměstí 617/9, 60177 Brno</w:t>
+        <w:t>Černošická 20, 25228 Vonoklasy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3132"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3188"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>MAVO s.r.o.</w:t>
+        <w:t>MomsCare-jedinečná péče z.s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3132"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3188"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Černošická 20, 25228 Vonoklasy</w:t>
+        <w:t xml:space="preserve">Blanická  1008/28, 12000 Praha 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3748"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3804"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>MomsCare-jedinečná péče z.s.</w:t>
+        <w:t>REKVAL, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3748"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3804"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Blanická  1008/28, 12000 Praha 2</w:t>
+        <w:t>Sazečská 346/3, 71000 Ostrava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4365"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4421"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>REKVAL, s.r.o.</w:t>
+        <w:t>Rodinné centrum Pohádková Chaloupka, z.s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4365"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4421"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sazečská 346/3, 71000 Ostrava</w:t>
+        <w:t>Přestanov 141, 40317 Přestanov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4981"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5037"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rodinné centrum Pohádková Chaloupka, z.s.</w:t>
+        <w:t>SCHOLA education - zařízení pro další vzdělávání pedagogických pracovníků a středisko služeb školám, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4981"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5037"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Přestanov 141, 40317 Přestanov</w:t>
+        <w:t>Palackého 151/10, 79601 Prostějov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5598"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5654"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>SCHOLA education - zařízení pro další vzdělávání pedagogických pracovníků a středisko služeb školám, s.r.o.</w:t>
+        <w:t>Síť pro rodinu, z.s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5598"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5654"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Palackého 151/10, 79601 Prostějov</w:t>
+        <w:t>Truhlářská 1121/24, 11000 Praha 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6214"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6270"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Síť pro rodinu, z.s.</w:t>
+        <w:t>Služby a školení MB, z. ú.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6214"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6270"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlářská 1121/24, 11000 Praha 1</w:t>
+        <w:t xml:space="preserve">tř. Václava Klementa  601/13, 29301 Mladá Boleslav</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6831"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6831"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6887"/>
-[...10 lines deleted...]
-        <w:t>Služby a školení MB, z. ú.</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6887"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>SPOLEK PRO DALŠÍ VZDĚLÁVÁNÍ, z.s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6831"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6831"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6887"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">tř. Václava Klementa  601/13, 29301 Mladá Boleslav</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6887"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>M. Alše 531, 76001 Zlín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7447"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7217"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7503"/>
-[...10 lines deleted...]
-        <w:t>SPOLEK PRO DALŠÍ VZDĚLÁVÁNÍ, z.s.</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7273"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Středisko vzdělávání s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7447"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7217"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7503"/>
-[...10 lines deleted...]
-        <w:t>M. Alše 531, 76001 Zlín</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7273"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Česká 1432/36, 70030 Ostrava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7833"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7603"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7889"/>
-[...10 lines deleted...]
-        <w:t>Středisko vzdělávání s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7659"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední odborná škola a Střední odborné učiliště, Milevsko, Čs. armády 777</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7833"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7603"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7889"/>
-[...10 lines deleted...]
-        <w:t>Česká 1432/36, 70030 Ostrava</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7659"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Čs. armády 777, 39901 Milevsko</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8219"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8219"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8275"/>
-[...10 lines deleted...]
-        <w:t>Střední odborná škola a Střední odborné učiliště, Milevsko, Čs. armády 777</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8275"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední odborná škola a Střední odborné učiliště, Sušice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8219"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8219"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8275"/>
-[...10 lines deleted...]
-        <w:t>Čs. armády 777, 39901 Milevsko</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8275"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">U Kapličky  761, 34201 Sušice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8836"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8605"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8892"/>
-[...10 lines deleted...]
-        <w:t>Střední odborná škola a Střední odborné učiliště, Sušice</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8661"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední odborná škola energetická a stavební, Obchodní akademie a Střední zdravotnická škola, Chomutov, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8836"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8605"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8892"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">U Kapličky  761, 34201 Sušice</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8661"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Na Průhoně 4800, 43003 Chomutov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9222"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9278"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední odborná škola energetická a stavební, Obchodní akademie a Střední zdravotnická škola, Chomutov, příspěvková organizace</w:t>
+        <w:t>Střední odborná škola zdravotnická a Střední odborné učiliště, Český Krumlov, Tavírna 342</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9222"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9278"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Na Průhoně 4800, 43003 Chomutov</w:t>
+        <w:t xml:space="preserve">Tavírna  342, 38101 Český Krumlov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9838"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9894"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední odborná škola zdravotnická a Střední odborné učiliště, Český Krumlov, Tavírna 342</w:t>
+        <w:t>Střední zdravotnická škola Kroměříž</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9838"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9894"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Tavírna  342, 38101 Český Krumlov</w:t>
+        <w:t>Albertova 4261/25A, 76701 Kroměříž</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10455"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10511"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední zdravotnická škola Kroměříž</w:t>
+        <w:t>Svatojánská kolej - vyšší odborná škola pedagogická</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10455"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10511"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Albertova 4261/25A, 76701 Kroměříž</w:t>
+        <w:t>Svatý Jan pod Skalou 1, 26601 Svatý Jan pod Skalou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11071"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11127"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Svatojánská kolej - vyšší odborná škola pedagogická</w:t>
+        <w:t>Venore Point s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11071"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11127"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Svatý Jan pod Skalou 1, 26601 Svatý Jan pod Skalou</w:t>
+        <w:t>Martinovská 3247/164, 72300 Ostrava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11688"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11688"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11744"/>
-[...10 lines deleted...]
-        <w:t>Venore Point s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11744"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Viki Kids Club s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11688"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11688"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11744"/>
-[...10 lines deleted...]
-        <w:t>Martinovská 3247/164, 72300 Ostrava</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11744"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vodařská 232/2, 61900 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12304"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12074"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12360"/>
-[...10 lines deleted...]
-        <w:t>Viki Kids Club s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12130"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>VSM, spol. s r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12304"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12074"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12360"/>
-[...10 lines deleted...]
-        <w:t>Vodařská 232/2, 61900 Brno</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12130"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Znojemská  5333/82a, 58601 Jihlava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12690"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12746"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>VSM, spol. s r.o.</w:t>
+        <w:t>Vyšší odborná škola ekonomická, sociální a zdravotnická, Obchodní akademie, Střední pedagogická škola a Střední zdravotnická škola, Most, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12690"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12746"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Znojemská  5333/82a, 58601 Jihlava</w:t>
+        <w:t>Zdeňka Fibicha 2778/20, 43401 Most</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13306"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13306"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13362"/>
-[...10 lines deleted...]
-        <w:t>Vyšší odborná škola ekonomická, sociální a zdravotnická, Obchodní akademie, Střední pedagogická škola a Střední zdravotnická škola, Most, příspěvková organizace</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13362"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vyšší odborná škola pedagogická a sociální a Střední pedagogická škola Kroměříž</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13306"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13306"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13362"/>
-[...10 lines deleted...]
-        <w:t>Zdeňka Fibicha 2778/20, 43401 Most</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13362"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>1. máje 221, 76701 Kroměříž</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13923"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13692"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13979"/>
-[...10 lines deleted...]
-        <w:t>Vyšší odborná škola pedagogická a sociální a Střední pedagogická škola Kroměříž</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13748"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vzdělávací centrum Podkrušnohoří, z.s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13923"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13692"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13979"/>
-[...10 lines deleted...]
-        <w:t>1. máje 221, 76701 Kroměříž</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13748"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Masarykova  745, 43801 Žatec</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14309"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14078"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14365"/>
-[...10 lines deleted...]
-        <w:t>Vzdělávací centrum Podkrušnohoří, z.s.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14134"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vzdělávací institut Středočeského kraje - Zařízení pro další vzdělávání pedagogických pracovníků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14309"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14078"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14365"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Masarykova  745, 43801 Žatec</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14134"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>V Kolonii 1804, 28802 Nymburk</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14695"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14751"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vzdělávací institut Středočeského kraje - Zařízení pro další vzdělávání pedagogických pracovníků</w:t>
+        <w:t>Zařízení pro další vzdělávání pedagogických pracovníků Sofia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14695"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14751"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>V Kolonii 1804, 28802 Nymburk</w:t>
+        <w:t xml:space="preserve">Kamenická  1145/50, 40502 Děčín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="15311"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="15367"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zařízení pro další vzdělávání pedagogických pracovníků Sofia</w:t>
+        <w:t>Zřetel, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="15311"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="15367"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Kamenická  1145/50, 40502 Děčín</w:t>
+        <w:t>Křídlovická 465/2a, 60300 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 7.5.2026 17:02:46</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 28.5.2026 2:28:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 3 z 4</w:t>
-[...254 lines deleted...]
-        <w:t>Strana 4 z 4</w:t>
+        <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:displayBackgroundShape w:val="1"/>
   <w:defaultTabStop w:val="720"/>
   <w:autoHyphenation w:val="0"/>
   <w:evenAndOddHeaders w:val="0"/>
   <w:compat>
     <w:doNotExpandShiftReturn/>
   </w:compat>