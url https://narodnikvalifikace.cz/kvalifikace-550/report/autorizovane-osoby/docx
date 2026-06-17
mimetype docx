--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R47168CDC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR47168CDC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR47168CDC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6E5494E2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6E5494E2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6E5494E2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.01.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 28.5.2026 2:28:27</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 17.6.2026 9:31:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1652,51 +1652,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Žerotínovo náměstí 617/9, 60177 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 28.5.2026 2:28:27</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 17.6.2026 9:31:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3149,51 +3149,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Křídlovická 465/2a, 60300 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 28.5.2026 2:28:27</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 17.6.2026 9:31:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>