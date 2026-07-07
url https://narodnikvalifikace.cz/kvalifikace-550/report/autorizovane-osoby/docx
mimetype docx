--- v3 (2026-06-17)
+++ v4 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6E5494E2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6E5494E2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6E5494E2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R63E4DC26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR63E4DC26" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR63E4DC26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.01.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 17.6.2026 9:31:19</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 7.7.2026 15:38:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1122,581 +1122,581 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9750"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9806"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Family and Job z.s.</w:t>
+        <w:t>Filiánek, z.s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9750"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9806"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Na Podkovce 205/20, 14700 Praha 4</w:t>
+        <w:t>Antonínská 564/18, 60200 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10367"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10423"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Filiánek, z.s.</w:t>
+        <w:t>Gymnázium Jana Blahoslava a Střední pedagogická škola, Přerov, Denisova 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10367"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10423"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Antonínská 564/18, 60200 Brno</w:t>
+        <w:t>Denisova 2390/3, 75002 Přerov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10983"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10983"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11039"/>
-[...10 lines deleted...]
-        <w:t>Gymnázium Jana Blahoslava a Střední pedagogická škola, Přerov, Denisova 3</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11039"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Chůva pro děti s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10983"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10983"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11039"/>
-[...10 lines deleted...]
-        <w:t>Denisova 2390/3, 75002 Přerov</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11039"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Dělnická 650/2, 62400 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11600"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11369"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11656"/>
-[...10 lines deleted...]
-        <w:t>Chůva pro děti s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11425"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Chůva v dětské skupině s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11600"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11369"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11656"/>
-[...10 lines deleted...]
-        <w:t>Dělnická 650/2, 62400 Brno</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11425"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Dvorského 28/6, 63900 Brno-střed, Štýřice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11986"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11986"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12042"/>
-[...10 lines deleted...]
-        <w:t>Chůva v dětské skupině s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12042"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>INFRA, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11986"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11986"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12042"/>
-[...10 lines deleted...]
-        <w:t>Dvorského 28/6, 63900 Brno-střed, Štýřice</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12042"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Tyršova 241, 67522 Stařeč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12602"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12372"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12658"/>
-[...10 lines deleted...]
-        <w:t>INFRA, s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12428"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>INSIGNIS, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12602"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12372"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12658"/>
-[...10 lines deleted...]
-        <w:t>Tyršova 241, 67522 Stařeč</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12428"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Sedláčkova 397, 25263 Roztoky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12988"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13044"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>INSIGNIS, s.r.o.</w:t>
+        <w:t>Jahodovka - Vyšší odborná škola sociálně právní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12988"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13044"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sedláčkova 397, 25263 Roztoky</w:t>
+        <w:t>Jahodová 2800/44, 10600 Praha 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13605"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13661"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jahodovka - Vyšší odborná škola sociálně právní</w:t>
+        <w:t>KUSTOD s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13605"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13661"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jahodová 2800/44, 10600 Praha 10</w:t>
+        <w:t>Škroupovo náměstí 152/5, 47001 Česká Lípa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14221"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14277"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>KUSTOD s.r.o.</w:t>
+        <w:t>Masarykova univerzita</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14221"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14277"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Škroupovo náměstí 152/5, 47001 Česká Lípa</w:t>
+        <w:t>Žerotínovo náměstí 617/9, 60177 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14838"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14894"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Masarykova univerzita</w:t>
+        <w:t>MAVO s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14838"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14894"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Žerotínovo náměstí 617/9, 60177 Brno</w:t>
+        <w:t>Černošická 20, 25228 Vonoklasy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 17.6.2026 9:31:19</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 7.7.2026 15:38:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1863,1337 +1863,1283 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2515"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2571"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>MAVO s.r.o.</w:t>
+        <w:t>MomsCare-jedinečná péče z.s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2515"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2571"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Černošická 20, 25228 Vonoklasy</w:t>
+        <w:t xml:space="preserve">Blanická  1008/28, 12000 Praha 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3132"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3188"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>MomsCare-jedinečná péče z.s.</w:t>
+        <w:t>REKVAL, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3132"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3188"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Blanická  1008/28, 12000 Praha 2</w:t>
+        <w:t>Sazečská 346/3, 71000 Ostrava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3748"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3804"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>REKVAL, s.r.o.</w:t>
+        <w:t>Rodinné centrum Pohádková Chaloupka, z.s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3748"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3804"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sazečská 346/3, 71000 Ostrava</w:t>
+        <w:t>Přestanov 141, 40317 Přestanov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4365"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4421"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rodinné centrum Pohádková Chaloupka, z.s.</w:t>
+        <w:t>SCHOLA education - zařízení pro další vzdělávání pedagogických pracovníků a středisko služeb školám, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4365"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4421"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Přestanov 141, 40317 Přestanov</w:t>
+        <w:t>Palackého 151/10, 79601 Prostějov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4981"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5037"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>SCHOLA education - zařízení pro další vzdělávání pedagogických pracovníků a středisko služeb školám, s.r.o.</w:t>
+        <w:t>Síť pro rodinu, z.s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4981"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5037"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Palackého 151/10, 79601 Prostějov</w:t>
+        <w:t>Truhlářská 1121/24, 11000 Praha 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5598"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5654"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Síť pro rodinu, z.s.</w:t>
+        <w:t>Služby a školení MB, z. ú.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5598"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5654"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlářská 1121/24, 11000 Praha 1</w:t>
+        <w:t xml:space="preserve">tř. Václava Klementa  601/13, 29301 Mladá Boleslav</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6214"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6214"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6270"/>
-[...10 lines deleted...]
-        <w:t>Služby a školení MB, z. ú.</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6270"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>SPOLEK PRO DALŠÍ VZDĚLÁVÁNÍ, z.s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6214"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6214"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6270"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">tř. Václava Klementa  601/13, 29301 Mladá Boleslav</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6270"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>M. Alše 531, 76001 Zlín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6831"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6600"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6887"/>
-[...10 lines deleted...]
-        <w:t>SPOLEK PRO DALŠÍ VZDĚLÁVÁNÍ, z.s.</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6656"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Středisko vzdělávání s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6831"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6600"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6887"/>
-[...10 lines deleted...]
-        <w:t>M. Alše 531, 76001 Zlín</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6656"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Česká 1432/36, 70030 Ostrava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7217"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6986"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7273"/>
-[...10 lines deleted...]
-        <w:t>Středisko vzdělávání s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7042"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední odborná škola a Střední odborné učiliště, Milevsko, Čs. armády 777</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7217"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6986"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7273"/>
-[...10 lines deleted...]
-        <w:t>Česká 1432/36, 70030 Ostrava</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7042"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Čs. armády 777, 39901 Milevsko</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7603"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7603"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7659"/>
-[...10 lines deleted...]
-        <w:t>Střední odborná škola a Střední odborné učiliště, Milevsko, Čs. armády 777</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7659"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední odborná škola a Střední odborné učiliště, Sušice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7603"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7603"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7659"/>
-[...10 lines deleted...]
-        <w:t>Čs. armády 777, 39901 Milevsko</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7659"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">U Kapličky  761, 34201 Sušice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8219"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7989"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8275"/>
-[...10 lines deleted...]
-        <w:t>Střední odborná škola a Střední odborné učiliště, Sušice</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8045"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední odborná škola energetická a stavební, Obchodní akademie a Střední zdravotnická škola, Chomutov, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8219"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7989"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8275"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">U Kapličky  761, 34201 Sušice</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8045"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Na Průhoně 4800, 43003 Chomutov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8605"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8661"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední odborná škola energetická a stavební, Obchodní akademie a Střední zdravotnická škola, Chomutov, příspěvková organizace</w:t>
+        <w:t>Střední odborná škola zdravotnická a Střední odborné učiliště, Český Krumlov, Tavírna 342</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8605"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8661"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Na Průhoně 4800, 43003 Chomutov</w:t>
+        <w:t xml:space="preserve">Tavírna  342, 38101 Český Krumlov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9222"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9278"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední odborná škola zdravotnická a Střední odborné učiliště, Český Krumlov, Tavírna 342</w:t>
+        <w:t>Střední zdravotnická škola Kroměříž</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9222"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9278"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Tavírna  342, 38101 Český Krumlov</w:t>
+        <w:t>Albertova 4261/25A, 76701 Kroměříž</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9838"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9894"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední zdravotnická škola Kroměříž</w:t>
+        <w:t>Svatojánská kolej - vyšší odborná škola pedagogická</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9838"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9894"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Albertova 4261/25A, 76701 Kroměříž</w:t>
+        <w:t>Svatý Jan pod Skalou 1, 26601 Svatý Jan pod Skalou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10455"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10511"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Svatojánská kolej - vyšší odborná škola pedagogická</w:t>
+        <w:t>Venore Point s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10455"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10511"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Svatý Jan pod Skalou 1, 26601 Svatý Jan pod Skalou</w:t>
+        <w:t>Martinovská 3247/164, 72300 Ostrava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11071"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11071"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11127"/>
-[...10 lines deleted...]
-        <w:t>Venore Point s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11127"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Viki Kids Club s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11071"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11071"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11127"/>
-[...10 lines deleted...]
-        <w:t>Martinovská 3247/164, 72300 Ostrava</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11127"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vodařská 232/2, 61900 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11688"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11457"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11744"/>
-[...10 lines deleted...]
-        <w:t>Viki Kids Club s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11513"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>VSM, spol. s r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11688"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11457"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11744"/>
-[...10 lines deleted...]
-        <w:t>Vodařská 232/2, 61900 Brno</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11513"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Znojemská  5333/82a, 58601 Jihlava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12074"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12130"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>VSM, spol. s r.o.</w:t>
+        <w:t>Vyšší odborná škola ekonomická, sociální a zdravotnická, Obchodní akademie, Střední pedagogická škola a Střední zdravotnická škola, Most, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12074"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12130"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Znojemská  5333/82a, 58601 Jihlava</w:t>
+        <w:t>Zdeňka Fibicha 2778/20, 43401 Most</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12690"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12690"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12746"/>
-[...10 lines deleted...]
-        <w:t>Vyšší odborná škola ekonomická, sociální a zdravotnická, Obchodní akademie, Střední pedagogická škola a Střední zdravotnická škola, Most, příspěvková organizace</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12746"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vyšší odborná škola pedagogická a sociální a Střední pedagogická škola Kroměříž</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12690"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12690"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12746"/>
-[...10 lines deleted...]
-        <w:t>Zdeňka Fibicha 2778/20, 43401 Most</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12746"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>1. máje 221, 76701 Kroměříž</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13306"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13076"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13362"/>
-[...10 lines deleted...]
-        <w:t>Vyšší odborná škola pedagogická a sociální a Střední pedagogická škola Kroměříž</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13132"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vzdělávací centrum Podkrušnohoří, z.s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13306"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13076"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13362"/>
-[...10 lines deleted...]
-        <w:t>1. máje 221, 76701 Kroměříž</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13132"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Masarykova  745, 43801 Žatec</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13692"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13462"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13748"/>
-[...10 lines deleted...]
-        <w:t>Vzdělávací centrum Podkrušnohoří, z.s.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13518"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vzdělávací institut Středočeského kraje - Zařízení pro další vzdělávání pedagogických pracovníků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13692"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13462"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13748"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Masarykova  745, 43801 Žatec</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13518"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>V Kolonii 1804, 28802 Nymburk</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14078"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14134"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vzdělávací institut Středočeského kraje - Zařízení pro další vzdělávání pedagogických pracovníků</w:t>
+        <w:t>Zařízení pro další vzdělávání pedagogických pracovníků Sofia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14078"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14134"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>V Kolonii 1804, 28802 Nymburk</w:t>
+        <w:t xml:space="preserve">Kamenická  1145/50, 40502 Děčín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14695"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14751"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zařízení pro další vzdělávání pedagogických pracovníků Sofia</w:t>
+        <w:t>Zřetel, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14695"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14751"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Kamenická  1145/50, 40502 Děčín</w:t>
-[...52 lines deleted...]
-        </w:rPr>
         <w:t>Křídlovická 465/2a, 60300 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 17.6.2026 9:31:19</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 7.7.2026 15:38:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>