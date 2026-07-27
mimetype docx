--- v4 (2026-07-07)
+++ v5 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R63E4DC26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR63E4DC26" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR63E4DC26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R22F574C3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR22F574C3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR22F574C3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.01.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 7.7.2026 15:38:11</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 27.7.2026 18:30:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1652,51 +1652,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Černošická 20, 25228 Vonoklasy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 7.7.2026 15:38:11</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 27.7.2026 18:30:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3095,51 +3095,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Křídlovická 465/2a, 60300 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 7.7.2026 15:38:11</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 27.7.2026 18:30:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>