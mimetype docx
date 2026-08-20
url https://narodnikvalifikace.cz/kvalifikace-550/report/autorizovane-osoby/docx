--- v5 (2026-07-27)
+++ v6 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R22F574C3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR22F574C3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR22F574C3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3C48E5E1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3C48E5E1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3C48E5E1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.01.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 27.7.2026 18:30:50</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 20.8.2026 11:42:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1068,635 +1068,635 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9134"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9190"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Fakta s.r.o. - vzdělávací zařízení a zařízení pro další vzdělávání pedagogických pracovníků</w:t>
+        <w:t>Filiánek, z.s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9134"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9190"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dolní  165/1, 59101 Žďár nad Sázavou</w:t>
+        <w:t>Antonínská 564/18, 60200 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9750"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9806"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Filiánek, z.s.</w:t>
+        <w:t>Gymnázium Jana Blahoslava a Střední pedagogická škola, Přerov, Denisova 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9750"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9806"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Antonínská 564/18, 60200 Brno</w:t>
+        <w:t>Denisova 2390/3, 75002 Přerov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10367"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10367"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10423"/>
-[...10 lines deleted...]
-        <w:t>Gymnázium Jana Blahoslava a Střední pedagogická škola, Přerov, Denisova 3</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10423"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Chůva pro děti s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10367"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10367"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10423"/>
-[...10 lines deleted...]
-        <w:t>Denisova 2390/3, 75002 Přerov</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10423"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Dělnická 650/2, 62400 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10983"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10753"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11039"/>
-[...10 lines deleted...]
-        <w:t>Chůva pro děti s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10809"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Chůva v dětské skupině s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10983"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10753"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11039"/>
-[...10 lines deleted...]
-        <w:t>Dělnická 650/2, 62400 Brno</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10809"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Dvorského 28/6, 63900 Brno-střed, Štýřice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11369"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11369"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11425"/>
-[...10 lines deleted...]
-        <w:t>Chůva v dětské skupině s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11425"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>INFRA, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11369"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11369"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11425"/>
-[...10 lines deleted...]
-        <w:t>Dvorského 28/6, 63900 Brno-střed, Štýřice</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11425"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Tyršova 241, 67522 Stařeč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11986"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11755"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12042"/>
-[...10 lines deleted...]
-        <w:t>INFRA, s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11811"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>INSIGNIS, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11986"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11755"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12042"/>
-[...10 lines deleted...]
-        <w:t>Tyršova 241, 67522 Stařeč</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11811"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Sedláčkova 397, 25263 Roztoky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12372"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12428"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>INSIGNIS, s.r.o.</w:t>
+        <w:t>Jahodovka - Vyšší odborná škola sociálně právní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12372"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12428"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sedláčkova 397, 25263 Roztoky</w:t>
+        <w:t>Jahodová 2800/44, 10600 Praha 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12988"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13044"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jahodovka - Vyšší odborná škola sociálně právní</w:t>
+        <w:t>KUSTOD s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12988"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13044"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jahodová 2800/44, 10600 Praha 10</w:t>
+        <w:t>Škroupovo náměstí 152/5, 47001 Česká Lípa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13605"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13661"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>KUSTOD s.r.o.</w:t>
+        <w:t>Masarykova univerzita</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13605"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13661"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Škroupovo náměstí 152/5, 47001 Česká Lípa</w:t>
+        <w:t>Žerotínovo náměstí 617/9, 60177 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14221"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14277"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Masarykova univerzita</w:t>
+        <w:t>MAVO s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14221"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14277"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Žerotínovo náměstí 617/9, 60177 Brno</w:t>
+        <w:t>Černošická 20, 25228 Vonoklasy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14838"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14894"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>MAVO s.r.o.</w:t>
+        <w:t>MomsCare-jedinečná péče z.s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14838"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14894"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Černošická 20, 25228 Vonoklasy</w:t>
+        <w:t xml:space="preserve">Blanická  1008/28, 12000 Praha 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 27.7.2026 18:30:50</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 20.8.2026 11:42:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1863,1283 +1863,1121 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2515"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2571"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>MomsCare-jedinečná péče z.s.</w:t>
+        <w:t>REKVAL, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2515"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2571"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Blanická  1008/28, 12000 Praha 2</w:t>
+        <w:t>Sazečská 346/3, 71000 Ostrava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3132"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3188"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>REKVAL, s.r.o.</w:t>
+        <w:t>Rodinné centrum Pohádková Chaloupka, z.s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3132"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3188"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sazečská 346/3, 71000 Ostrava</w:t>
+        <w:t>Přestanov 141, 40317 Přestanov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3748"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3804"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rodinné centrum Pohádková Chaloupka, z.s.</w:t>
+        <w:t>SCHOLA education - zařízení pro další vzdělávání pedagogických pracovníků a středisko služeb školám, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3748"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3804"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Přestanov 141, 40317 Přestanov</w:t>
+        <w:t>Palackého 151/10, 79601 Prostějov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4365"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4421"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>SCHOLA education - zařízení pro další vzdělávání pedagogických pracovníků a středisko služeb školám, s.r.o.</w:t>
+        <w:t>Síť pro rodinu, z.s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4365"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4421"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Palackého 151/10, 79601 Prostějov</w:t>
+        <w:t>Truhlářská 1121/24, 11000 Praha 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4981"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5037"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Síť pro rodinu, z.s.</w:t>
+        <w:t>Služby a školení MB, z. ú.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4981"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5037"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlářská 1121/24, 11000 Praha 1</w:t>
+        <w:t xml:space="preserve">tř. Václava Klementa  601/13, 29301 Mladá Boleslav</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5598"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5598"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5654"/>
-[...10 lines deleted...]
-        <w:t>Služby a školení MB, z. ú.</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5654"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>SPOLEK PRO DALŠÍ VZDĚLÁVÁNÍ, z.s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5598"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5598"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5654"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">tř. Václava Klementa  601/13, 29301 Mladá Boleslav</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5654"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>M. Alše 531, 76001 Zlín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6214"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5984"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6270"/>
-[...10 lines deleted...]
-        <w:t>SPOLEK PRO DALŠÍ VZDĚLÁVÁNÍ, z.s.</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6040"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Středisko vzdělávání s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6214"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5984"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6270"/>
-[...10 lines deleted...]
-        <w:t>M. Alše 531, 76001 Zlín</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6040"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Česká 1432/36, 70030 Ostrava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6600"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6370"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6656"/>
-[...10 lines deleted...]
-        <w:t>Středisko vzdělávání s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6426"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední odborná škola a Střední odborné učiliště, Milevsko, Čs. armády 777</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6600"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6370"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6656"/>
-[...10 lines deleted...]
-        <w:t>Česká 1432/36, 70030 Ostrava</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6426"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Čs. armády 777, 39901 Milevsko</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6986"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6986"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7042"/>
-[...10 lines deleted...]
-        <w:t>Střední odborná škola a Střední odborné učiliště, Milevsko, Čs. armády 777</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7042"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední odborná škola a Střední odborné učiliště, Sušice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6986"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6986"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7042"/>
-[...10 lines deleted...]
-        <w:t>Čs. armády 777, 39901 Milevsko</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7042"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">U Kapličky  761, 34201 Sušice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7603"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7372"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7659"/>
-[...10 lines deleted...]
-        <w:t>Střední odborná škola a Střední odborné učiliště, Sušice</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7428"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední odborná škola energetická a stavební, Obchodní akademie a Střední zdravotnická škola, Chomutov, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7603"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7372"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7659"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">U Kapličky  761, 34201 Sušice</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7428"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Na Průhoně 4800, 43003 Chomutov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7989"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8045"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední odborná škola energetická a stavební, Obchodní akademie a Střední zdravotnická škola, Chomutov, příspěvková organizace</w:t>
+        <w:t>Střední odborná škola zdravotnická a Střední odborné učiliště, Český Krumlov, Tavírna 342</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7989"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8045"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Na Průhoně 4800, 43003 Chomutov</w:t>
+        <w:t xml:space="preserve">Tavírna  342, 38101 Český Krumlov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8605"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8661"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední odborná škola zdravotnická a Střední odborné učiliště, Český Krumlov, Tavírna 342</w:t>
+        <w:t>Střední zdravotnická škola Kroměříž</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8605"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8661"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Tavírna  342, 38101 Český Krumlov</w:t>
+        <w:t>Albertova 4261/25A, 76701 Kroměříž</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9222"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9278"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední zdravotnická škola Kroměříž</w:t>
+        <w:t>Svatojánská kolej - vyšší odborná škola pedagogická</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9222"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9278"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Albertova 4261/25A, 76701 Kroměříž</w:t>
+        <w:t>Svatý Jan pod Skalou 1, 26601 Svatý Jan pod Skalou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9838"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9894"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Svatojánská kolej - vyšší odborná škola pedagogická</w:t>
+        <w:t>Venore Point s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9838"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9894"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Svatý Jan pod Skalou 1, 26601 Svatý Jan pod Skalou</w:t>
+        <w:t>Martinovská 3247/164, 72300 Ostrava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10455"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10455"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10511"/>
-[...10 lines deleted...]
-        <w:t>Venore Point s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10511"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Viki Kids Club s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10455"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10455"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10511"/>
-[...10 lines deleted...]
-        <w:t>Martinovská 3247/164, 72300 Ostrava</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10511"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vodařská 232/2, 61900 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11071"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10841"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11127"/>
-[...10 lines deleted...]
-        <w:t>Viki Kids Club s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10897"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>VSM, spol. s r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11071"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10841"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11127"/>
-[...10 lines deleted...]
-        <w:t>Vodařská 232/2, 61900 Brno</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10897"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Znojemská  5333/82a, 58601 Jihlava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11457"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11513"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>VSM, spol. s r.o.</w:t>
+        <w:t>Vyšší odborná škola ekonomická, sociální a zdravotnická, Obchodní akademie, Střední pedagogická škola a Střední zdravotnická škola, Most, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11457"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11513"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Znojemská  5333/82a, 58601 Jihlava</w:t>
+        <w:t>Zdeňka Fibicha 2778/20, 43401 Most</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12074"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12074"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12130"/>
-[...10 lines deleted...]
-        <w:t>Vyšší odborná škola ekonomická, sociální a zdravotnická, Obchodní akademie, Střední pedagogická škola a Střední zdravotnická škola, Most, příspěvková organizace</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12130"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vzdělávací centrum Podkrušnohoří, z.s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12074"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12074"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12130"/>
-[...10 lines deleted...]
-        <w:t>Zdeňka Fibicha 2778/20, 43401 Most</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12130"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Masarykova  745, 43801 Žatec</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12690"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12459"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12746"/>
-[...10 lines deleted...]
-        <w:t>Vyšší odborná škola pedagogická a sociální a Střední pedagogická škola Kroměříž</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12515"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Zařízení pro další vzdělávání pedagogických pracovníků Sofia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12690"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12459"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12746"/>
-[...10 lines deleted...]
-        <w:t>1. máje 221, 76701 Kroměříž</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12515"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kamenická  1145/50, 40502 Děčín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13076"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13076"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13132"/>
-[...10 lines deleted...]
-        <w:t>Vzdělávací centrum Podkrušnohoří, z.s.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13132"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Zřetel, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13076"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13076"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13132"/>
-[...169 lines deleted...]
-          <w:rStyle w:val="C16"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13132"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Křídlovická 465/2a, 60300 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 27.7.2026 18:30:50</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 20.8.2026 11:42:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>