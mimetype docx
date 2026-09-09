--- v6 (2026-08-20)
+++ v7 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3C48E5E1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3C48E5E1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3C48E5E1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R154C4A09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR154C4A09" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR154C4A09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.01.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 20.8.2026 11:42:55</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 9.9.2026 22:22:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1652,51 +1652,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Blanická  1008/28, 12000 Praha 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 20.8.2026 11:42:55</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 9.9.2026 22:22:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2933,51 +2933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Křídlovická 465/2a, 60300 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 20.8.2026 11:42:55</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 9.9.2026 22:22:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>