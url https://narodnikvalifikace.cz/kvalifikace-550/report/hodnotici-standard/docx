--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R15D0F81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR15D0F81" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR15D0F81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7884A7D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7884A7D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7884A7D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.01.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 16.4.2026 19:18:45</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 7.5.2026 19:01:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2021,51 +2021,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 16.4.2026 19:18:45</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 7.5.2026 19:01:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3026,51 +3026,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 16.4.2026 19:18:45</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 7.5.2026 19:01:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4119,51 +4119,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 16.4.2026 19:18:45</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 7.5.2026 19:01:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12973,51 +12973,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kde</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 16.4.2026 19:18:45</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 7.5.2026 19:01:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22762,51 +22762,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 16.4.2026 19:18:45</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 7.5.2026 19:01:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23355,51 +23355,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Lékařský zdravotnický pracovník musí mít odbornou způsobilost pro výkon povolání lékaře. Nelékařský zdravotnický pracovník musí mít odbornou způsobilost pro výkon povolání praktické sestry, nebo všeobecné (zdravotní) sestry, a/nebo dětské sestry, nebo zdravotnického záchranáře bez odborného dohledu nebo akreditovaný rekvalifikační kurz "Člen první pomoci". Lékařský i nelékařský zdravotnický pracovník musí splňovat alespoň 5 let výkonu praxe ve zdravotnictví.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 16.4.2026 19:18:45</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 7.5.2026 19:01:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24443,51 +24443,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo práce a sociálních věcí, www.mpsv.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 16.4.2026 19:18:45</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 7.5.2026 19:01:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25246,51 +25246,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 3 až 4 hodiny (hodinou se rozumí 60 minut). Doba trvání písemného testu jednoho uchazeče je 90 minut. Zkouška může být rozvržena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 16.4.2026 19:18:45</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 7.5.2026 19:01:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25819,84 +25819,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>BIBO, spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 16.4.2026 19:18:45</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 7.5.2026 19:01:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="490BD39D"/>
+    <w:nsid w:val="24790488"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25982,51 +25982,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="04DD5D12"/>
+    <w:nsid w:val="1F3ED9E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -26112,51 +26112,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7E8B7BC4"/>
+    <w:nsid w:val="6442F039"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -26242,51 +26242,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6CE4A90F"/>
+    <w:nsid w:val="5F56FC1F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>