--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7884A7D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7884A7D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7884A7D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R32F4B297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR32F4B297" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR32F4B297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.01.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 7.5.2026 19:01:27</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 28.5.2026 1:24:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2021,51 +2021,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 7.5.2026 19:01:27</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 28.5.2026 1:24:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3026,51 +3026,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 7.5.2026 19:01:27</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 28.5.2026 1:24:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4119,51 +4119,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 7.5.2026 19:01:27</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 28.5.2026 1:24:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12973,51 +12973,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kde</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 7.5.2026 19:01:27</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 28.5.2026 1:24:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22762,51 +22762,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 7.5.2026 19:01:27</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 28.5.2026 1:24:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23355,51 +23355,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Lékařský zdravotnický pracovník musí mít odbornou způsobilost pro výkon povolání lékaře. Nelékařský zdravotnický pracovník musí mít odbornou způsobilost pro výkon povolání praktické sestry, nebo všeobecné (zdravotní) sestry, a/nebo dětské sestry, nebo zdravotnického záchranáře bez odborného dohledu nebo akreditovaný rekvalifikační kurz "Člen první pomoci". Lékařský i nelékařský zdravotnický pracovník musí splňovat alespoň 5 let výkonu praxe ve zdravotnictví.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 7.5.2026 19:01:27</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 28.5.2026 1:24:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24443,51 +24443,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo práce a sociálních věcí, www.mpsv.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 7.5.2026 19:01:27</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 28.5.2026 1:24:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25246,51 +25246,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 3 až 4 hodiny (hodinou se rozumí 60 minut). Doba trvání písemného testu jednoho uchazeče je 90 minut. Zkouška může být rozvržena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 7.5.2026 19:01:27</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 28.5.2026 1:24:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25819,84 +25819,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>BIBO, spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 7.5.2026 19:01:27</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 28.5.2026 1:24:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="24790488"/>
+    <w:nsid w:val="4F881C58"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25982,51 +25982,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1F3ED9E7"/>
+    <w:nsid w:val="0BE7F347"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -26112,51 +26112,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6442F039"/>
+    <w:nsid w:val="5FFDC78E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -26242,51 +26242,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5F56FC1F"/>
+    <w:nsid w:val="6906F583"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>