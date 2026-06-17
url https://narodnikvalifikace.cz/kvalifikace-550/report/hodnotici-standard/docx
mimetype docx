--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R32F4B297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR32F4B297" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR32F4B297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6A1CC0D3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6A1CC0D3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6A1CC0D3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.01.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 28.5.2026 1:24:44</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 17.6.2026 9:36:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2021,51 +2021,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 28.5.2026 1:24:44</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 17.6.2026 9:36:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3026,51 +3026,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 28.5.2026 1:24:44</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 17.6.2026 9:36:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4119,51 +4119,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 28.5.2026 1:24:44</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 17.6.2026 9:36:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12973,51 +12973,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kde</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 28.5.2026 1:24:44</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 17.6.2026 9:36:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22762,51 +22762,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 28.5.2026 1:24:44</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 17.6.2026 9:36:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23355,51 +23355,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Lékařský zdravotnický pracovník musí mít odbornou způsobilost pro výkon povolání lékaře. Nelékařský zdravotnický pracovník musí mít odbornou způsobilost pro výkon povolání praktické sestry, nebo všeobecné (zdravotní) sestry, a/nebo dětské sestry, nebo zdravotnického záchranáře bez odborného dohledu nebo akreditovaný rekvalifikační kurz "Člen první pomoci". Lékařský i nelékařský zdravotnický pracovník musí splňovat alespoň 5 let výkonu praxe ve zdravotnictví.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 28.5.2026 1:24:45</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 17.6.2026 9:36:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24443,51 +24443,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo práce a sociálních věcí, www.mpsv.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 28.5.2026 1:24:45</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 17.6.2026 9:36:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25246,51 +25246,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 3 až 4 hodiny (hodinou se rozumí 60 minut). Doba trvání písemného testu jednoho uchazeče je 90 minut. Zkouška může být rozvržena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 28.5.2026 1:24:45</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 17.6.2026 9:36:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25819,84 +25819,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>BIBO, spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 28.5.2026 1:24:45</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 17.6.2026 9:36:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4F881C58"/>
+    <w:nsid w:val="74D14106"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25982,51 +25982,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0BE7F347"/>
+    <w:nsid w:val="1C21D254"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -26112,51 +26112,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5FFDC78E"/>
+    <w:nsid w:val="4E8D3080"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -26242,51 +26242,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6906F583"/>
+    <w:nsid w:val="66C6A6E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>