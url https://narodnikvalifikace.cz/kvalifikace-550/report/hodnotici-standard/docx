--- v3 (2026-06-17)
+++ v4 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6A1CC0D3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6A1CC0D3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6A1CC0D3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7136E680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7136E680" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7136E680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.01.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 17.6.2026 9:36:55</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 7.7.2026 15:39:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2021,51 +2021,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 17.6.2026 9:36:55</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 7.7.2026 15:39:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3026,51 +3026,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 17.6.2026 9:36:55</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 7.7.2026 15:39:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4119,51 +4119,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 17.6.2026 9:36:55</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 7.7.2026 15:39:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12973,51 +12973,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kde</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 17.6.2026 9:36:55</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 7.7.2026 15:39:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22762,51 +22762,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 17.6.2026 9:36:55</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 7.7.2026 15:39:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23355,51 +23355,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Lékařský zdravotnický pracovník musí mít odbornou způsobilost pro výkon povolání lékaře. Nelékařský zdravotnický pracovník musí mít odbornou způsobilost pro výkon povolání praktické sestry, nebo všeobecné (zdravotní) sestry, a/nebo dětské sestry, nebo zdravotnického záchranáře bez odborného dohledu nebo akreditovaný rekvalifikační kurz "Člen první pomoci". Lékařský i nelékařský zdravotnický pracovník musí splňovat alespoň 5 let výkonu praxe ve zdravotnictví.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 17.6.2026 9:36:55</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 7.7.2026 15:39:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24443,51 +24443,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo práce a sociálních věcí, www.mpsv.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 17.6.2026 9:36:55</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 7.7.2026 15:39:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25246,51 +25246,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 3 až 4 hodiny (hodinou se rozumí 60 minut). Doba trvání písemného testu jednoho uchazeče je 90 minut. Zkouška může být rozvržena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 17.6.2026 9:36:55</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 7.7.2026 15:39:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25819,84 +25819,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>BIBO, spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 17.6.2026 9:36:55</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 7.7.2026 15:39:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="74D14106"/>
+    <w:nsid w:val="2A53B639"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25982,51 +25982,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1C21D254"/>
+    <w:nsid w:val="55229230"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -26112,51 +26112,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4E8D3080"/>
+    <w:nsid w:val="69F6F063"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -26242,51 +26242,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="66C6A6E3"/>
+    <w:nsid w:val="5AC4148E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>