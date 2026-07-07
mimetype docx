--- v4 (2026-07-07)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7136E680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7136E680" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7136E680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R189DEB6C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR189DEB6C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR189DEB6C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.01.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 7.7.2026 15:39:09</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 7.7.2026 16:49:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2021,51 +2021,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 7.7.2026 15:39:09</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 7.7.2026 16:49:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3026,51 +3026,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 7.7.2026 15:39:09</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 7.7.2026 16:49:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4119,51 +4119,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 7.7.2026 15:39:09</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 7.7.2026 16:49:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12973,51 +12973,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kde</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 7.7.2026 15:39:09</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 7.7.2026 16:49:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22762,51 +22762,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 7.7.2026 15:39:09</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 7.7.2026 16:49:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23355,51 +23355,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Lékařský zdravotnický pracovník musí mít odbornou způsobilost pro výkon povolání lékaře. Nelékařský zdravotnický pracovník musí mít odbornou způsobilost pro výkon povolání praktické sestry, nebo všeobecné (zdravotní) sestry, a/nebo dětské sestry, nebo zdravotnického záchranáře bez odborného dohledu nebo akreditovaný rekvalifikační kurz "Člen první pomoci". Lékařský i nelékařský zdravotnický pracovník musí splňovat alespoň 5 let výkonu praxe ve zdravotnictví.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 7.7.2026 15:39:09</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 7.7.2026 16:49:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24443,51 +24443,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo práce a sociálních věcí, www.mpsv.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 7.7.2026 15:39:09</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 7.7.2026 16:49:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25246,51 +25246,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 3 až 4 hodiny (hodinou se rozumí 60 minut). Doba trvání písemného testu jednoho uchazeče je 90 minut. Zkouška může být rozvržena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 7.7.2026 15:39:09</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 7.7.2026 16:49:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25819,84 +25819,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>BIBO, spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 7.7.2026 15:39:09</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 7.7.2026 16:49:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2A53B639"/>
+    <w:nsid w:val="7A03CB3C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25982,51 +25982,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="55229230"/>
+    <w:nsid w:val="0D7228B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -26112,51 +26112,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="69F6F063"/>
+    <w:nsid w:val="7835BBA1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -26242,51 +26242,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5AC4148E"/>
+    <w:nsid w:val="0A000DA8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>