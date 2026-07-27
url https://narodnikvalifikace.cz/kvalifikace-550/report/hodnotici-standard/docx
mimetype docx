--- v5 (2026-07-07)
+++ v6 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R189DEB6C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR189DEB6C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR189DEB6C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3A366B6D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3A366B6D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3A366B6D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.01.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 7.7.2026 16:49:10</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 27.7.2026 18:31:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2021,51 +2021,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 7.7.2026 16:49:10</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 27.7.2026 18:31:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3026,51 +3026,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 7.7.2026 16:49:10</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 27.7.2026 18:31:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4119,51 +4119,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 7.7.2026 16:49:10</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 27.7.2026 18:31:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12973,51 +12973,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kde</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 7.7.2026 16:49:10</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 27.7.2026 18:31:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22762,51 +22762,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 7.7.2026 16:49:10</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 27.7.2026 18:31:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23355,51 +23355,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Lékařský zdravotnický pracovník musí mít odbornou způsobilost pro výkon povolání lékaře. Nelékařský zdravotnický pracovník musí mít odbornou způsobilost pro výkon povolání praktické sestry, nebo všeobecné (zdravotní) sestry, a/nebo dětské sestry, nebo zdravotnického záchranáře bez odborného dohledu nebo akreditovaný rekvalifikační kurz "Člen první pomoci". Lékařský i nelékařský zdravotnický pracovník musí splňovat alespoň 5 let výkonu praxe ve zdravotnictví.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 7.7.2026 16:49:10</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 27.7.2026 18:31:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24443,51 +24443,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo práce a sociálních věcí, www.mpsv.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 7.7.2026 16:49:10</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 27.7.2026 18:31:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25246,51 +25246,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 3 až 4 hodiny (hodinou se rozumí 60 minut). Doba trvání písemného testu jednoho uchazeče je 90 minut. Zkouška může být rozvržena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 7.7.2026 16:49:10</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 27.7.2026 18:31:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25819,84 +25819,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>BIBO, spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 7.7.2026 16:49:10</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 27.7.2026 18:31:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7A03CB3C"/>
+    <w:nsid w:val="21382B9C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25982,51 +25982,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0D7228B1"/>
+    <w:nsid w:val="27138903"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -26112,51 +26112,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7835BBA1"/>
+    <w:nsid w:val="4205C9A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -26242,51 +26242,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0A000DA8"/>
+    <w:nsid w:val="3753317B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>