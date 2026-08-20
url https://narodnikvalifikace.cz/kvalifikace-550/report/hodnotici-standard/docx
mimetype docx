--- v6 (2026-07-27)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3A366B6D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3A366B6D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3A366B6D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R10F28367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR10F28367" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR10F28367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.01.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 27.7.2026 18:31:28</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 20.8.2026 11:43:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2021,51 +2021,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 27.7.2026 18:31:28</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 20.8.2026 11:43:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3026,51 +3026,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 27.7.2026 18:31:28</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 20.8.2026 11:43:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4119,51 +4119,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 27.7.2026 18:31:28</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 20.8.2026 11:43:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12973,51 +12973,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kde</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 27.7.2026 18:31:28</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 20.8.2026 11:43:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22762,51 +22762,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 27.7.2026 18:31:28</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 20.8.2026 11:43:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23355,51 +23355,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Lékařský zdravotnický pracovník musí mít odbornou způsobilost pro výkon povolání lékaře. Nelékařský zdravotnický pracovník musí mít odbornou způsobilost pro výkon povolání praktické sestry, nebo všeobecné (zdravotní) sestry, a/nebo dětské sestry, nebo zdravotnického záchranáře bez odborného dohledu nebo akreditovaný rekvalifikační kurz "Člen první pomoci". Lékařský i nelékařský zdravotnický pracovník musí splňovat alespoň 5 let výkonu praxe ve zdravotnictví.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 27.7.2026 18:31:28</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 20.8.2026 11:43:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24443,51 +24443,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo práce a sociálních věcí, www.mpsv.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 27.7.2026 18:31:28</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 20.8.2026 11:43:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25246,51 +25246,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 3 až 4 hodiny (hodinou se rozumí 60 minut). Doba trvání písemného testu jednoho uchazeče je 90 minut. Zkouška může být rozvržena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 27.7.2026 18:31:28</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 20.8.2026 11:43:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25819,84 +25819,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>BIBO, spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 27.7.2026 18:31:28</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 20.8.2026 11:43:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="21382B9C"/>
+    <w:nsid w:val="5007BF22"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25982,51 +25982,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="27138903"/>
+    <w:nsid w:val="19749868"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -26112,51 +26112,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4205C9A8"/>
+    <w:nsid w:val="65706118"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -26242,51 +26242,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3753317B"/>
+    <w:nsid w:val="20D49688"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>