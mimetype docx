--- v7 (2026-08-20)
+++ v8 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R10F28367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR10F28367" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR10F28367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3408ADB9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3408ADB9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3408ADB9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.01.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 20.8.2026 11:43:29</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 9.9.2026 21:25:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2021,51 +2021,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 20.8.2026 11:43:29</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 9.9.2026 21:25:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3026,51 +3026,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 20.8.2026 11:43:29</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 9.9.2026 21:25:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4119,51 +4119,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 20.8.2026 11:43:29</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 9.9.2026 21:25:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12973,51 +12973,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kde</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 20.8.2026 11:43:29</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 9.9.2026 21:25:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22762,51 +22762,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 20.8.2026 11:43:29</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 9.9.2026 21:25:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23355,51 +23355,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Lékařský zdravotnický pracovník musí mít odbornou způsobilost pro výkon povolání lékaře. Nelékařský zdravotnický pracovník musí mít odbornou způsobilost pro výkon povolání praktické sestry, nebo všeobecné (zdravotní) sestry, a/nebo dětské sestry, nebo zdravotnického záchranáře bez odborného dohledu nebo akreditovaný rekvalifikační kurz "Člen první pomoci". Lékařský i nelékařský zdravotnický pracovník musí splňovat alespoň 5 let výkonu praxe ve zdravotnictví.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 20.8.2026 11:43:29</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 9.9.2026 21:25:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24443,51 +24443,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo práce a sociálních věcí, www.mpsv.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 20.8.2026 11:43:29</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 9.9.2026 21:25:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25246,51 +25246,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 3 až 4 hodiny (hodinou se rozumí 60 minut). Doba trvání písemného testu jednoho uchazeče je 90 minut. Zkouška může být rozvržena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 20.8.2026 11:43:29</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 9.9.2026 21:25:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25819,84 +25819,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>BIBO, spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 20.8.2026 11:43:29</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 9.9.2026 21:25:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5007BF22"/>
+    <w:nsid w:val="3010EADB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25982,51 +25982,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="19749868"/>
+    <w:nsid w:val="57AE24ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -26112,51 +26112,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="65706118"/>
+    <w:nsid w:val="04FB1982"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -26242,51 +26242,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="20D49688"/>
+    <w:nsid w:val="7B0C46A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>