--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R414A5D64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR414A5D64" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR414A5D64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3BFB0239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3BFB0239" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3BFB0239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka indoor cyclingu, 16.4.2026 22:52:25</w:t>
+        <w:t>Instruktor/instruktorka indoor cyclingu, 7.5.2026 19:01:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka indoor cyclingu, 16.4.2026 22:52:25</w:t>
+        <w:t>Instruktor/instruktorka indoor cyclingu, 7.5.2026 19:01:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3080,51 +3080,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka indoor cyclingu, 16.4.2026 22:52:25</w:t>
+        <w:t>Instruktor/instruktorka indoor cyclingu, 7.5.2026 19:01:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3977,51 +3977,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka indoor cyclingu, 16.4.2026 22:52:25</w:t>
+        <w:t>Instruktor/instruktorka indoor cyclingu, 7.5.2026 19:01:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11556,51 +11556,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>klientů:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka indoor cyclingu, 16.4.2026 22:52:25</w:t>
+        <w:t>Instruktor/instruktorka indoor cyclingu, 7.5.2026 19:01:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19305,51 +19305,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazečů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka indoor cyclingu, 16.4.2026 22:52:25</w:t>
+        <w:t>Instruktor/instruktorka indoor cyclingu, 7.5.2026 19:01:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20388,51 +20388,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo školství, mládeže a tělovýchovy, www.msmt.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka indoor cyclingu, 16.4.2026 22:52:25</w:t>
+        <w:t>Instruktor/instruktorka indoor cyclingu, 7.5.2026 19:01:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21312,51 +21312,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 4,5 hodiny (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 90 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka indoor cyclingu, 16.4.2026 22:52:25</w:t>
+        <w:t>Instruktor/instruktorka indoor cyclingu, 7.5.2026 19:01:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21829,84 +21829,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Česká komora fitness, z. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka indoor cyclingu, 16.4.2026 22:52:25</w:t>
+        <w:t>Instruktor/instruktorka indoor cyclingu, 7.5.2026 19:01:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1CD65333"/>
+    <w:nsid w:val="270E1CD1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21992,51 +21992,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1E867F7E"/>
+    <w:nsid w:val="39EAEF5A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -22122,51 +22122,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="51BAC478"/>
+    <w:nsid w:val="41BCF865"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>