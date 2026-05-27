--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3BFB0239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3BFB0239" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3BFB0239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R10623DAB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR10623DAB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR10623DAB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka indoor cyclingu, 7.5.2026 19:01:24</w:t>
+        <w:t>Instruktor/instruktorka indoor cyclingu, 28.5.2026 0:56:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka indoor cyclingu, 7.5.2026 19:01:24</w:t>
+        <w:t>Instruktor/instruktorka indoor cyclingu, 28.5.2026 0:56:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3080,51 +3080,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka indoor cyclingu, 7.5.2026 19:01:24</w:t>
+        <w:t>Instruktor/instruktorka indoor cyclingu, 28.5.2026 0:56:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3977,51 +3977,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka indoor cyclingu, 7.5.2026 19:01:24</w:t>
+        <w:t>Instruktor/instruktorka indoor cyclingu, 28.5.2026 0:56:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11556,51 +11556,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>klientů:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka indoor cyclingu, 7.5.2026 19:01:24</w:t>
+        <w:t>Instruktor/instruktorka indoor cyclingu, 28.5.2026 0:56:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19305,51 +19305,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazečů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka indoor cyclingu, 7.5.2026 19:01:24</w:t>
+        <w:t>Instruktor/instruktorka indoor cyclingu, 28.5.2026 0:56:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20388,51 +20388,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo školství, mládeže a tělovýchovy, www.msmt.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka indoor cyclingu, 7.5.2026 19:01:24</w:t>
+        <w:t>Instruktor/instruktorka indoor cyclingu, 28.5.2026 0:56:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21312,51 +21312,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 4,5 hodiny (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 90 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka indoor cyclingu, 7.5.2026 19:01:24</w:t>
+        <w:t>Instruktor/instruktorka indoor cyclingu, 28.5.2026 0:56:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21829,84 +21829,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Česká komora fitness, z. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka indoor cyclingu, 7.5.2026 19:01:24</w:t>
+        <w:t>Instruktor/instruktorka indoor cyclingu, 28.5.2026 0:56:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="270E1CD1"/>
+    <w:nsid w:val="203F0F8F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21992,51 +21992,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="39EAEF5A"/>
+    <w:nsid w:val="359B25C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -22122,51 +22122,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="41BCF865"/>
+    <w:nsid w:val="7C985DD9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>