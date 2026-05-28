--- v2 (2026-05-27)
+++ v3 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R10623DAB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR10623DAB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR10623DAB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R72F95B3B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR72F95B3B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR72F95B3B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka indoor cyclingu, 28.5.2026 0:56:28</w:t>
+        <w:t>Instruktor/instruktorka indoor cyclingu, 28.5.2026 5:17:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka indoor cyclingu, 28.5.2026 0:56:28</w:t>
+        <w:t>Instruktor/instruktorka indoor cyclingu, 28.5.2026 5:17:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3080,51 +3080,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka indoor cyclingu, 28.5.2026 0:56:28</w:t>
+        <w:t>Instruktor/instruktorka indoor cyclingu, 28.5.2026 5:17:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3977,51 +3977,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka indoor cyclingu, 28.5.2026 0:56:28</w:t>
+        <w:t>Instruktor/instruktorka indoor cyclingu, 28.5.2026 5:17:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11556,51 +11556,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>klientů:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka indoor cyclingu, 28.5.2026 0:56:28</w:t>
+        <w:t>Instruktor/instruktorka indoor cyclingu, 28.5.2026 5:17:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19305,51 +19305,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazečů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka indoor cyclingu, 28.5.2026 0:56:28</w:t>
+        <w:t>Instruktor/instruktorka indoor cyclingu, 28.5.2026 5:17:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20388,51 +20388,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo školství, mládeže a tělovýchovy, www.msmt.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka indoor cyclingu, 28.5.2026 0:56:28</w:t>
+        <w:t>Instruktor/instruktorka indoor cyclingu, 28.5.2026 5:17:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21312,51 +21312,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 4,5 hodiny (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 90 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka indoor cyclingu, 28.5.2026 0:56:28</w:t>
+        <w:t>Instruktor/instruktorka indoor cyclingu, 28.5.2026 5:17:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21829,84 +21829,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Česká komora fitness, z. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka indoor cyclingu, 28.5.2026 0:56:28</w:t>
+        <w:t>Instruktor/instruktorka indoor cyclingu, 28.5.2026 5:17:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="203F0F8F"/>
+    <w:nsid w:val="1BBA0B26"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21992,51 +21992,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="359B25C9"/>
+    <w:nsid w:val="3E6794F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -22122,51 +22122,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7C985DD9"/>
+    <w:nsid w:val="4E98CB8A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>