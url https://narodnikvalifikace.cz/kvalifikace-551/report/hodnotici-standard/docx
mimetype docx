--- v3 (2026-05-28)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R72F95B3B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR72F95B3B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR72F95B3B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R31DC5562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR31DC5562" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR31DC5562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka indoor cyclingu, 28.5.2026 5:17:05</w:t>
+        <w:t>Instruktor/instruktorka indoor cyclingu, 17.6.2026 9:16:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka indoor cyclingu, 28.5.2026 5:17:05</w:t>
+        <w:t>Instruktor/instruktorka indoor cyclingu, 17.6.2026 9:16:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3080,51 +3080,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka indoor cyclingu, 28.5.2026 5:17:05</w:t>
+        <w:t>Instruktor/instruktorka indoor cyclingu, 17.6.2026 9:16:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3977,51 +3977,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka indoor cyclingu, 28.5.2026 5:17:05</w:t>
+        <w:t>Instruktor/instruktorka indoor cyclingu, 17.6.2026 9:16:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11556,51 +11556,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>klientů:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka indoor cyclingu, 28.5.2026 5:17:05</w:t>
+        <w:t>Instruktor/instruktorka indoor cyclingu, 17.6.2026 9:16:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19305,51 +19305,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazečů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka indoor cyclingu, 28.5.2026 5:17:05</w:t>
+        <w:t>Instruktor/instruktorka indoor cyclingu, 17.6.2026 9:16:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20388,51 +20388,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo školství, mládeže a tělovýchovy, www.msmt.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka indoor cyclingu, 28.5.2026 5:17:05</w:t>
+        <w:t>Instruktor/instruktorka indoor cyclingu, 17.6.2026 9:16:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21312,51 +21312,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 4,5 hodiny (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 90 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka indoor cyclingu, 28.5.2026 5:17:05</w:t>
+        <w:t>Instruktor/instruktorka indoor cyclingu, 17.6.2026 9:16:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21829,84 +21829,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Česká komora fitness, z. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka indoor cyclingu, 28.5.2026 5:17:05</w:t>
+        <w:t>Instruktor/instruktorka indoor cyclingu, 17.6.2026 9:16:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1BBA0B26"/>
+    <w:nsid w:val="3749A783"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21992,51 +21992,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3E6794F2"/>
+    <w:nsid w:val="2106E49A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -22122,51 +22122,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4E98CB8A"/>
+    <w:nsid w:val="6123191C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>