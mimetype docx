--- v4 (2026-06-17)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R31DC5562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR31DC5562" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR31DC5562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R63FE7102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR63FE7102" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR63FE7102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka indoor cyclingu, 17.6.2026 9:16:23</w:t>
+        <w:t>Instruktor/instruktorka indoor cyclingu, 7.7.2026 12:24:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka indoor cyclingu, 17.6.2026 9:16:23</w:t>
+        <w:t>Instruktor/instruktorka indoor cyclingu, 7.7.2026 12:24:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3080,51 +3080,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka indoor cyclingu, 17.6.2026 9:16:23</w:t>
+        <w:t>Instruktor/instruktorka indoor cyclingu, 7.7.2026 12:24:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3977,51 +3977,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka indoor cyclingu, 17.6.2026 9:16:23</w:t>
+        <w:t>Instruktor/instruktorka indoor cyclingu, 7.7.2026 12:24:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11556,51 +11556,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>klientů:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka indoor cyclingu, 17.6.2026 9:16:23</w:t>
+        <w:t>Instruktor/instruktorka indoor cyclingu, 7.7.2026 12:24:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19305,51 +19305,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazečů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka indoor cyclingu, 17.6.2026 9:16:23</w:t>
+        <w:t>Instruktor/instruktorka indoor cyclingu, 7.7.2026 12:24:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20388,51 +20388,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo školství, mládeže a tělovýchovy, www.msmt.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka indoor cyclingu, 17.6.2026 9:16:23</w:t>
+        <w:t>Instruktor/instruktorka indoor cyclingu, 7.7.2026 12:24:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21312,51 +21312,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 4,5 hodiny (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 90 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka indoor cyclingu, 17.6.2026 9:16:23</w:t>
+        <w:t>Instruktor/instruktorka indoor cyclingu, 7.7.2026 12:24:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21829,84 +21829,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Česká komora fitness, z. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka indoor cyclingu, 17.6.2026 9:16:23</w:t>
+        <w:t>Instruktor/instruktorka indoor cyclingu, 7.7.2026 12:24:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3749A783"/>
+    <w:nsid w:val="30C04372"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21992,51 +21992,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2106E49A"/>
+    <w:nsid w:val="147B8104"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -22122,51 +22122,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6123191C"/>
+    <w:nsid w:val="12A49910"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>