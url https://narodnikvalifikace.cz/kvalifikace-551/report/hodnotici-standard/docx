--- v5 (2026-07-07)
+++ v6 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R63FE7102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR63FE7102" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR63FE7102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R798B976F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR798B976F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR798B976F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka indoor cyclingu, 7.7.2026 12:24:56</w:t>
+        <w:t>Instruktor/instruktorka indoor cyclingu, 7.7.2026 12:29:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka indoor cyclingu, 7.7.2026 12:24:56</w:t>
+        <w:t>Instruktor/instruktorka indoor cyclingu, 7.7.2026 12:29:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3080,51 +3080,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka indoor cyclingu, 7.7.2026 12:24:56</w:t>
+        <w:t>Instruktor/instruktorka indoor cyclingu, 7.7.2026 12:29:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3977,51 +3977,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka indoor cyclingu, 7.7.2026 12:24:56</w:t>
+        <w:t>Instruktor/instruktorka indoor cyclingu, 7.7.2026 12:29:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11556,51 +11556,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>klientů:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka indoor cyclingu, 7.7.2026 12:24:56</w:t>
+        <w:t>Instruktor/instruktorka indoor cyclingu, 7.7.2026 12:29:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19305,51 +19305,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazečů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka indoor cyclingu, 7.7.2026 12:24:56</w:t>
+        <w:t>Instruktor/instruktorka indoor cyclingu, 7.7.2026 12:29:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20388,51 +20388,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo školství, mládeže a tělovýchovy, www.msmt.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka indoor cyclingu, 7.7.2026 12:24:56</w:t>
+        <w:t>Instruktor/instruktorka indoor cyclingu, 7.7.2026 12:29:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21312,51 +21312,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 4,5 hodiny (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 90 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka indoor cyclingu, 7.7.2026 12:24:56</w:t>
+        <w:t>Instruktor/instruktorka indoor cyclingu, 7.7.2026 12:29:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21829,84 +21829,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Česká komora fitness, z. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka indoor cyclingu, 7.7.2026 12:24:56</w:t>
+        <w:t>Instruktor/instruktorka indoor cyclingu, 7.7.2026 12:29:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="30C04372"/>
+    <w:nsid w:val="226C95E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21992,51 +21992,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="147B8104"/>
+    <w:nsid w:val="288ED2B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -22122,51 +22122,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="12A49910"/>
+    <w:nsid w:val="15D31D53"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>