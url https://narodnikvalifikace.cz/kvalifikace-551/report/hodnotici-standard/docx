--- v6 (2026-07-07)
+++ v7 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R798B976F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR798B976F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR798B976F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3107FF77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3107FF77" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3107FF77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka indoor cyclingu, 7.7.2026 12:29:12</w:t>
+        <w:t>Instruktor/instruktorka indoor cyclingu, 7.7.2026 13:43:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka indoor cyclingu, 7.7.2026 12:29:12</w:t>
+        <w:t>Instruktor/instruktorka indoor cyclingu, 7.7.2026 13:43:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3080,51 +3080,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka indoor cyclingu, 7.7.2026 12:29:12</w:t>
+        <w:t>Instruktor/instruktorka indoor cyclingu, 7.7.2026 13:43:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3977,51 +3977,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka indoor cyclingu, 7.7.2026 12:29:12</w:t>
+        <w:t>Instruktor/instruktorka indoor cyclingu, 7.7.2026 13:43:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11556,51 +11556,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>klientů:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka indoor cyclingu, 7.7.2026 12:29:12</w:t>
+        <w:t>Instruktor/instruktorka indoor cyclingu, 7.7.2026 13:43:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19305,51 +19305,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazečů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka indoor cyclingu, 7.7.2026 12:29:12</w:t>
+        <w:t>Instruktor/instruktorka indoor cyclingu, 7.7.2026 13:43:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20388,51 +20388,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo školství, mládeže a tělovýchovy, www.msmt.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka indoor cyclingu, 7.7.2026 12:29:12</w:t>
+        <w:t>Instruktor/instruktorka indoor cyclingu, 7.7.2026 13:43:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21312,51 +21312,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 4,5 hodiny (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 90 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka indoor cyclingu, 7.7.2026 12:29:12</w:t>
+        <w:t>Instruktor/instruktorka indoor cyclingu, 7.7.2026 13:43:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21829,84 +21829,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Česká komora fitness, z. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka indoor cyclingu, 7.7.2026 12:29:12</w:t>
+        <w:t>Instruktor/instruktorka indoor cyclingu, 7.7.2026 13:43:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="226C95E5"/>
+    <w:nsid w:val="6E8B94C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21992,51 +21992,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="288ED2B8"/>
+    <w:nsid w:val="24989E98"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -22122,51 +22122,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="15D31D53"/>
+    <w:nsid w:val="4600AFB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>