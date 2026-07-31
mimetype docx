--- v7 (2026-07-07)
+++ v8 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3107FF77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3107FF77" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3107FF77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RD3AC58B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRD3AC58B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRD3AC58B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka indoor cyclingu, 7.7.2026 13:43:44</w:t>
+        <w:t>Instruktor/instruktorka indoor cyclingu, 31.7.2026 11:10:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka indoor cyclingu, 7.7.2026 13:43:44</w:t>
+        <w:t>Instruktor/instruktorka indoor cyclingu, 31.7.2026 11:10:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3080,51 +3080,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka indoor cyclingu, 7.7.2026 13:43:44</w:t>
+        <w:t>Instruktor/instruktorka indoor cyclingu, 31.7.2026 11:10:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3977,51 +3977,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka indoor cyclingu, 7.7.2026 13:43:44</w:t>
+        <w:t>Instruktor/instruktorka indoor cyclingu, 31.7.2026 11:10:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11556,51 +11556,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>klientů:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka indoor cyclingu, 7.7.2026 13:43:44</w:t>
+        <w:t>Instruktor/instruktorka indoor cyclingu, 31.7.2026 11:10:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19305,51 +19305,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazečů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka indoor cyclingu, 7.7.2026 13:43:44</w:t>
+        <w:t>Instruktor/instruktorka indoor cyclingu, 31.7.2026 11:10:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20388,51 +20388,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo školství, mládeže a tělovýchovy, www.msmt.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka indoor cyclingu, 7.7.2026 13:43:44</w:t>
+        <w:t>Instruktor/instruktorka indoor cyclingu, 31.7.2026 11:10:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21312,51 +21312,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 4,5 hodiny (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 90 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka indoor cyclingu, 7.7.2026 13:43:44</w:t>
+        <w:t>Instruktor/instruktorka indoor cyclingu, 31.7.2026 11:10:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21829,84 +21829,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Česká komora fitness, z. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka indoor cyclingu, 7.7.2026 13:43:44</w:t>
+        <w:t>Instruktor/instruktorka indoor cyclingu, 31.7.2026 11:10:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6E8B94C4"/>
+    <w:nsid w:val="45C066EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21992,51 +21992,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="24989E98"/>
+    <w:nsid w:val="6E68D347"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -22122,51 +22122,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4600AFB4"/>
+    <w:nsid w:val="612E5F91"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>