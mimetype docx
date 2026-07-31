--- v8 (2026-07-31)
+++ v9 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RD3AC58B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRD3AC58B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRD3AC58B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R763D014F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR763D014F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR763D014F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka indoor cyclingu, 31.7.2026 11:10:31</w:t>
+        <w:t>Instruktor/instruktorka indoor cyclingu, 31.7.2026 14:31:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka indoor cyclingu, 31.7.2026 11:10:31</w:t>
+        <w:t>Instruktor/instruktorka indoor cyclingu, 31.7.2026 14:31:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3080,51 +3080,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka indoor cyclingu, 31.7.2026 11:10:31</w:t>
+        <w:t>Instruktor/instruktorka indoor cyclingu, 31.7.2026 14:31:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3977,51 +3977,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka indoor cyclingu, 31.7.2026 11:10:31</w:t>
+        <w:t>Instruktor/instruktorka indoor cyclingu, 31.7.2026 14:31:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11556,51 +11556,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>klientů:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka indoor cyclingu, 31.7.2026 11:10:31</w:t>
+        <w:t>Instruktor/instruktorka indoor cyclingu, 31.7.2026 14:31:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19305,51 +19305,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazečů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka indoor cyclingu, 31.7.2026 11:10:31</w:t>
+        <w:t>Instruktor/instruktorka indoor cyclingu, 31.7.2026 14:31:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20388,51 +20388,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo školství, mládeže a tělovýchovy, www.msmt.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka indoor cyclingu, 31.7.2026 11:10:31</w:t>
+        <w:t>Instruktor/instruktorka indoor cyclingu, 31.7.2026 14:31:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21312,51 +21312,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 4,5 hodiny (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 90 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka indoor cyclingu, 31.7.2026 11:10:31</w:t>
+        <w:t>Instruktor/instruktorka indoor cyclingu, 31.7.2026 14:31:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21829,84 +21829,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Česká komora fitness, z. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka indoor cyclingu, 31.7.2026 11:10:31</w:t>
+        <w:t>Instruktor/instruktorka indoor cyclingu, 31.7.2026 14:31:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="45C066EE"/>
+    <w:nsid w:val="48FF0FAE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21992,51 +21992,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6E68D347"/>
+    <w:nsid w:val="220A048C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -22122,51 +22122,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="612E5F91"/>
+    <w:nsid w:val="20B668FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>