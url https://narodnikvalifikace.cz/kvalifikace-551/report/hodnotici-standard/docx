--- v9 (2026-07-31)
+++ v10 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R763D014F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR763D014F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR763D014F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1B8FDE2D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1B8FDE2D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1B8FDE2D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka indoor cyclingu, 31.7.2026 14:31:20</w:t>
+        <w:t>Instruktor/instruktorka indoor cyclingu, 20.8.2026 19:55:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka indoor cyclingu, 31.7.2026 14:31:20</w:t>
+        <w:t>Instruktor/instruktorka indoor cyclingu, 20.8.2026 19:55:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3080,51 +3080,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka indoor cyclingu, 31.7.2026 14:31:20</w:t>
+        <w:t>Instruktor/instruktorka indoor cyclingu, 20.8.2026 19:55:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3977,51 +3977,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka indoor cyclingu, 31.7.2026 14:31:20</w:t>
+        <w:t>Instruktor/instruktorka indoor cyclingu, 20.8.2026 19:55:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11556,51 +11556,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>klientů:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka indoor cyclingu, 31.7.2026 14:31:20</w:t>
+        <w:t>Instruktor/instruktorka indoor cyclingu, 20.8.2026 19:55:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19305,51 +19305,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazečů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka indoor cyclingu, 31.7.2026 14:31:20</w:t>
+        <w:t>Instruktor/instruktorka indoor cyclingu, 20.8.2026 19:55:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20388,51 +20388,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo školství, mládeže a tělovýchovy, www.msmt.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka indoor cyclingu, 31.7.2026 14:31:20</w:t>
+        <w:t>Instruktor/instruktorka indoor cyclingu, 20.8.2026 19:55:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21312,51 +21312,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 4,5 hodiny (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 90 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka indoor cyclingu, 31.7.2026 14:31:20</w:t>
+        <w:t>Instruktor/instruktorka indoor cyclingu, 20.8.2026 19:55:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21829,84 +21829,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Česká komora fitness, z. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka indoor cyclingu, 31.7.2026 14:31:20</w:t>
+        <w:t>Instruktor/instruktorka indoor cyclingu, 20.8.2026 19:55:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="48FF0FAE"/>
+    <w:nsid w:val="570F1B03"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21992,51 +21992,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="220A048C"/>
+    <w:nsid w:val="357E71A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -22122,51 +22122,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="20B668FF"/>
+    <w:nsid w:val="7FE65A9D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>