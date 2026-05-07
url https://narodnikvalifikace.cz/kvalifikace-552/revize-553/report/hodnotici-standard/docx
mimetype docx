--- v0 (2026-04-17)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R75D193AD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR75D193AD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR75D193AD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2C157328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2C157328" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2C157328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.10.2012 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor powerjógy, 17.4.2026 4:30:55</w:t>
+        <w:t>Instruktor powerjógy, 7.5.2026 18:10:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor powerjógy, 17.4.2026 4:30:55</w:t>
+        <w:t>Instruktor powerjógy, 7.5.2026 18:10:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3046,51 +3046,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor powerjógy, 17.4.2026 4:30:55</w:t>
+        <w:t>Instruktor powerjógy, 7.5.2026 18:10:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4159,51 +4159,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor powerjógy, 17.4.2026 4:30:55</w:t>
+        <w:t>Instruktor powerjógy, 7.5.2026 18:10:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4556,51 +4556,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor powerjógy, 17.4.2026 4:30:55</w:t>
+        <w:t>Instruktor powerjógy, 7.5.2026 18:10:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11676,51 +11676,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pomůcek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor powerjógy, 17.4.2026 4:30:55</w:t>
+        <w:t>Instruktor powerjógy, 7.5.2026 18:10:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20258,51 +20258,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor powerjógy, 17.4.2026 4:30:55</w:t>
+        <w:t>Instruktor powerjógy, 7.5.2026 18:10:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22580,51 +22580,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor powerjógy, 17.4.2026 4:30:55</w:t>
+        <w:t>Instruktor powerjógy, 7.5.2026 18:10:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23957,51 +23957,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně technického vybavení dokládající soulad s požadavky uvedenými v hodnotícím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor powerjógy, 17.4.2026 4:30:55</w:t>
+        <w:t>Instruktor powerjógy, 7.5.2026 18:10:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24270,51 +24270,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 1 až 2 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor powerjógy, 17.4.2026 4:30:55</w:t>
+        <w:t>Instruktor powerjógy, 7.5.2026 18:10:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24899,51 +24899,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Český svaz aerobiku, fitness a tance FISAF.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor powerjógy, 17.4.2026 4:30:55</w:t>
+        <w:t>Instruktor powerjógy, 7.5.2026 18:10:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>