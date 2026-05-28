--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2C157328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2C157328" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2C157328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R29D9D71D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR29D9D71D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR29D9D71D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.10.2012 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor powerjógy, 7.5.2026 18:10:47</w:t>
+        <w:t>Instruktor powerjógy, 28.5.2026 3:21:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor powerjógy, 7.5.2026 18:10:47</w:t>
+        <w:t>Instruktor powerjógy, 28.5.2026 3:21:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3046,51 +3046,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor powerjógy, 7.5.2026 18:10:47</w:t>
+        <w:t>Instruktor powerjógy, 28.5.2026 3:21:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4159,51 +4159,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor powerjógy, 7.5.2026 18:10:47</w:t>
+        <w:t>Instruktor powerjógy, 28.5.2026 3:21:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4556,51 +4556,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor powerjógy, 7.5.2026 18:10:47</w:t>
+        <w:t>Instruktor powerjógy, 28.5.2026 3:21:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11676,51 +11676,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pomůcek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor powerjógy, 7.5.2026 18:10:47</w:t>
+        <w:t>Instruktor powerjógy, 28.5.2026 3:21:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20258,51 +20258,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor powerjógy, 7.5.2026 18:10:47</w:t>
+        <w:t>Instruktor powerjógy, 28.5.2026 3:21:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22580,51 +22580,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor powerjógy, 7.5.2026 18:10:47</w:t>
+        <w:t>Instruktor powerjógy, 28.5.2026 3:21:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23957,51 +23957,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně technického vybavení dokládající soulad s požadavky uvedenými v hodnotícím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor powerjógy, 7.5.2026 18:10:47</w:t>
+        <w:t>Instruktor powerjógy, 28.5.2026 3:21:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24270,51 +24270,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 1 až 2 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor powerjógy, 7.5.2026 18:10:47</w:t>
+        <w:t>Instruktor powerjógy, 28.5.2026 3:21:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24899,51 +24899,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Český svaz aerobiku, fitness a tance FISAF.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor powerjógy, 7.5.2026 18:10:47</w:t>
+        <w:t>Instruktor powerjógy, 28.5.2026 3:21:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>