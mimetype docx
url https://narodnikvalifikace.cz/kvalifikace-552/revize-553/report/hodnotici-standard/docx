--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R29D9D71D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR29D9D71D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR29D9D71D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R10979DD2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR10979DD2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR10979DD2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.10.2012 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor powerjógy, 28.5.2026 3:21:03</w:t>
+        <w:t>Instruktor powerjógy, 17.6.2026 12:48:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor powerjógy, 28.5.2026 3:21:03</w:t>
+        <w:t>Instruktor powerjógy, 17.6.2026 12:48:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3046,51 +3046,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor powerjógy, 28.5.2026 3:21:03</w:t>
+        <w:t>Instruktor powerjógy, 17.6.2026 12:48:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4159,51 +4159,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor powerjógy, 28.5.2026 3:21:03</w:t>
+        <w:t>Instruktor powerjógy, 17.6.2026 12:48:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4556,51 +4556,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor powerjógy, 28.5.2026 3:21:03</w:t>
+        <w:t>Instruktor powerjógy, 17.6.2026 12:48:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11676,51 +11676,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pomůcek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor powerjógy, 28.5.2026 3:21:03</w:t>
+        <w:t>Instruktor powerjógy, 17.6.2026 12:48:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20258,51 +20258,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor powerjógy, 28.5.2026 3:21:03</w:t>
+        <w:t>Instruktor powerjógy, 17.6.2026 12:48:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22580,51 +22580,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor powerjógy, 28.5.2026 3:21:03</w:t>
+        <w:t>Instruktor powerjógy, 17.6.2026 12:48:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23957,51 +23957,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně technického vybavení dokládající soulad s požadavky uvedenými v hodnotícím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor powerjógy, 28.5.2026 3:21:03</w:t>
+        <w:t>Instruktor powerjógy, 17.6.2026 12:48:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24270,51 +24270,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 1 až 2 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor powerjógy, 28.5.2026 3:21:03</w:t>
+        <w:t>Instruktor powerjógy, 17.6.2026 12:48:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24899,51 +24899,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Český svaz aerobiku, fitness a tance FISAF.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor powerjógy, 28.5.2026 3:21:03</w:t>
+        <w:t>Instruktor powerjógy, 17.6.2026 12:48:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>