--- v3 (2026-06-17)
+++ v4 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R10979DD2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR10979DD2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR10979DD2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3D5C6702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3D5C6702" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3D5C6702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.10.2012 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor powerjógy, 17.6.2026 12:48:53</w:t>
+        <w:t>Instruktor powerjógy, 8.7.2026 1:33:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor powerjógy, 17.6.2026 12:48:53</w:t>
+        <w:t>Instruktor powerjógy, 8.7.2026 1:33:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3046,51 +3046,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor powerjógy, 17.6.2026 12:48:53</w:t>
+        <w:t>Instruktor powerjógy, 8.7.2026 1:33:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4159,51 +4159,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor powerjógy, 17.6.2026 12:48:53</w:t>
+        <w:t>Instruktor powerjógy, 8.7.2026 1:33:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4556,51 +4556,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor powerjógy, 17.6.2026 12:48:53</w:t>
+        <w:t>Instruktor powerjógy, 8.7.2026 1:33:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11676,51 +11676,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pomůcek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor powerjógy, 17.6.2026 12:48:53</w:t>
+        <w:t>Instruktor powerjógy, 8.7.2026 1:33:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20258,51 +20258,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor powerjógy, 17.6.2026 12:48:53</w:t>
+        <w:t>Instruktor powerjógy, 8.7.2026 1:33:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22580,51 +22580,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor powerjógy, 17.6.2026 12:48:53</w:t>
+        <w:t>Instruktor powerjógy, 8.7.2026 1:33:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23957,51 +23957,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně technického vybavení dokládající soulad s požadavky uvedenými v hodnotícím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor powerjógy, 17.6.2026 12:48:53</w:t>
+        <w:t>Instruktor powerjógy, 8.7.2026 1:33:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24270,51 +24270,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 1 až 2 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor powerjógy, 17.6.2026 12:48:53</w:t>
+        <w:t>Instruktor powerjógy, 8.7.2026 1:33:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24899,51 +24899,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Český svaz aerobiku, fitness a tance FISAF.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor powerjógy, 17.6.2026 12:48:53</w:t>
+        <w:t>Instruktor powerjógy, 8.7.2026 1:33:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>