--- v4 (2026-07-07)
+++ v5 (2026-07-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3D5C6702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3D5C6702" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3D5C6702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R344DC03D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR344DC03D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR344DC03D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.10.2012 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor powerjógy, 8.7.2026 1:33:19</w:t>
+        <w:t>Instruktor powerjógy, 28.7.2026 5:03:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor powerjógy, 8.7.2026 1:33:19</w:t>
+        <w:t>Instruktor powerjógy, 28.7.2026 5:03:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3046,51 +3046,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor powerjógy, 8.7.2026 1:33:19</w:t>
+        <w:t>Instruktor powerjógy, 28.7.2026 5:03:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4159,51 +4159,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor powerjógy, 8.7.2026 1:33:19</w:t>
+        <w:t>Instruktor powerjógy, 28.7.2026 5:03:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4556,51 +4556,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor powerjógy, 8.7.2026 1:33:19</w:t>
+        <w:t>Instruktor powerjógy, 28.7.2026 5:03:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11676,51 +11676,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pomůcek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor powerjógy, 8.7.2026 1:33:19</w:t>
+        <w:t>Instruktor powerjógy, 28.7.2026 5:03:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20258,51 +20258,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor powerjógy, 8.7.2026 1:33:19</w:t>
+        <w:t>Instruktor powerjógy, 28.7.2026 5:03:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22580,51 +22580,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor powerjógy, 8.7.2026 1:33:19</w:t>
+        <w:t>Instruktor powerjógy, 28.7.2026 5:03:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23957,51 +23957,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně technického vybavení dokládající soulad s požadavky uvedenými v hodnotícím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor powerjógy, 8.7.2026 1:33:19</w:t>
+        <w:t>Instruktor powerjógy, 28.7.2026 5:03:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24270,51 +24270,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 1 až 2 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor powerjógy, 8.7.2026 1:33:19</w:t>
+        <w:t>Instruktor powerjógy, 28.7.2026 5:03:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24899,51 +24899,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Český svaz aerobiku, fitness a tance FISAF.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor powerjógy, 8.7.2026 1:33:19</w:t>
+        <w:t>Instruktor powerjógy, 28.7.2026 5:03:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>