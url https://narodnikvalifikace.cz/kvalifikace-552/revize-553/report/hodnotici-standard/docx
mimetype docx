--- v5 (2026-07-28)
+++ v6 (2026-08-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R344DC03D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR344DC03D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR344DC03D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RC109609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRC109609" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRC109609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.10.2012 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor powerjógy, 28.7.2026 5:03:44</w:t>
+        <w:t>Instruktor powerjógy, 17.8.2026 21:23:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor powerjógy, 28.7.2026 5:03:44</w:t>
+        <w:t>Instruktor powerjógy, 17.8.2026 21:23:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3046,51 +3046,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor powerjógy, 28.7.2026 5:03:44</w:t>
+        <w:t>Instruktor powerjógy, 17.8.2026 21:23:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4159,51 +4159,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor powerjógy, 28.7.2026 5:03:44</w:t>
+        <w:t>Instruktor powerjógy, 17.8.2026 21:23:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4556,51 +4556,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor powerjógy, 28.7.2026 5:03:44</w:t>
+        <w:t>Instruktor powerjógy, 17.8.2026 21:23:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11676,51 +11676,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pomůcek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor powerjógy, 28.7.2026 5:03:44</w:t>
+        <w:t>Instruktor powerjógy, 17.8.2026 21:23:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20258,51 +20258,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor powerjógy, 28.7.2026 5:03:44</w:t>
+        <w:t>Instruktor powerjógy, 17.8.2026 21:23:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22580,51 +22580,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor powerjógy, 28.7.2026 5:03:44</w:t>
+        <w:t>Instruktor powerjógy, 17.8.2026 21:23:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23957,51 +23957,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně technického vybavení dokládající soulad s požadavky uvedenými v hodnotícím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor powerjógy, 28.7.2026 5:03:44</w:t>
+        <w:t>Instruktor powerjógy, 17.8.2026 21:23:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24270,51 +24270,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 1 až 2 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor powerjógy, 28.7.2026 5:03:44</w:t>
+        <w:t>Instruktor powerjógy, 17.8.2026 21:23:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24899,51 +24899,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Český svaz aerobiku, fitness a tance FISAF.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor powerjógy, 28.7.2026 5:03:44</w:t>
+        <w:t>Instruktor powerjógy, 17.8.2026 21:23:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>