--- v6 (2026-08-17)
+++ v7 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RC109609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRC109609" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRC109609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6943A0E2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6943A0E2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6943A0E2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.10.2012 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor powerjógy, 17.8.2026 21:23:47</w:t>
+        <w:t>Instruktor powerjógy, 8.9.2026 7:43:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor powerjógy, 17.8.2026 21:23:47</w:t>
+        <w:t>Instruktor powerjógy, 8.9.2026 7:43:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3046,51 +3046,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor powerjógy, 17.8.2026 21:23:47</w:t>
+        <w:t>Instruktor powerjógy, 8.9.2026 7:43:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4159,51 +4159,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor powerjógy, 17.8.2026 21:23:47</w:t>
+        <w:t>Instruktor powerjógy, 8.9.2026 7:43:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4556,51 +4556,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor powerjógy, 17.8.2026 21:23:47</w:t>
+        <w:t>Instruktor powerjógy, 8.9.2026 7:43:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11676,51 +11676,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pomůcek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor powerjógy, 17.8.2026 21:23:47</w:t>
+        <w:t>Instruktor powerjógy, 8.9.2026 7:43:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20258,51 +20258,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor powerjógy, 17.8.2026 21:23:47</w:t>
+        <w:t>Instruktor powerjógy, 8.9.2026 7:43:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22580,51 +22580,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor powerjógy, 17.8.2026 21:23:47</w:t>
+        <w:t>Instruktor powerjógy, 8.9.2026 7:43:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23957,51 +23957,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně technického vybavení dokládající soulad s požadavky uvedenými v hodnotícím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor powerjógy, 17.8.2026 21:23:47</w:t>
+        <w:t>Instruktor powerjógy, 8.9.2026 7:43:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24270,51 +24270,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 1 až 2 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor powerjógy, 17.8.2026 21:23:47</w:t>
+        <w:t>Instruktor powerjógy, 8.9.2026 7:43:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24899,51 +24899,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Český svaz aerobiku, fitness a tance FISAF.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor powerjógy, 17.8.2026 21:23:47</w:t>
+        <w:t>Instruktor powerjógy, 8.9.2026 7:43:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>