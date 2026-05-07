--- v0 (2026-04-15)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R43CA751F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR43CA751F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR43CA751F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6C9EDC81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6C9EDC81" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6C9EDC81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1127,51 +1127,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 27.10.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro řádné zacházení s malými jatečnými zvířaty na porážkách, 15.4.2026 7:35:15</w:t>
+        <w:t>Pracovník/pracovnice pro řádné zacházení s malými jatečnými zvířaty na porážkách, 7.5.2026 20:26:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2379,51 +2379,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro řádné zacházení s malými jatečnými zvířaty na porážkách, 15.4.2026 7:35:15</w:t>
+        <w:t>Pracovník/pracovnice pro řádné zacházení s malými jatečnými zvířaty na porážkách, 7.5.2026 20:26:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3636,51 +3636,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro řádné zacházení s malými jatečnými zvířaty na porážkách, 15.4.2026 7:35:15</w:t>
+        <w:t>Pracovník/pracovnice pro řádné zacházení s malými jatečnými zvířaty na porážkách, 7.5.2026 20:26:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4925,51 +4925,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro řádné zacházení s malými jatečnými zvířaty na porážkách, 15.4.2026 7:35:15</w:t>
+        <w:t>Pracovník/pracovnice pro řádné zacházení s malými jatečnými zvířaty na porážkách, 7.5.2026 20:26:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6498,51 +6498,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro řádné zacházení s malými jatečnými zvířaty na porážkách, 15.4.2026 7:35:15</w:t>
+        <w:t>Pracovník/pracovnice pro řádné zacházení s malými jatečnými zvířaty na porážkách, 7.5.2026 20:26:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7498,51 +7498,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro řádné zacházení s malými jatečnými zvířaty na porážkách, 15.4.2026 7:35:16</w:t>
+        <w:t>Pracovník/pracovnice pro řádné zacházení s malými jatečnými zvířaty na porážkách, 7.5.2026 20:26:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8245,51 +8245,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 3 až 4 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro řádné zacházení s malými jatečnými zvířaty na porážkách, 15.4.2026 7:35:16</w:t>
+        <w:t>Pracovník/pracovnice pro řádné zacházení s malými jatečnými zvířaty na porážkách, 7.5.2026 20:26:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8818,84 +8818,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Jatky Český Brod, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro řádné zacházení s malými jatečnými zvířaty na porážkách, 15.4.2026 7:35:16</w:t>
+        <w:t>Pracovník/pracovnice pro řádné zacházení s malými jatečnými zvířaty na porážkách, 7.5.2026 20:26:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="669D2419"/>
+    <w:nsid w:val="6F1D3773"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8981,51 +8981,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0BFBF9DD"/>
+    <w:nsid w:val="491DF60A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9111,51 +9111,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="27CB4BE7"/>
+    <w:nsid w:val="252F0059"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9241,51 +9241,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2BDF2329"/>
+    <w:nsid w:val="3E23BD90"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>