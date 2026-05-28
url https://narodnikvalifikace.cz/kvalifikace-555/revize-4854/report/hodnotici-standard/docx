--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6C9EDC81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6C9EDC81" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6C9EDC81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3F05AC1E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3F05AC1E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3F05AC1E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1127,51 +1127,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 27.10.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro řádné zacházení s malými jatečnými zvířaty na porážkách, 7.5.2026 20:26:44</w:t>
+        <w:t>Pracovník/pracovnice pro řádné zacházení s malými jatečnými zvířaty na porážkách, 28.5.2026 3:55:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2379,51 +2379,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro řádné zacházení s malými jatečnými zvířaty na porážkách, 7.5.2026 20:26:44</w:t>
+        <w:t>Pracovník/pracovnice pro řádné zacházení s malými jatečnými zvířaty na porážkách, 28.5.2026 3:55:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3636,51 +3636,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro řádné zacházení s malými jatečnými zvířaty na porážkách, 7.5.2026 20:26:44</w:t>
+        <w:t>Pracovník/pracovnice pro řádné zacházení s malými jatečnými zvířaty na porážkách, 28.5.2026 3:55:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4925,51 +4925,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro řádné zacházení s malými jatečnými zvířaty na porážkách, 7.5.2026 20:26:44</w:t>
+        <w:t>Pracovník/pracovnice pro řádné zacházení s malými jatečnými zvířaty na porážkách, 28.5.2026 3:55:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6498,51 +6498,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro řádné zacházení s malými jatečnými zvířaty na porážkách, 7.5.2026 20:26:44</w:t>
+        <w:t>Pracovník/pracovnice pro řádné zacházení s malými jatečnými zvířaty na porážkách, 28.5.2026 3:55:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7498,51 +7498,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro řádné zacházení s malými jatečnými zvířaty na porážkách, 7.5.2026 20:26:44</w:t>
+        <w:t>Pracovník/pracovnice pro řádné zacházení s malými jatečnými zvířaty na porážkách, 28.5.2026 3:55:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8245,51 +8245,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 3 až 4 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro řádné zacházení s malými jatečnými zvířaty na porážkách, 7.5.2026 20:26:44</w:t>
+        <w:t>Pracovník/pracovnice pro řádné zacházení s malými jatečnými zvířaty na porážkách, 28.5.2026 3:55:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8818,84 +8818,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Jatky Český Brod, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro řádné zacházení s malými jatečnými zvířaty na porážkách, 7.5.2026 20:26:44</w:t>
+        <w:t>Pracovník/pracovnice pro řádné zacházení s malými jatečnými zvířaty na porážkách, 28.5.2026 3:55:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6F1D3773"/>
+    <w:nsid w:val="637FAE38"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8981,51 +8981,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="491DF60A"/>
+    <w:nsid w:val="5447E603"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9111,51 +9111,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="252F0059"/>
+    <w:nsid w:val="70D31F3B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9241,51 +9241,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3E23BD90"/>
+    <w:nsid w:val="3B376732"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>