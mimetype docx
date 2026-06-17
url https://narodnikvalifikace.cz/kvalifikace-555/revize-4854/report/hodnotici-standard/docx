--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3F05AC1E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3F05AC1E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3F05AC1E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R65766BA9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR65766BA9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR65766BA9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1127,51 +1127,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 27.10.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro řádné zacházení s malými jatečnými zvířaty na porážkách, 28.5.2026 3:55:01</w:t>
+        <w:t>Pracovník/pracovnice pro řádné zacházení s malými jatečnými zvířaty na porážkách, 17.6.2026 15:34:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2379,51 +2379,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro řádné zacházení s malými jatečnými zvířaty na porážkách, 28.5.2026 3:55:01</w:t>
+        <w:t>Pracovník/pracovnice pro řádné zacházení s malými jatečnými zvířaty na porážkách, 17.6.2026 15:34:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3636,51 +3636,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro řádné zacházení s malými jatečnými zvířaty na porážkách, 28.5.2026 3:55:01</w:t>
+        <w:t>Pracovník/pracovnice pro řádné zacházení s malými jatečnými zvířaty na porážkách, 17.6.2026 15:34:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4925,51 +4925,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro řádné zacházení s malými jatečnými zvířaty na porážkách, 28.5.2026 3:55:01</w:t>
+        <w:t>Pracovník/pracovnice pro řádné zacházení s malými jatečnými zvířaty na porážkách, 17.6.2026 15:34:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6498,51 +6498,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro řádné zacházení s malými jatečnými zvířaty na porážkách, 28.5.2026 3:55:01</w:t>
+        <w:t>Pracovník/pracovnice pro řádné zacházení s malými jatečnými zvířaty na porážkách, 17.6.2026 15:34:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7498,51 +7498,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro řádné zacházení s malými jatečnými zvířaty na porážkách, 28.5.2026 3:55:01</w:t>
+        <w:t>Pracovník/pracovnice pro řádné zacházení s malými jatečnými zvířaty na porážkách, 17.6.2026 15:34:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8245,51 +8245,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 3 až 4 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro řádné zacházení s malými jatečnými zvířaty na porážkách, 28.5.2026 3:55:01</w:t>
+        <w:t>Pracovník/pracovnice pro řádné zacházení s malými jatečnými zvířaty na porážkách, 17.6.2026 15:34:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8818,84 +8818,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Jatky Český Brod, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro řádné zacházení s malými jatečnými zvířaty na porážkách, 28.5.2026 3:55:01</w:t>
+        <w:t>Pracovník/pracovnice pro řádné zacházení s malými jatečnými zvířaty na porážkách, 17.6.2026 15:34:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="637FAE38"/>
+    <w:nsid w:val="46595B0D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8981,51 +8981,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5447E603"/>
+    <w:nsid w:val="2331087F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9111,51 +9111,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="70D31F3B"/>
+    <w:nsid w:val="1F4A3CAA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9241,51 +9241,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3B376732"/>
+    <w:nsid w:val="6D8D9D3F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>