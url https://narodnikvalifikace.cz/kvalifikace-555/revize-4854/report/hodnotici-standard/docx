--- v3 (2026-06-17)
+++ v4 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R65766BA9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR65766BA9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR65766BA9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R74B2DD97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR74B2DD97" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR74B2DD97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -215,51 +215,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C6"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Týká se povolání:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P6"/>
         <w:framePr w:w="6628" w:h="478" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4110" w:y="3784"/>
         <w:rPr>
           <w:rStyle w:val="C7"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C7"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro řádné zacházení s malými jatečnými zvířaty na porážkách; Řezník a uzenář</w:t>
+        <w:t>Řezník a uzenář; Pracovník pro řádné zacházení s malými jatečnými zvířaty na porážkách</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P5"/>
         <w:framePr w:w="4026" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4262"/>
         <w:rPr>
           <w:rStyle w:val="C6"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C6"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační úroveň NSK - EQF:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P6"/>
         <w:framePr w:w="6628" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4110" w:y="4262"/>
         <w:rPr>
           <w:rStyle w:val="C7"/>
@@ -1127,51 +1127,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 27.10.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro řádné zacházení s malými jatečnými zvířaty na porážkách, 17.6.2026 15:34:40</w:t>
+        <w:t>Pracovník/pracovnice pro řádné zacházení s malými jatečnými zvířaty na porážkách, 27.7.2026 23:08:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2379,51 +2379,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro řádné zacházení s malými jatečnými zvířaty na porážkách, 17.6.2026 15:34:40</w:t>
+        <w:t>Pracovník/pracovnice pro řádné zacházení s malými jatečnými zvířaty na porážkách, 27.7.2026 23:08:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3636,51 +3636,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro řádné zacházení s malými jatečnými zvířaty na porážkách, 17.6.2026 15:34:40</w:t>
+        <w:t>Pracovník/pracovnice pro řádné zacházení s malými jatečnými zvířaty na porážkách, 27.7.2026 23:08:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4925,51 +4925,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro řádné zacházení s malými jatečnými zvířaty na porážkách, 17.6.2026 15:34:40</w:t>
+        <w:t>Pracovník/pracovnice pro řádné zacházení s malými jatečnými zvířaty na porážkách, 27.7.2026 23:08:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6498,51 +6498,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro řádné zacházení s malými jatečnými zvířaty na porážkách, 17.6.2026 15:34:40</w:t>
+        <w:t>Pracovník/pracovnice pro řádné zacházení s malými jatečnými zvířaty na porážkách, 27.7.2026 23:08:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7498,51 +7498,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro řádné zacházení s malými jatečnými zvířaty na porážkách, 17.6.2026 15:34:40</w:t>
+        <w:t>Pracovník/pracovnice pro řádné zacházení s malými jatečnými zvířaty na porážkách, 27.7.2026 23:08:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8245,51 +8245,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 3 až 4 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro řádné zacházení s malými jatečnými zvířaty na porážkách, 17.6.2026 15:34:40</w:t>
+        <w:t>Pracovník/pracovnice pro řádné zacházení s malými jatečnými zvířaty na porážkách, 27.7.2026 23:08:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8818,84 +8818,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Jatky Český Brod, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro řádné zacházení s malými jatečnými zvířaty na porážkách, 17.6.2026 15:34:40</w:t>
+        <w:t>Pracovník/pracovnice pro řádné zacházení s malými jatečnými zvířaty na porážkách, 27.7.2026 23:08:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="46595B0D"/>
+    <w:nsid w:val="54E8E640"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8981,51 +8981,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2331087F"/>
+    <w:nsid w:val="482651FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9111,51 +9111,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1F4A3CAA"/>
+    <w:nsid w:val="3E03DE05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9241,51 +9241,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6D8D9D3F"/>
+    <w:nsid w:val="369D6766"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>