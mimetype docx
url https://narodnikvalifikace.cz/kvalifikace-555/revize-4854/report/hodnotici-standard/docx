--- v4 (2026-07-27)
+++ v5 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R74B2DD97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR74B2DD97" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR74B2DD97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6EBC3F3E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6EBC3F3E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6EBC3F3E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1127,51 +1127,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 27.10.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro řádné zacházení s malými jatečnými zvířaty na porážkách, 27.7.2026 23:08:13</w:t>
+        <w:t>Pracovník/pracovnice pro řádné zacházení s malými jatečnými zvířaty na porážkách, 20.8.2026 20:32:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2379,51 +2379,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro řádné zacházení s malými jatečnými zvířaty na porážkách, 27.7.2026 23:08:13</w:t>
+        <w:t>Pracovník/pracovnice pro řádné zacházení s malými jatečnými zvířaty na porážkách, 20.8.2026 20:32:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3636,51 +3636,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro řádné zacházení s malými jatečnými zvířaty na porážkách, 27.7.2026 23:08:13</w:t>
+        <w:t>Pracovník/pracovnice pro řádné zacházení s malými jatečnými zvířaty na porážkách, 20.8.2026 20:32:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4925,51 +4925,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro řádné zacházení s malými jatečnými zvířaty na porážkách, 27.7.2026 23:08:13</w:t>
+        <w:t>Pracovník/pracovnice pro řádné zacházení s malými jatečnými zvířaty na porážkách, 20.8.2026 20:32:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6498,51 +6498,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro řádné zacházení s malými jatečnými zvířaty na porážkách, 27.7.2026 23:08:13</w:t>
+        <w:t>Pracovník/pracovnice pro řádné zacházení s malými jatečnými zvířaty na porážkách, 20.8.2026 20:32:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7498,51 +7498,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro řádné zacházení s malými jatečnými zvířaty na porážkách, 27.7.2026 23:08:13</w:t>
+        <w:t>Pracovník/pracovnice pro řádné zacházení s malými jatečnými zvířaty na porážkách, 20.8.2026 20:32:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8245,51 +8245,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 3 až 4 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro řádné zacházení s malými jatečnými zvířaty na porážkách, 27.7.2026 23:08:13</w:t>
+        <w:t>Pracovník/pracovnice pro řádné zacházení s malými jatečnými zvířaty na porážkách, 20.8.2026 20:32:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8818,84 +8818,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Jatky Český Brod, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro řádné zacházení s malými jatečnými zvířaty na porážkách, 27.7.2026 23:08:13</w:t>
+        <w:t>Pracovník/pracovnice pro řádné zacházení s malými jatečnými zvířaty na porážkách, 20.8.2026 20:32:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="54E8E640"/>
+    <w:nsid w:val="45CE3AB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8981,51 +8981,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="482651FA"/>
+    <w:nsid w:val="66C524A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9111,51 +9111,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3E03DE05"/>
+    <w:nsid w:val="79998170"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9241,51 +9241,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="369D6766"/>
+    <w:nsid w:val="24E551B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>