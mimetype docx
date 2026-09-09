--- v5 (2026-08-20)
+++ v6 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6EBC3F3E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6EBC3F3E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6EBC3F3E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R9BA7E27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR9BA7E27" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR9BA7E27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1127,51 +1127,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 27.10.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro řádné zacházení s malými jatečnými zvířaty na porážkách, 20.8.2026 20:32:32</w:t>
+        <w:t>Pracovník/pracovnice pro řádné zacházení s malými jatečnými zvířaty na porážkách, 10.9.2026 0:12:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2379,51 +2379,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro řádné zacházení s malými jatečnými zvířaty na porážkách, 20.8.2026 20:32:32</w:t>
+        <w:t>Pracovník/pracovnice pro řádné zacházení s malými jatečnými zvířaty na porážkách, 10.9.2026 0:12:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3636,51 +3636,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro řádné zacházení s malými jatečnými zvířaty na porážkách, 20.8.2026 20:32:32</w:t>
+        <w:t>Pracovník/pracovnice pro řádné zacházení s malými jatečnými zvířaty na porážkách, 10.9.2026 0:12:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4925,51 +4925,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro řádné zacházení s malými jatečnými zvířaty na porážkách, 20.8.2026 20:32:32</w:t>
+        <w:t>Pracovník/pracovnice pro řádné zacházení s malými jatečnými zvířaty na porážkách, 10.9.2026 0:12:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6498,51 +6498,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro řádné zacházení s malými jatečnými zvířaty na porážkách, 20.8.2026 20:32:32</w:t>
+        <w:t>Pracovník/pracovnice pro řádné zacházení s malými jatečnými zvířaty na porážkách, 10.9.2026 0:12:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7498,51 +7498,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro řádné zacházení s malými jatečnými zvířaty na porážkách, 20.8.2026 20:32:32</w:t>
+        <w:t>Pracovník/pracovnice pro řádné zacházení s malými jatečnými zvířaty na porážkách, 10.9.2026 0:12:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8245,51 +8245,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 3 až 4 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro řádné zacházení s malými jatečnými zvířaty na porážkách, 20.8.2026 20:32:32</w:t>
+        <w:t>Pracovník/pracovnice pro řádné zacházení s malými jatečnými zvířaty na porážkách, 10.9.2026 0:12:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8818,84 +8818,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Jatky Český Brod, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro řádné zacházení s malými jatečnými zvířaty na porážkách, 20.8.2026 20:32:32</w:t>
+        <w:t>Pracovník/pracovnice pro řádné zacházení s malými jatečnými zvířaty na porážkách, 10.9.2026 0:12:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="45CE3AB4"/>
+    <w:nsid w:val="05ED2B68"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8981,51 +8981,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="66C524A1"/>
+    <w:nsid w:val="23853986"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9111,51 +9111,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="79998170"/>
+    <w:nsid w:val="56A77284"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9241,51 +9241,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="24E551B3"/>
+    <w:nsid w:val="50DDEAAE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>