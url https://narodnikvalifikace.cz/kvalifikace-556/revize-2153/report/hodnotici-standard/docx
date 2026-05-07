--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6FEA7496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6FEA7496" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6FEA7496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R496C1971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR496C1971" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR496C1971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.08.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista poradenství a prodeje krmných směsí, 16.4.2026 23:33:46</w:t>
+        <w:t>Specialista poradenství a prodeje krmných směsí, 7.5.2026 19:16:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1805,51 +1805,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista poradenství a prodeje krmných směsí, 16.4.2026 23:33:46</w:t>
+        <w:t>Specialista poradenství a prodeje krmných směsí, 7.5.2026 19:16:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2148,51 +2148,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista poradenství a prodeje krmných směsí, 16.4.2026 23:33:46</w:t>
+        <w:t>Specialista poradenství a prodeje krmných směsí, 7.5.2026 19:16:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3304,51 +3304,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista poradenství a prodeje krmných směsí, 16.4.2026 23:33:46</w:t>
+        <w:t>Specialista poradenství a prodeje krmných směsí, 7.5.2026 19:16:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4644,51 +4644,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista poradenství a prodeje krmných směsí, 16.4.2026 23:33:46</w:t>
+        <w:t>Specialista poradenství a prodeje krmných směsí, 7.5.2026 19:16:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5217,84 +5217,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista poradenství a prodeje krmných směsí, 16.4.2026 23:33:46</w:t>
+        <w:t>Specialista poradenství a prodeje krmných směsí, 7.5.2026 19:16:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="00358FFC"/>
+    <w:nsid w:val="1FC1F0C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5380,51 +5380,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="29DF7945"/>
+    <w:nsid w:val="7063E3DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5510,51 +5510,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="408DEF7E"/>
+    <w:nsid w:val="10DAC04C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5640,51 +5640,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="782E442E"/>
+    <w:nsid w:val="74AD1BCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>