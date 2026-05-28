--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R496C1971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR496C1971" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR496C1971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3B2D6C91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3B2D6C91" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3B2D6C91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.08.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista poradenství a prodeje krmných směsí, 7.5.2026 19:16:50</w:t>
+        <w:t>Specialista poradenství a prodeje krmných směsí, 28.5.2026 2:37:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1805,51 +1805,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista poradenství a prodeje krmných směsí, 7.5.2026 19:16:50</w:t>
+        <w:t>Specialista poradenství a prodeje krmných směsí, 28.5.2026 2:37:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2148,51 +2148,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista poradenství a prodeje krmných směsí, 7.5.2026 19:16:50</w:t>
+        <w:t>Specialista poradenství a prodeje krmných směsí, 28.5.2026 2:37:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3304,51 +3304,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista poradenství a prodeje krmných směsí, 7.5.2026 19:16:50</w:t>
+        <w:t>Specialista poradenství a prodeje krmných směsí, 28.5.2026 2:37:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4644,51 +4644,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista poradenství a prodeje krmných směsí, 7.5.2026 19:16:50</w:t>
+        <w:t>Specialista poradenství a prodeje krmných směsí, 28.5.2026 2:37:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5217,84 +5217,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista poradenství a prodeje krmných směsí, 7.5.2026 19:16:50</w:t>
+        <w:t>Specialista poradenství a prodeje krmných směsí, 28.5.2026 2:37:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1FC1F0C2"/>
+    <w:nsid w:val="55DE2439"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5380,51 +5380,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7063E3DA"/>
+    <w:nsid w:val="36CDA950"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5510,51 +5510,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="10DAC04C"/>
+    <w:nsid w:val="4F5B22CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5640,51 +5640,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="74AD1BCB"/>
+    <w:nsid w:val="218C56EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>