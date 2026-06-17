--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3B2D6C91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3B2D6C91" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3B2D6C91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R394B2643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR394B2643" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR394B2643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.08.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista poradenství a prodeje krmných směsí, 28.5.2026 2:37:58</w:t>
+        <w:t>Specialista poradenství a prodeje krmných směsí, 17.6.2026 13:30:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1805,51 +1805,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista poradenství a prodeje krmných směsí, 28.5.2026 2:37:58</w:t>
+        <w:t>Specialista poradenství a prodeje krmných směsí, 17.6.2026 13:30:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2148,51 +2148,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista poradenství a prodeje krmných směsí, 28.5.2026 2:37:58</w:t>
+        <w:t>Specialista poradenství a prodeje krmných směsí, 17.6.2026 13:30:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3304,51 +3304,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista poradenství a prodeje krmných směsí, 28.5.2026 2:37:58</w:t>
+        <w:t>Specialista poradenství a prodeje krmných směsí, 17.6.2026 13:30:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4644,51 +4644,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista poradenství a prodeje krmných směsí, 28.5.2026 2:37:58</w:t>
+        <w:t>Specialista poradenství a prodeje krmných směsí, 17.6.2026 13:30:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5217,84 +5217,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista poradenství a prodeje krmných směsí, 28.5.2026 2:37:58</w:t>
+        <w:t>Specialista poradenství a prodeje krmných směsí, 17.6.2026 13:30:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="55DE2439"/>
+    <w:nsid w:val="303BDF8D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5380,51 +5380,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="36CDA950"/>
+    <w:nsid w:val="6BCFA2CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5510,51 +5510,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4F5B22CF"/>
+    <w:nsid w:val="4CD4A3D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5640,51 +5640,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="218C56EC"/>
+    <w:nsid w:val="41E2D3BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>