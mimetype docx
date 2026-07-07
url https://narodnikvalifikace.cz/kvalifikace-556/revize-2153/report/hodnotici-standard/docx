--- v3 (2026-06-17)
+++ v4 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R394B2643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR394B2643" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR394B2643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2129B7E5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2129B7E5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2129B7E5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.08.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista poradenství a prodeje krmných směsí, 17.6.2026 13:30:03</w:t>
+        <w:t>Specialista poradenství a prodeje krmných směsí, 7.7.2026 16:16:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1805,51 +1805,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista poradenství a prodeje krmných směsí, 17.6.2026 13:30:03</w:t>
+        <w:t>Specialista poradenství a prodeje krmných směsí, 7.7.2026 16:16:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2148,51 +2148,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista poradenství a prodeje krmných směsí, 17.6.2026 13:30:03</w:t>
+        <w:t>Specialista poradenství a prodeje krmných směsí, 7.7.2026 16:16:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3304,51 +3304,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista poradenství a prodeje krmných směsí, 17.6.2026 13:30:03</w:t>
+        <w:t>Specialista poradenství a prodeje krmných směsí, 7.7.2026 16:16:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4644,51 +4644,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista poradenství a prodeje krmných směsí, 17.6.2026 13:30:03</w:t>
+        <w:t>Specialista poradenství a prodeje krmných směsí, 7.7.2026 16:16:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5217,84 +5217,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista poradenství a prodeje krmných směsí, 17.6.2026 13:30:03</w:t>
+        <w:t>Specialista poradenství a prodeje krmných směsí, 7.7.2026 16:16:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="303BDF8D"/>
+    <w:nsid w:val="0DF01F59"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5380,51 +5380,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6BCFA2CF"/>
+    <w:nsid w:val="527F34AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5510,51 +5510,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4CD4A3D3"/>
+    <w:nsid w:val="6136966B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5640,51 +5640,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="41E2D3BF"/>
+    <w:nsid w:val="75EB91BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>