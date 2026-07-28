--- v4 (2026-07-07)
+++ v5 (2026-07-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2129B7E5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2129B7E5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2129B7E5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R739CEE20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR739CEE20" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR739CEE20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.08.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista poradenství a prodeje krmných směsí, 7.7.2026 16:16:44</w:t>
+        <w:t>Specialista poradenství a prodeje krmných směsí, 28.7.2026 11:09:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1805,51 +1805,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista poradenství a prodeje krmných směsí, 7.7.2026 16:16:44</w:t>
+        <w:t>Specialista poradenství a prodeje krmných směsí, 28.7.2026 11:09:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2148,51 +2148,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista poradenství a prodeje krmných směsí, 7.7.2026 16:16:44</w:t>
+        <w:t>Specialista poradenství a prodeje krmných směsí, 28.7.2026 11:09:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3304,51 +3304,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista poradenství a prodeje krmných směsí, 7.7.2026 16:16:44</w:t>
+        <w:t>Specialista poradenství a prodeje krmných směsí, 28.7.2026 11:09:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4644,51 +4644,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista poradenství a prodeje krmných směsí, 7.7.2026 16:16:44</w:t>
+        <w:t>Specialista poradenství a prodeje krmných směsí, 28.7.2026 11:09:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5217,84 +5217,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista poradenství a prodeje krmných směsí, 7.7.2026 16:16:44</w:t>
+        <w:t>Specialista poradenství a prodeje krmných směsí, 28.7.2026 11:09:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0DF01F59"/>
+    <w:nsid w:val="716DA8FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5380,51 +5380,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="527F34AB"/>
+    <w:nsid w:val="095E9013"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5510,51 +5510,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6136966B"/>
+    <w:nsid w:val="45CCAF7F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5640,51 +5640,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="75EB91BC"/>
+    <w:nsid w:val="37245E50"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>