--- v5 (2026-07-28)
+++ v6 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R739CEE20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR739CEE20" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR739CEE20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3A883A5F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3A883A5F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3A883A5F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.08.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista poradenství a prodeje krmných směsí, 28.7.2026 11:09:28</w:t>
+        <w:t>Specialista poradenství a prodeje krmných směsí, 20.8.2026 20:52:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1805,51 +1805,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista poradenství a prodeje krmných směsí, 28.7.2026 11:09:28</w:t>
+        <w:t>Specialista poradenství a prodeje krmných směsí, 20.8.2026 20:52:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2148,51 +2148,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista poradenství a prodeje krmných směsí, 28.7.2026 11:09:28</w:t>
+        <w:t>Specialista poradenství a prodeje krmných směsí, 20.8.2026 20:52:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3304,51 +3304,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista poradenství a prodeje krmných směsí, 28.7.2026 11:09:28</w:t>
+        <w:t>Specialista poradenství a prodeje krmných směsí, 20.8.2026 20:52:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4644,51 +4644,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista poradenství a prodeje krmných směsí, 28.7.2026 11:09:28</w:t>
+        <w:t>Specialista poradenství a prodeje krmných směsí, 20.8.2026 20:52:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5217,84 +5217,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista poradenství a prodeje krmných směsí, 28.7.2026 11:09:28</w:t>
+        <w:t>Specialista poradenství a prodeje krmných směsí, 20.8.2026 20:52:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="716DA8FE"/>
+    <w:nsid w:val="71EF2CC4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5380,51 +5380,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="095E9013"/>
+    <w:nsid w:val="69679D72"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5510,51 +5510,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="45CCAF7F"/>
+    <w:nsid w:val="2F8BBAA1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5640,51 +5640,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="37245E50"/>
+    <w:nsid w:val="410AF1CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>