--- v6 (2026-08-20)
+++ v7 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3A883A5F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3A883A5F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3A883A5F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7504E1A5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7504E1A5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7504E1A5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.08.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista poradenství a prodeje krmných směsí, 20.8.2026 20:52:33</w:t>
+        <w:t>Specialista poradenství a prodeje krmných směsí, 9.9.2026 23:03:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1805,51 +1805,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista poradenství a prodeje krmných směsí, 20.8.2026 20:52:33</w:t>
+        <w:t>Specialista poradenství a prodeje krmných směsí, 9.9.2026 23:03:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2148,51 +2148,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista poradenství a prodeje krmných směsí, 20.8.2026 20:52:33</w:t>
+        <w:t>Specialista poradenství a prodeje krmných směsí, 9.9.2026 23:03:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3304,51 +3304,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista poradenství a prodeje krmných směsí, 20.8.2026 20:52:33</w:t>
+        <w:t>Specialista poradenství a prodeje krmných směsí, 9.9.2026 23:03:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4644,51 +4644,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista poradenství a prodeje krmných směsí, 20.8.2026 20:52:33</w:t>
+        <w:t>Specialista poradenství a prodeje krmných směsí, 9.9.2026 23:03:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5217,84 +5217,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista poradenství a prodeje krmných směsí, 20.8.2026 20:52:33</w:t>
+        <w:t>Specialista poradenství a prodeje krmných směsí, 9.9.2026 23:03:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="71EF2CC4"/>
+    <w:nsid w:val="5B4B9754"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5380,51 +5380,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="69679D72"/>
+    <w:nsid w:val="09201C31"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5510,51 +5510,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2F8BBAA1"/>
+    <w:nsid w:val="64261B40"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5640,51 +5640,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="410AF1CE"/>
+    <w:nsid w:val="5A668A01"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>