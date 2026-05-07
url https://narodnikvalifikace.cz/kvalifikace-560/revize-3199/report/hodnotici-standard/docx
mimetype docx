--- v0 (2026-04-15)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R240A7F1A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR240A7F1A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR240A7F1A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3A682285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3A682285" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3A682285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 15.4.2026 4:54:50</w:t>
+        <w:t>Pracovník pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 7.5.2026 17:56:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2183,51 +2183,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 15.4.2026 4:54:50</w:t>
+        <w:t>Pracovník pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 7.5.2026 17:56:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3496,51 +3496,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 15.4.2026 4:54:50</w:t>
+        <w:t>Pracovník pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 7.5.2026 17:56:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4731,51 +4731,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 15.4.2026 4:54:50</w:t>
+        <w:t>Pracovník pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 7.5.2026 17:56:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6337,51 +6337,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Ověřuje se, zda jsou plněny požadavky, které stanovuje nařízení Rady (ES) č. 1099/2009 ze dne 24. září 2009 o ochraně zvířat při usmrcování a také standardní operační postupy daných jatek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 15.4.2026 4:54:50</w:t>
+        <w:t>Pracovník pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 7.5.2026 17:56:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7420,51 +7420,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 15.4.2026 4:54:50</w:t>
+        <w:t>Pracovník pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 7.5.2026 17:56:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8223,51 +8223,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 3 až 4 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 15.4.2026 4:54:50</w:t>
+        <w:t>Pracovník pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 7.5.2026 17:56:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8796,84 +8796,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Jatky Český Brod, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 15.4.2026 4:54:50</w:t>
+        <w:t>Pracovník pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 7.5.2026 17:56:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="305E69AF"/>
+    <w:nsid w:val="0CDB603C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8959,51 +8959,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3C20BDEB"/>
+    <w:nsid w:val="58E1D86E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9089,51 +9089,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0ADB10C6"/>
+    <w:nsid w:val="3D1D0572"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9219,51 +9219,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="762A7BBE"/>
+    <w:nsid w:val="7D07182D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>