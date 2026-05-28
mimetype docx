--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3A682285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3A682285" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3A682285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6C7DB24C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6C7DB24C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6C7DB24C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 7.5.2026 17:56:34</w:t>
+        <w:t>Pracovník pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 28.5.2026 2:39:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2183,51 +2183,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 7.5.2026 17:56:34</w:t>
+        <w:t>Pracovník pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 28.5.2026 2:39:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3496,51 +3496,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 7.5.2026 17:56:34</w:t>
+        <w:t>Pracovník pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 28.5.2026 2:39:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4731,51 +4731,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 7.5.2026 17:56:34</w:t>
+        <w:t>Pracovník pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 28.5.2026 2:39:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6337,51 +6337,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Ověřuje se, zda jsou plněny požadavky, které stanovuje nařízení Rady (ES) č. 1099/2009 ze dne 24. září 2009 o ochraně zvířat při usmrcování a také standardní operační postupy daných jatek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 7.5.2026 17:56:34</w:t>
+        <w:t>Pracovník pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 28.5.2026 2:39:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7420,51 +7420,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 7.5.2026 17:56:34</w:t>
+        <w:t>Pracovník pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 28.5.2026 2:39:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8223,51 +8223,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 3 až 4 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 7.5.2026 17:56:34</w:t>
+        <w:t>Pracovník pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 28.5.2026 2:39:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8796,84 +8796,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Jatky Český Brod, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 7.5.2026 17:56:34</w:t>
+        <w:t>Pracovník pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 28.5.2026 2:39:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0CDB603C"/>
+    <w:nsid w:val="5C7B2C50"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8959,51 +8959,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="58E1D86E"/>
+    <w:nsid w:val="2FE1D8E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9089,51 +9089,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3D1D0572"/>
+    <w:nsid w:val="1C75D519"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9219,51 +9219,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7D07182D"/>
+    <w:nsid w:val="444A66F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>