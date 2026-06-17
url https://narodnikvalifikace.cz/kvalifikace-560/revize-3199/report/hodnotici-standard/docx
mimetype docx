--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6C7DB24C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6C7DB24C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6C7DB24C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R45C403DD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR45C403DD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR45C403DD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 28.5.2026 2:39:59</w:t>
+        <w:t>Pracovník pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 17.6.2026 13:31:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2183,51 +2183,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 28.5.2026 2:39:59</w:t>
+        <w:t>Pracovník pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 17.6.2026 13:31:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3496,51 +3496,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 28.5.2026 2:39:59</w:t>
+        <w:t>Pracovník pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 17.6.2026 13:31:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4731,51 +4731,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 28.5.2026 2:39:59</w:t>
+        <w:t>Pracovník pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 17.6.2026 13:31:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6337,51 +6337,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Ověřuje se, zda jsou plněny požadavky, které stanovuje nařízení Rady (ES) č. 1099/2009 ze dne 24. září 2009 o ochraně zvířat při usmrcování a také standardní operační postupy daných jatek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 28.5.2026 2:39:59</w:t>
+        <w:t>Pracovník pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 17.6.2026 13:31:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7420,51 +7420,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 28.5.2026 2:39:59</w:t>
+        <w:t>Pracovník pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 17.6.2026 13:31:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8223,51 +8223,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 3 až 4 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 28.5.2026 2:39:59</w:t>
+        <w:t>Pracovník pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 17.6.2026 13:31:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8796,84 +8796,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Jatky Český Brod, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 28.5.2026 2:39:59</w:t>
+        <w:t>Pracovník pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 17.6.2026 13:31:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5C7B2C50"/>
+    <w:nsid w:val="4959C1B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8959,51 +8959,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2FE1D8E1"/>
+    <w:nsid w:val="72DAB616"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9089,51 +9089,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1C75D519"/>
+    <w:nsid w:val="46464C8F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9219,51 +9219,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="444A66F7"/>
+    <w:nsid w:val="2AFF5D21"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>