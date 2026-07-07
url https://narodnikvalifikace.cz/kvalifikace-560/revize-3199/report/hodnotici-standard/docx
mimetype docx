--- v3 (2026-06-17)
+++ v4 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R45C403DD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR45C403DD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR45C403DD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1A7BF23D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1A7BF23D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1A7BF23D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 17.6.2026 13:31:51</w:t>
+        <w:t>Pracovník pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 7.7.2026 15:08:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2183,51 +2183,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 17.6.2026 13:31:51</w:t>
+        <w:t>Pracovník pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 7.7.2026 15:08:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3496,51 +3496,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 17.6.2026 13:31:51</w:t>
+        <w:t>Pracovník pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 7.7.2026 15:08:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4731,51 +4731,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 17.6.2026 13:31:51</w:t>
+        <w:t>Pracovník pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 7.7.2026 15:08:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6337,51 +6337,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Ověřuje se, zda jsou plněny požadavky, které stanovuje nařízení Rady (ES) č. 1099/2009 ze dne 24. září 2009 o ochraně zvířat při usmrcování a také standardní operační postupy daných jatek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 17.6.2026 13:31:51</w:t>
+        <w:t>Pracovník pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 7.7.2026 15:08:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7420,51 +7420,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 17.6.2026 13:31:51</w:t>
+        <w:t>Pracovník pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 7.7.2026 15:08:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8223,51 +8223,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 3 až 4 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 17.6.2026 13:31:51</w:t>
+        <w:t>Pracovník pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 7.7.2026 15:08:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8796,84 +8796,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Jatky Český Brod, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 17.6.2026 13:31:51</w:t>
+        <w:t>Pracovník pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 7.7.2026 15:08:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4959C1B0"/>
+    <w:nsid w:val="130530FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8959,51 +8959,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="72DAB616"/>
+    <w:nsid w:val="4505AFD8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9089,51 +9089,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="46464C8F"/>
+    <w:nsid w:val="38943030"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9219,51 +9219,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2AFF5D21"/>
+    <w:nsid w:val="45B4D647"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>