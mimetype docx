--- v4 (2026-07-07)
+++ v5 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1A7BF23D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1A7BF23D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1A7BF23D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R19996392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR19996392" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR19996392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 7.7.2026 15:08:44</w:t>
+        <w:t>Pracovník pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 31.7.2026 14:46:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2183,51 +2183,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 7.7.2026 15:08:44</w:t>
+        <w:t>Pracovník pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 31.7.2026 14:46:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3496,51 +3496,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 7.7.2026 15:08:44</w:t>
+        <w:t>Pracovník pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 31.7.2026 14:46:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4731,51 +4731,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 7.7.2026 15:08:44</w:t>
+        <w:t>Pracovník pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 31.7.2026 14:46:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6337,51 +6337,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Ověřuje se, zda jsou plněny požadavky, které stanovuje nařízení Rady (ES) č. 1099/2009 ze dne 24. září 2009 o ochraně zvířat při usmrcování a také standardní operační postupy daných jatek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 7.7.2026 15:08:44</w:t>
+        <w:t>Pracovník pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 31.7.2026 14:46:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7420,51 +7420,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 7.7.2026 15:08:44</w:t>
+        <w:t>Pracovník pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 31.7.2026 14:46:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8223,51 +8223,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 3 až 4 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 7.7.2026 15:08:44</w:t>
+        <w:t>Pracovník pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 31.7.2026 14:46:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8796,84 +8796,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Jatky Český Brod, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 7.7.2026 15:08:44</w:t>
+        <w:t>Pracovník pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 31.7.2026 14:46:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="130530FC"/>
+    <w:nsid w:val="4E42FFB2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8959,51 +8959,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4505AFD8"/>
+    <w:nsid w:val="73562971"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9089,51 +9089,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="38943030"/>
+    <w:nsid w:val="786CBABC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9219,51 +9219,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="45B4D647"/>
+    <w:nsid w:val="73B97937"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>