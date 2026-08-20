--- v5 (2026-07-31)
+++ v6 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R19996392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR19996392" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR19996392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6C01FD38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6C01FD38" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6C01FD38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 31.7.2026 14:46:29</w:t>
+        <w:t>Pracovník pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 20.8.2026 19:19:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2183,51 +2183,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 31.7.2026 14:46:29</w:t>
+        <w:t>Pracovník pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 20.8.2026 19:19:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3496,51 +3496,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 31.7.2026 14:46:29</w:t>
+        <w:t>Pracovník pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 20.8.2026 19:19:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4731,51 +4731,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 31.7.2026 14:46:29</w:t>
+        <w:t>Pracovník pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 20.8.2026 19:19:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6337,51 +6337,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Ověřuje se, zda jsou plněny požadavky, které stanovuje nařízení Rady (ES) č. 1099/2009 ze dne 24. září 2009 o ochraně zvířat při usmrcování a také standardní operační postupy daných jatek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 31.7.2026 14:46:29</w:t>
+        <w:t>Pracovník pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 20.8.2026 19:19:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7420,51 +7420,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 31.7.2026 14:46:29</w:t>
+        <w:t>Pracovník pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 20.8.2026 19:19:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8223,51 +8223,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 3 až 4 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 31.7.2026 14:46:29</w:t>
+        <w:t>Pracovník pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 20.8.2026 19:19:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8796,84 +8796,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Jatky Český Brod, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 31.7.2026 14:46:29</w:t>
+        <w:t>Pracovník pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 20.8.2026 19:19:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4E42FFB2"/>
+    <w:nsid w:val="02233058"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8959,51 +8959,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="73562971"/>
+    <w:nsid w:val="400A80DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9089,51 +9089,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="786CBABC"/>
+    <w:nsid w:val="4A17C2AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9219,51 +9219,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="73B97937"/>
+    <w:nsid w:val="569C2257"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>