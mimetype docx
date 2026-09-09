--- v6 (2026-08-20)
+++ v7 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6C01FD38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6C01FD38" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6C01FD38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5B9DF47D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5B9DF47D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5B9DF47D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 20.8.2026 19:19:05</w:t>
+        <w:t>Pracovník pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 9.9.2026 23:04:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2183,51 +2183,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 20.8.2026 19:19:05</w:t>
+        <w:t>Pracovník pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 9.9.2026 23:04:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3496,51 +3496,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 20.8.2026 19:19:05</w:t>
+        <w:t>Pracovník pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 9.9.2026 23:04:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4731,51 +4731,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 20.8.2026 19:19:05</w:t>
+        <w:t>Pracovník pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 9.9.2026 23:04:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6337,51 +6337,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Ověřuje se, zda jsou plněny požadavky, které stanovuje nařízení Rady (ES) č. 1099/2009 ze dne 24. září 2009 o ochraně zvířat při usmrcování a také standardní operační postupy daných jatek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 20.8.2026 19:19:05</w:t>
+        <w:t>Pracovník pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 9.9.2026 23:04:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7420,51 +7420,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 20.8.2026 19:19:05</w:t>
+        <w:t>Pracovník pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 9.9.2026 23:04:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8223,51 +8223,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 3 až 4 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 20.8.2026 19:19:05</w:t>
+        <w:t>Pracovník pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 9.9.2026 23:04:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8796,84 +8796,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Jatky Český Brod, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 20.8.2026 19:19:05</w:t>
+        <w:t>Pracovník pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 9.9.2026 23:04:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="02233058"/>
+    <w:nsid w:val="2562111D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8959,51 +8959,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="400A80DC"/>
+    <w:nsid w:val="22AF7E02"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9089,51 +9089,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4A17C2AD"/>
+    <w:nsid w:val="11E96D66"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9219,51 +9219,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="569C2257"/>
+    <w:nsid w:val="0160FC21"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>