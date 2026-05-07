--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R36D50363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR36D50363" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR36D50363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R44E163E3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR44E163E3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR44E163E3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1012,51 +1012,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 11.02.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 17.4.2026 0:27:53</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 7.5.2026 16:07:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2216,51 +2216,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 17.4.2026 0:27:53</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 7.5.2026 16:07:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3329,51 +3329,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 17.4.2026 0:27:53</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 7.5.2026 16:07:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4746,51 +4746,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 17.4.2026 0:27:53</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 7.5.2026 16:07:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5751,51 +5751,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 17.4.2026 0:27:53</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 7.5.2026 16:07:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13721,51 +13721,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 17.4.2026 0:27:53</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 7.5.2026 16:07:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16179,51 +16179,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 17.4.2026 0:27:53</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 7.5.2026 16:07:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17037,51 +17037,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 17.4.2026 0:27:53</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 7.5.2026 16:07:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18011,51 +18011,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 17.4.2026 0:27:53</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 7.5.2026 16:07:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18528,84 +18528,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">RPIC - ViP </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 17.4.2026 0:27:53</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 7.5.2026 16:07:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6F158DAB"/>
+    <w:nsid w:val="2F8631E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18691,51 +18691,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="191EE3C3"/>
+    <w:nsid w:val="0E657428"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18821,51 +18821,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5F2129AD"/>
+    <w:nsid w:val="0CC278FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>