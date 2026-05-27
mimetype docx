--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R44E163E3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR44E163E3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR44E163E3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5AAA4820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5AAA4820" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5AAA4820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1012,51 +1012,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 11.02.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 7.5.2026 16:07:39</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 27.5.2026 23:51:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2216,51 +2216,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 7.5.2026 16:07:39</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 27.5.2026 23:51:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3329,51 +3329,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 7.5.2026 16:07:39</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 27.5.2026 23:51:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4746,51 +4746,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 7.5.2026 16:07:39</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 27.5.2026 23:51:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5751,51 +5751,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 7.5.2026 16:07:39</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 27.5.2026 23:51:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13721,51 +13721,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 7.5.2026 16:07:39</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 27.5.2026 23:51:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16179,51 +16179,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 7.5.2026 16:07:39</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 27.5.2026 23:51:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17037,51 +17037,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 7.5.2026 16:07:39</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 27.5.2026 23:51:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18011,51 +18011,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 7.5.2026 16:07:39</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 27.5.2026 23:51:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18528,84 +18528,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">RPIC - ViP </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 7.5.2026 16:07:39</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 27.5.2026 23:51:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2F8631E1"/>
+    <w:nsid w:val="3E9874A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18691,51 +18691,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0E657428"/>
+    <w:nsid w:val="60A84311"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18821,51 +18821,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0CC278FC"/>
+    <w:nsid w:val="6CB30319"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>