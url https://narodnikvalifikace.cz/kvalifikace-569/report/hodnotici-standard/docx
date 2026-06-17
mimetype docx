--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5AAA4820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5AAA4820" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5AAA4820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5CDEA161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5CDEA161" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5CDEA161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1012,51 +1012,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 11.02.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 27.5.2026 23:51:45</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 17.6.2026 9:14:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2216,51 +2216,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 27.5.2026 23:51:45</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 17.6.2026 9:14:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3329,51 +3329,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 27.5.2026 23:51:45</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 17.6.2026 9:14:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4746,51 +4746,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 27.5.2026 23:51:45</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 17.6.2026 9:14:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5751,51 +5751,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 27.5.2026 23:51:45</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 17.6.2026 9:14:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13721,51 +13721,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 27.5.2026 23:51:45</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 17.6.2026 9:14:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16179,51 +16179,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 27.5.2026 23:51:45</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 17.6.2026 9:14:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17037,51 +17037,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 27.5.2026 23:51:45</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 17.6.2026 9:14:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18011,51 +18011,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 27.5.2026 23:51:45</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 17.6.2026 9:14:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18528,84 +18528,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">RPIC - ViP </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 27.5.2026 23:51:45</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 17.6.2026 9:14:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3E9874A3"/>
+    <w:nsid w:val="13338214"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18691,51 +18691,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="60A84311"/>
+    <w:nsid w:val="1100BB83"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18821,51 +18821,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6CB30319"/>
+    <w:nsid w:val="78B13083"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>