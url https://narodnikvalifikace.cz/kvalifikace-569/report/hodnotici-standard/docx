--- v3 (2026-06-17)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5CDEA161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5CDEA161" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5CDEA161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4D3BEE6C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4D3BEE6C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4D3BEE6C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1012,51 +1012,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 11.02.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 17.6.2026 9:14:31</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 17.6.2026 11:18:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2216,51 +2216,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 17.6.2026 9:14:31</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 17.6.2026 11:18:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3329,51 +3329,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 17.6.2026 9:14:31</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 17.6.2026 11:18:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4746,51 +4746,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 17.6.2026 9:14:31</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 17.6.2026 11:18:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5751,51 +5751,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 17.6.2026 9:14:31</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 17.6.2026 11:18:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13721,51 +13721,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 17.6.2026 9:14:31</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 17.6.2026 11:18:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16179,51 +16179,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 17.6.2026 9:14:31</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 17.6.2026 11:18:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17037,51 +17037,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 17.6.2026 9:14:31</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 17.6.2026 11:18:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18011,51 +18011,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 17.6.2026 9:14:31</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 17.6.2026 11:18:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18528,84 +18528,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">RPIC - ViP </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 17.6.2026 9:14:31</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 17.6.2026 11:18:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="13338214"/>
+    <w:nsid w:val="07E1C379"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18691,51 +18691,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1100BB83"/>
+    <w:nsid w:val="181BDA63"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18821,51 +18821,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="78B13083"/>
+    <w:nsid w:val="4E23FA6E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>