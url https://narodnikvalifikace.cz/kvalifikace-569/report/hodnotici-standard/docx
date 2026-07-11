--- v4 (2026-06-17)
+++ v5 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4D3BEE6C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4D3BEE6C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4D3BEE6C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2D048827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2D048827" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2D048827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1012,51 +1012,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 11.02.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 17.6.2026 11:18:56</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 11.7.2026 19:10:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2216,51 +2216,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 17.6.2026 11:18:56</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 11.7.2026 19:10:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3329,51 +3329,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 17.6.2026 11:18:56</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 11.7.2026 19:10:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4746,51 +4746,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 17.6.2026 11:18:56</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 11.7.2026 19:10:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5751,51 +5751,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 17.6.2026 11:18:56</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 11.7.2026 19:10:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13721,51 +13721,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 17.6.2026 11:18:56</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 11.7.2026 19:10:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16179,51 +16179,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 17.6.2026 11:18:56</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 11.7.2026 19:10:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17037,51 +17037,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 17.6.2026 11:18:56</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 11.7.2026 19:10:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18011,51 +18011,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 17.6.2026 11:18:56</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 11.7.2026 19:10:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18528,84 +18528,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">RPIC - ViP </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 17.6.2026 11:18:56</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 11.7.2026 19:10:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="07E1C379"/>
+    <w:nsid w:val="66454217"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18691,51 +18691,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="181BDA63"/>
+    <w:nsid w:val="548321B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18821,51 +18821,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4E23FA6E"/>
+    <w:nsid w:val="67180F3C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>