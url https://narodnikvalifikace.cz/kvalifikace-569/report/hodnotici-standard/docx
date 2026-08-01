--- v5 (2026-07-11)
+++ v6 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2D048827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2D048827" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2D048827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5199CFB0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5199CFB0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5199CFB0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1012,51 +1012,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 11.02.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 11.7.2026 19:10:25</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 1.8.2026 7:27:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2216,51 +2216,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 11.7.2026 19:10:25</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 1.8.2026 7:27:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3329,51 +3329,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 11.7.2026 19:10:25</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 1.8.2026 7:27:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4746,51 +4746,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 11.7.2026 19:10:25</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 1.8.2026 7:27:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5751,51 +5751,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 11.7.2026 19:10:25</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 1.8.2026 7:27:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13721,51 +13721,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 11.7.2026 19:10:25</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 1.8.2026 7:27:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16179,51 +16179,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 11.7.2026 19:10:25</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 1.8.2026 7:27:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17037,51 +17037,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 11.7.2026 19:10:25</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 1.8.2026 7:27:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18011,51 +18011,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 11.7.2026 19:10:25</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 1.8.2026 7:27:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18528,84 +18528,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">RPIC - ViP </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 11.7.2026 19:10:25</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 1.8.2026 7:27:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="66454217"/>
+    <w:nsid w:val="28E17B37"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18691,51 +18691,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="548321B3"/>
+    <w:nsid w:val="2A493838"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18821,51 +18821,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="67180F3C"/>
+    <w:nsid w:val="4C16FA1D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>