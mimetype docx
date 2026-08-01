--- v6 (2026-08-01)
+++ v7 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5199CFB0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5199CFB0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5199CFB0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R36EB0D8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR36EB0D8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR36EB0D8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1012,51 +1012,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 11.02.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 1.8.2026 7:27:30</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 1.8.2026 9:09:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2216,51 +2216,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 1.8.2026 7:27:30</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 1.8.2026 9:09:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3329,51 +3329,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 1.8.2026 7:27:30</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 1.8.2026 9:09:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4746,51 +4746,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 1.8.2026 7:27:30</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 1.8.2026 9:09:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5751,51 +5751,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 1.8.2026 7:27:30</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 1.8.2026 9:09:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13721,51 +13721,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 1.8.2026 7:27:30</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 1.8.2026 9:09:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16179,51 +16179,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 1.8.2026 7:27:30</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 1.8.2026 9:09:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17037,51 +17037,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 1.8.2026 7:27:30</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 1.8.2026 9:09:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18011,51 +18011,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 1.8.2026 7:27:30</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 1.8.2026 9:09:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18528,84 +18528,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">RPIC - ViP </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 1.8.2026 7:27:30</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 1.8.2026 9:09:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="28E17B37"/>
+    <w:nsid w:val="67657875"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18691,51 +18691,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2A493838"/>
+    <w:nsid w:val="389E62C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18821,51 +18821,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4C16FA1D"/>
+    <w:nsid w:val="24B70071"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>