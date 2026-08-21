--- v7 (2026-08-01)
+++ v8 (2026-08-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R36EB0D8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR36EB0D8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR36EB0D8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R659C0BBF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR659C0BBF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR659C0BBF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1012,51 +1012,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 11.02.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 1.8.2026 9:09:07</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 21.8.2026 21:49:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2216,51 +2216,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 1.8.2026 9:09:07</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 21.8.2026 21:49:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3329,51 +3329,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 1.8.2026 9:09:07</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 21.8.2026 21:49:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4746,51 +4746,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 1.8.2026 9:09:07</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 21.8.2026 21:49:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5751,51 +5751,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 1.8.2026 9:09:07</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 21.8.2026 21:49:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13721,51 +13721,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 1.8.2026 9:09:07</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 21.8.2026 21:49:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16179,51 +16179,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 1.8.2026 9:09:07</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 21.8.2026 21:49:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17037,51 +17037,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 1.8.2026 9:09:07</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 21.8.2026 21:49:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18011,51 +18011,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 1.8.2026 9:09:07</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 21.8.2026 21:49:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18528,84 +18528,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">RPIC - ViP </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 1.8.2026 9:09:07</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 21.8.2026 21:49:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="67657875"/>
+    <w:nsid w:val="086F519D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18691,51 +18691,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="389E62C9"/>
+    <w:nsid w:val="604173ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18821,51 +18821,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="24B70071"/>
+    <w:nsid w:val="02A4BF49"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>