--- v0 (2026-04-20)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6445279A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6445279A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6445279A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7E476602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7E476602" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7E476602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1012,51 +1012,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 11.02.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 21.4.2026 1:14:11</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 11.5.2026 6:47:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2216,51 +2216,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 21.4.2026 1:14:11</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 11.5.2026 6:47:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3329,51 +3329,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 21.4.2026 1:14:11</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 11.5.2026 6:47:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4746,51 +4746,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 21.4.2026 1:14:11</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 11.5.2026 6:47:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5751,51 +5751,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 21.4.2026 1:14:11</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 11.5.2026 6:47:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13721,51 +13721,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 21.4.2026 1:14:11</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 11.5.2026 6:47:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16179,51 +16179,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 21.4.2026 1:14:11</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 11.5.2026 6:47:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17037,51 +17037,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 21.4.2026 1:14:11</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 11.5.2026 6:47:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18011,51 +18011,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 21.4.2026 1:14:11</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 11.5.2026 6:47:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18528,84 +18528,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">RPIC - ViP </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 21.4.2026 1:14:11</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 11.5.2026 6:47:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2595CCB4"/>
+    <w:nsid w:val="15554370"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18691,51 +18691,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1929E30E"/>
+    <w:nsid w:val="653A4935"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18821,51 +18821,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3DBFC44D"/>
+    <w:nsid w:val="77460DC3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>