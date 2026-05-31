--- v1 (2026-05-11)
+++ v2 (2026-05-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7E476602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7E476602" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7E476602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3AF4DD41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3AF4DD41" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3AF4DD41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1012,51 +1012,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 11.02.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 11.5.2026 6:47:25</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 31.5.2026 9:52:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2216,51 +2216,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 11.5.2026 6:47:25</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 31.5.2026 9:52:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3329,51 +3329,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 11.5.2026 6:47:25</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 31.5.2026 9:52:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4746,51 +4746,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 11.5.2026 6:47:25</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 31.5.2026 9:52:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5751,51 +5751,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 11.5.2026 6:47:25</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 31.5.2026 9:52:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13721,51 +13721,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 11.5.2026 6:47:25</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 31.5.2026 9:52:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16179,51 +16179,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 11.5.2026 6:47:25</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 31.5.2026 9:52:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17037,51 +17037,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 11.5.2026 6:47:25</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 31.5.2026 9:52:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18011,51 +18011,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 11.5.2026 6:47:25</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 31.5.2026 9:52:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18528,84 +18528,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">RPIC - ViP </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 11.5.2026 6:47:25</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 31.5.2026 9:52:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="15554370"/>
+    <w:nsid w:val="451BECC5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18691,51 +18691,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="653A4935"/>
+    <w:nsid w:val="10D2E947"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18821,51 +18821,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="77460DC3"/>
+    <w:nsid w:val="0EBB7774"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>