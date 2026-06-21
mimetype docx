--- v2 (2026-05-31)
+++ v3 (2026-06-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3AF4DD41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3AF4DD41" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3AF4DD41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5809D6B1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5809D6B1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5809D6B1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1012,51 +1012,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 11.02.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 31.5.2026 9:52:29</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 21.6.2026 17:09:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2216,51 +2216,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 31.5.2026 9:52:29</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 21.6.2026 17:09:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3329,51 +3329,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 31.5.2026 9:52:29</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 21.6.2026 17:09:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4746,51 +4746,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 31.5.2026 9:52:29</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 21.6.2026 17:09:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5751,51 +5751,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 31.5.2026 9:52:29</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 21.6.2026 17:09:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13721,51 +13721,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 31.5.2026 9:52:29</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 21.6.2026 17:09:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16179,51 +16179,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 31.5.2026 9:52:29</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 21.6.2026 17:09:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17037,51 +17037,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 31.5.2026 9:52:29</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 21.6.2026 17:09:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18011,51 +18011,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 31.5.2026 9:52:29</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 21.6.2026 17:09:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18528,84 +18528,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">RPIC - ViP </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 31.5.2026 9:52:29</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 21.6.2026 17:09:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="451BECC5"/>
+    <w:nsid w:val="0CA94974"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18691,51 +18691,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="10D2E947"/>
+    <w:nsid w:val="50879A15"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18821,51 +18821,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0EBB7774"/>
+    <w:nsid w:val="2DD8F545"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>