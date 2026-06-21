--- v3 (2026-06-21)
+++ v4 (2026-06-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5809D6B1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5809D6B1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5809D6B1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7107CE81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7107CE81" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7107CE81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1012,51 +1012,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 11.02.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 21.6.2026 17:09:30</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 21.6.2026 18:42:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2216,51 +2216,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 21.6.2026 17:09:30</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 21.6.2026 18:42:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3329,51 +3329,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 21.6.2026 17:09:30</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 21.6.2026 18:42:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4746,51 +4746,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 21.6.2026 17:09:30</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 21.6.2026 18:42:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5751,51 +5751,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 21.6.2026 17:09:30</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 21.6.2026 18:42:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13721,51 +13721,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 21.6.2026 17:09:30</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 21.6.2026 18:42:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16179,51 +16179,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 21.6.2026 17:09:30</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 21.6.2026 18:42:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17037,51 +17037,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 21.6.2026 17:09:30</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 21.6.2026 18:42:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18011,51 +18011,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 21.6.2026 17:09:30</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 21.6.2026 18:42:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18528,84 +18528,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">RPIC - ViP </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 21.6.2026 17:09:30</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 21.6.2026 18:42:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0CA94974"/>
+    <w:nsid w:val="1AB191E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18691,51 +18691,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="50879A15"/>
+    <w:nsid w:val="6B501895"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18821,51 +18821,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2DD8F545"/>
+    <w:nsid w:val="5327548C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>