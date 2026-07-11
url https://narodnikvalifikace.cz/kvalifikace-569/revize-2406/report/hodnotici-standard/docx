--- v4 (2026-06-21)
+++ v5 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7107CE81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7107CE81" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7107CE81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R26F18732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR26F18732" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR26F18732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1012,51 +1012,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 11.02.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 21.6.2026 18:42:30</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 11.7.2026 23:11:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2216,51 +2216,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 21.6.2026 18:42:30</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 11.7.2026 23:11:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3329,51 +3329,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 21.6.2026 18:42:30</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 11.7.2026 23:11:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4746,51 +4746,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 21.6.2026 18:42:30</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 11.7.2026 23:11:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5751,51 +5751,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 21.6.2026 18:42:30</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 11.7.2026 23:11:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13721,51 +13721,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 21.6.2026 18:42:30</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 11.7.2026 23:11:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16179,51 +16179,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 21.6.2026 18:42:30</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 11.7.2026 23:11:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17037,51 +17037,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 21.6.2026 18:42:30</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 11.7.2026 23:11:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18011,51 +18011,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 21.6.2026 18:42:30</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 11.7.2026 23:11:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18528,84 +18528,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">RPIC - ViP </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 21.6.2026 18:42:30</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 11.7.2026 23:11:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1AB191E9"/>
+    <w:nsid w:val="128D9BEE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18691,51 +18691,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6B501895"/>
+    <w:nsid w:val="4F80F5C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18821,51 +18821,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5327548C"/>
+    <w:nsid w:val="323666A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>