--- v5 (2026-07-11)
+++ v6 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R26F18732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR26F18732" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR26F18732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5CA91873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5CA91873" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5CA91873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1012,51 +1012,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 11.02.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 11.7.2026 23:11:07</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 1.8.2026 12:19:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2216,51 +2216,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 11.7.2026 23:11:07</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 1.8.2026 12:19:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3329,51 +3329,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 11.7.2026 23:11:07</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 1.8.2026 12:19:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4746,51 +4746,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 11.7.2026 23:11:07</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 1.8.2026 12:19:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5751,51 +5751,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 11.7.2026 23:11:07</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 1.8.2026 12:19:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13721,51 +13721,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 11.7.2026 23:11:07</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 1.8.2026 12:19:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16179,51 +16179,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 11.7.2026 23:11:07</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 1.8.2026 12:19:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17037,51 +17037,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 11.7.2026 23:11:07</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 1.8.2026 12:19:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18011,51 +18011,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 11.7.2026 23:11:07</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 1.8.2026 12:19:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18528,84 +18528,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">RPIC - ViP </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 11.7.2026 23:11:07</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 1.8.2026 12:19:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="128D9BEE"/>
+    <w:nsid w:val="6999EBF9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18691,51 +18691,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4F80F5C2"/>
+    <w:nsid w:val="75F9D076"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18821,51 +18821,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="323666A9"/>
+    <w:nsid w:val="03BE3D61"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>