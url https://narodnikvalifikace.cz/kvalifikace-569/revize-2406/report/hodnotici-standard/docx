--- v6 (2026-08-01)
+++ v7 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5CA91873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5CA91873" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5CA91873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R67340E99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR67340E99" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR67340E99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1012,51 +1012,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 11.02.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 1.8.2026 12:19:11</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 1.8.2026 13:52:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2216,51 +2216,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 1.8.2026 12:19:11</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 1.8.2026 13:52:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3329,51 +3329,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 1.8.2026 12:19:11</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 1.8.2026 13:52:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4746,51 +4746,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 1.8.2026 12:19:11</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 1.8.2026 13:52:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5751,51 +5751,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 1.8.2026 12:19:11</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 1.8.2026 13:52:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13721,51 +13721,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 1.8.2026 12:19:11</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 1.8.2026 13:52:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16179,51 +16179,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 1.8.2026 12:19:11</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 1.8.2026 13:52:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17037,51 +17037,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 1.8.2026 12:19:11</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 1.8.2026 13:52:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18011,51 +18011,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 1.8.2026 12:19:11</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 1.8.2026 13:52:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18528,84 +18528,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">RPIC - ViP </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 1.8.2026 12:19:11</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 1.8.2026 13:52:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6999EBF9"/>
+    <w:nsid w:val="668AF746"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18691,51 +18691,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="75F9D076"/>
+    <w:nsid w:val="03962FE1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18821,51 +18821,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="03BE3D61"/>
+    <w:nsid w:val="010C8243"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>