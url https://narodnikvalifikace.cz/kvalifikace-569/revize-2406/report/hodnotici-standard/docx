--- v7 (2026-08-01)
+++ v8 (2026-08-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R67340E99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR67340E99" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR67340E99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RC49984D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRC49984D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRC49984D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1012,51 +1012,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 11.02.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 1.8.2026 13:52:55</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 22.8.2026 1:12:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2216,51 +2216,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 1.8.2026 13:52:55</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 22.8.2026 1:12:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3329,51 +3329,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 1.8.2026 13:52:55</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 22.8.2026 1:12:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4746,51 +4746,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 1.8.2026 13:52:55</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 22.8.2026 1:12:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5751,51 +5751,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 1.8.2026 13:52:55</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 22.8.2026 1:12:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13721,51 +13721,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 1.8.2026 13:52:55</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 22.8.2026 1:12:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16179,51 +16179,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 1.8.2026 13:52:55</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 22.8.2026 1:12:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17037,51 +17037,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 1.8.2026 13:52:55</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 22.8.2026 1:12:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18011,51 +18011,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 1.8.2026 13:52:55</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 22.8.2026 1:12:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18528,84 +18528,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">RPIC - ViP </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 1.8.2026 13:52:55</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 22.8.2026 1:12:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="668AF746"/>
+    <w:nsid w:val="21811CC4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18691,51 +18691,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="03962FE1"/>
+    <w:nsid w:val="0361D16E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18821,51 +18821,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="010C8243"/>
+    <w:nsid w:val="4E0EE5E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>