--- v8 (2026-08-21)
+++ v9 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RC49984D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRC49984D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRC49984D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R118DD5A7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR118DD5A7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR118DD5A7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1012,51 +1012,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 11.02.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 22.8.2026 1:12:42</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 22.8.2026 2:14:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2216,51 +2216,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 22.8.2026 1:12:42</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 22.8.2026 2:14:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3329,51 +3329,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 22.8.2026 1:12:42</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 22.8.2026 2:14:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4746,51 +4746,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 22.8.2026 1:12:42</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 22.8.2026 2:14:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5751,51 +5751,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 22.8.2026 1:12:42</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 22.8.2026 2:14:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13721,51 +13721,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 22.8.2026 1:12:42</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 22.8.2026 2:14:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16179,51 +16179,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 22.8.2026 1:12:42</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 22.8.2026 2:14:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17037,51 +17037,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 22.8.2026 1:12:42</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 22.8.2026 2:14:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18011,51 +18011,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 22.8.2026 1:12:42</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 22.8.2026 2:14:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18528,84 +18528,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">RPIC - ViP </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka programů a komplexních projektů, 22.8.2026 1:12:42</w:t>
+        <w:t>Manažer/manažerka programů a komplexních projektů, 22.8.2026 2:14:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="21811CC4"/>
+    <w:nsid w:val="02E60307"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18691,51 +18691,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0361D16E"/>
+    <w:nsid w:val="21598494"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18821,51 +18821,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4E0EE5E5"/>
+    <w:nsid w:val="3BE46140"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>