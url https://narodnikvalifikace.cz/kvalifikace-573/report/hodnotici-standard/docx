--- v0 (2026-04-19)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4CE0E285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4CE0E285" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4CE0E285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7A3E0259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7A3E0259" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7A3E0259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně dřevěných hraček, 19.4.2026 17:39:24</w:t>
+        <w:t>Výrobce/výrobkyně dřevěných hraček, 11.5.2026 4:46:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1447,51 +1447,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně dřevěných hraček, 19.4.2026 17:39:24</w:t>
+        <w:t>Výrobce/výrobkyně dřevěných hraček, 11.5.2026 4:46:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2364,51 +2364,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně dřevěných hraček, 19.4.2026 17:39:24</w:t>
+        <w:t>Výrobce/výrobkyně dřevěných hraček, 11.5.2026 4:46:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4067,51 +4067,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při hodnocení hotového výrobku je třeba posuzovat kvalitu i ve vztahu k bezpečnosti dítěte, které hračku používá, dále její přesné provedení a estetické ztvárnění.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně dřevěných hraček, 19.4.2026 17:39:24</w:t>
+        <w:t>Výrobce/výrobkyně dřevěných hraček, 11.5.2026 4:46:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5150,51 +5150,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně dřevěných hraček, 19.4.2026 17:39:24</w:t>
+        <w:t>Výrobce/výrobkyně dřevěných hraček, 11.5.2026 4:46:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8095,51 +8095,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda), umožňující jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně dřevěných hraček, 19.4.2026 17:39:24</w:t>
+        <w:t>Výrobce/výrobkyně dřevěných hraček, 11.5.2026 4:46:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8464,51 +8464,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně dřevěných hraček, 19.4.2026 17:39:24</w:t>
+        <w:t>Výrobce/výrobkyně dřevěných hraček, 11.5.2026 4:46:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8925,84 +8925,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Rudolfinea, sdružení pro umělecká řemesla</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně dřevěných hraček, 19.4.2026 17:39:24</w:t>
+        <w:t>Výrobce/výrobkyně dřevěných hraček, 11.5.2026 4:46:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4D079235"/>
+    <w:nsid w:val="5BD991F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9088,51 +9088,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="43C921F8"/>
+    <w:nsid w:val="5700433E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9218,51 +9218,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="42DECA60"/>
+    <w:nsid w:val="27E8B84E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9348,51 +9348,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3555E91C"/>
+    <w:nsid w:val="007D354A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9478,51 +9478,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="69AA951F"/>
+    <w:nsid w:val="57E095A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9608,51 +9608,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="632591C1"/>
+    <w:nsid w:val="624269A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>