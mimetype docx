--- v1 (2026-05-11)
+++ v2 (2026-05-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7A3E0259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7A3E0259" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7A3E0259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1D292301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1D292301" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1D292301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně dřevěných hraček, 11.5.2026 4:46:00</w:t>
+        <w:t>Výrobce/výrobkyně dřevěných hraček, 31.5.2026 6:30:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1447,51 +1447,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně dřevěných hraček, 11.5.2026 4:46:00</w:t>
+        <w:t>Výrobce/výrobkyně dřevěných hraček, 31.5.2026 6:30:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2364,51 +2364,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně dřevěných hraček, 11.5.2026 4:46:00</w:t>
+        <w:t>Výrobce/výrobkyně dřevěných hraček, 31.5.2026 6:30:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4067,51 +4067,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při hodnocení hotového výrobku je třeba posuzovat kvalitu i ve vztahu k bezpečnosti dítěte, které hračku používá, dále její přesné provedení a estetické ztvárnění.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně dřevěných hraček, 11.5.2026 4:46:00</w:t>
+        <w:t>Výrobce/výrobkyně dřevěných hraček, 31.5.2026 6:30:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5150,51 +5150,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně dřevěných hraček, 11.5.2026 4:46:00</w:t>
+        <w:t>Výrobce/výrobkyně dřevěných hraček, 31.5.2026 6:30:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8095,51 +8095,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda), umožňující jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně dřevěných hraček, 11.5.2026 4:46:00</w:t>
+        <w:t>Výrobce/výrobkyně dřevěných hraček, 31.5.2026 6:30:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8464,51 +8464,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně dřevěných hraček, 11.5.2026 4:46:00</w:t>
+        <w:t>Výrobce/výrobkyně dřevěných hraček, 31.5.2026 6:30:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8925,84 +8925,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Rudolfinea, sdružení pro umělecká řemesla</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně dřevěných hraček, 11.5.2026 4:46:00</w:t>
+        <w:t>Výrobce/výrobkyně dřevěných hraček, 31.5.2026 6:30:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5BD991F6"/>
+    <w:nsid w:val="679EFEA0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9088,51 +9088,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5700433E"/>
+    <w:nsid w:val="14142BFC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9218,51 +9218,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="27E8B84E"/>
+    <w:nsid w:val="2F6859A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9348,51 +9348,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="007D354A"/>
+    <w:nsid w:val="57020B03"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9478,51 +9478,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="57E095A3"/>
+    <w:nsid w:val="5BF36C77"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9608,51 +9608,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="624269A3"/>
+    <w:nsid w:val="51B39351"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>