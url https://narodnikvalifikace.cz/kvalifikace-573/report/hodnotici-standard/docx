--- v2 (2026-05-31)
+++ v3 (2026-06-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1D292301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1D292301" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1D292301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RD64A354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRD64A354" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRD64A354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně dřevěných hraček, 31.5.2026 6:30:22</w:t>
+        <w:t>Výrobce/výrobkyně dřevěných hraček, 20.6.2026 19:45:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1447,51 +1447,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně dřevěných hraček, 31.5.2026 6:30:22</w:t>
+        <w:t>Výrobce/výrobkyně dřevěných hraček, 20.6.2026 19:45:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2364,51 +2364,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně dřevěných hraček, 31.5.2026 6:30:22</w:t>
+        <w:t>Výrobce/výrobkyně dřevěných hraček, 20.6.2026 19:45:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4067,51 +4067,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při hodnocení hotového výrobku je třeba posuzovat kvalitu i ve vztahu k bezpečnosti dítěte, které hračku používá, dále její přesné provedení a estetické ztvárnění.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně dřevěných hraček, 31.5.2026 6:30:22</w:t>
+        <w:t>Výrobce/výrobkyně dřevěných hraček, 20.6.2026 19:45:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5150,51 +5150,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně dřevěných hraček, 31.5.2026 6:30:22</w:t>
+        <w:t>Výrobce/výrobkyně dřevěných hraček, 20.6.2026 19:45:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8095,51 +8095,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda), umožňující jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně dřevěných hraček, 31.5.2026 6:30:22</w:t>
+        <w:t>Výrobce/výrobkyně dřevěných hraček, 20.6.2026 19:45:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8464,51 +8464,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně dřevěných hraček, 31.5.2026 6:30:22</w:t>
+        <w:t>Výrobce/výrobkyně dřevěných hraček, 20.6.2026 19:45:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8925,84 +8925,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Rudolfinea, sdružení pro umělecká řemesla</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně dřevěných hraček, 31.5.2026 6:30:22</w:t>
+        <w:t>Výrobce/výrobkyně dřevěných hraček, 20.6.2026 19:45:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="679EFEA0"/>
+    <w:nsid w:val="741BAAD4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9088,51 +9088,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="14142BFC"/>
+    <w:nsid w:val="07F8F562"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9218,51 +9218,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2F6859A8"/>
+    <w:nsid w:val="64E3DCFF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9348,51 +9348,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="57020B03"/>
+    <w:nsid w:val="3F28859C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9478,51 +9478,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5BF36C77"/>
+    <w:nsid w:val="03CD0E2F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9608,51 +9608,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="51B39351"/>
+    <w:nsid w:val="67DAE745"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>