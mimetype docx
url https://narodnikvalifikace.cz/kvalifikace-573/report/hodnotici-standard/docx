--- v3 (2026-06-20)
+++ v4 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RD64A354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRD64A354" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRD64A354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R73F38070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR73F38070" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR73F38070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně dřevěných hraček, 20.6.2026 19:45:02</w:t>
+        <w:t>Výrobce/výrobkyně dřevěných hraček, 11.7.2026 5:03:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1447,51 +1447,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně dřevěných hraček, 20.6.2026 19:45:02</w:t>
+        <w:t>Výrobce/výrobkyně dřevěných hraček, 11.7.2026 5:03:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2364,51 +2364,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně dřevěných hraček, 20.6.2026 19:45:02</w:t>
+        <w:t>Výrobce/výrobkyně dřevěných hraček, 11.7.2026 5:03:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4067,51 +4067,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při hodnocení hotového výrobku je třeba posuzovat kvalitu i ve vztahu k bezpečnosti dítěte, které hračku používá, dále její přesné provedení a estetické ztvárnění.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně dřevěných hraček, 20.6.2026 19:45:02</w:t>
+        <w:t>Výrobce/výrobkyně dřevěných hraček, 11.7.2026 5:03:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5150,51 +5150,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně dřevěných hraček, 20.6.2026 19:45:02</w:t>
+        <w:t>Výrobce/výrobkyně dřevěných hraček, 11.7.2026 5:03:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8095,51 +8095,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda), umožňující jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně dřevěných hraček, 20.6.2026 19:45:02</w:t>
+        <w:t>Výrobce/výrobkyně dřevěných hraček, 11.7.2026 5:03:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8464,51 +8464,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně dřevěných hraček, 20.6.2026 19:45:02</w:t>
+        <w:t>Výrobce/výrobkyně dřevěných hraček, 11.7.2026 5:03:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8925,84 +8925,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Rudolfinea, sdružení pro umělecká řemesla</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně dřevěných hraček, 20.6.2026 19:45:02</w:t>
+        <w:t>Výrobce/výrobkyně dřevěných hraček, 11.7.2026 5:03:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="741BAAD4"/>
+    <w:nsid w:val="770877B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9088,51 +9088,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="07F8F562"/>
+    <w:nsid w:val="22E3071D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9218,51 +9218,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="64E3DCFF"/>
+    <w:nsid w:val="1024919B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9348,51 +9348,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3F28859C"/>
+    <w:nsid w:val="287C9FD9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9478,51 +9478,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="03CD0E2F"/>
+    <w:nsid w:val="7AC6F2BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9608,51 +9608,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="67DAE745"/>
+    <w:nsid w:val="699CA375"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>