--- v4 (2026-07-11)
+++ v5 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R73F38070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR73F38070" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR73F38070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7A53BA7D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7A53BA7D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7A53BA7D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně dřevěných hraček, 11.7.2026 5:03:04</w:t>
+        <w:t>Výrobce/výrobkyně dřevěných hraček, 11.7.2026 6:19:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1447,51 +1447,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně dřevěných hraček, 11.7.2026 5:03:04</w:t>
+        <w:t>Výrobce/výrobkyně dřevěných hraček, 11.7.2026 6:19:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2364,51 +2364,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně dřevěných hraček, 11.7.2026 5:03:04</w:t>
+        <w:t>Výrobce/výrobkyně dřevěných hraček, 11.7.2026 6:19:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4067,51 +4067,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při hodnocení hotového výrobku je třeba posuzovat kvalitu i ve vztahu k bezpečnosti dítěte, které hračku používá, dále její přesné provedení a estetické ztvárnění.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně dřevěných hraček, 11.7.2026 5:03:04</w:t>
+        <w:t>Výrobce/výrobkyně dřevěných hraček, 11.7.2026 6:19:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5150,51 +5150,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně dřevěných hraček, 11.7.2026 5:03:04</w:t>
+        <w:t>Výrobce/výrobkyně dřevěných hraček, 11.7.2026 6:19:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8095,51 +8095,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda), umožňující jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně dřevěných hraček, 11.7.2026 5:03:04</w:t>
+        <w:t>Výrobce/výrobkyně dřevěných hraček, 11.7.2026 6:19:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8464,51 +8464,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně dřevěných hraček, 11.7.2026 5:03:04</w:t>
+        <w:t>Výrobce/výrobkyně dřevěných hraček, 11.7.2026 6:19:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8925,84 +8925,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Rudolfinea, sdružení pro umělecká řemesla</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně dřevěných hraček, 11.7.2026 5:03:04</w:t>
+        <w:t>Výrobce/výrobkyně dřevěných hraček, 11.7.2026 6:19:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="770877B7"/>
+    <w:nsid w:val="68BB3793"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9088,51 +9088,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="22E3071D"/>
+    <w:nsid w:val="4D47AA07"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9218,51 +9218,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1024919B"/>
+    <w:nsid w:val="5AA99EB6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9348,51 +9348,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="287C9FD9"/>
+    <w:nsid w:val="4D6D0811"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9478,51 +9478,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7AC6F2BE"/>
+    <w:nsid w:val="089D3112"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9608,51 +9608,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="699CA375"/>
+    <w:nsid w:val="00BACD00"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>