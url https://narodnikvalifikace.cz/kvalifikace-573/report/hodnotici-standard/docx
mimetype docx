--- v5 (2026-07-11)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7A53BA7D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7A53BA7D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7A53BA7D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6AC40EE9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6AC40EE9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6AC40EE9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně dřevěných hraček, 11.7.2026 6:19:55</w:t>
+        <w:t>Výrobce/výrobkyně dřevěných hraček, 31.7.2026 11:24:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1447,51 +1447,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně dřevěných hraček, 11.7.2026 6:19:55</w:t>
+        <w:t>Výrobce/výrobkyně dřevěných hraček, 31.7.2026 11:24:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2364,51 +2364,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně dřevěných hraček, 11.7.2026 6:19:55</w:t>
+        <w:t>Výrobce/výrobkyně dřevěných hraček, 31.7.2026 11:24:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4067,51 +4067,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při hodnocení hotového výrobku je třeba posuzovat kvalitu i ve vztahu k bezpečnosti dítěte, které hračku používá, dále její přesné provedení a estetické ztvárnění.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně dřevěných hraček, 11.7.2026 6:19:55</w:t>
+        <w:t>Výrobce/výrobkyně dřevěných hraček, 31.7.2026 11:24:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5150,51 +5150,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně dřevěných hraček, 11.7.2026 6:19:55</w:t>
+        <w:t>Výrobce/výrobkyně dřevěných hraček, 31.7.2026 11:24:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8095,51 +8095,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda), umožňující jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně dřevěných hraček, 11.7.2026 6:19:55</w:t>
+        <w:t>Výrobce/výrobkyně dřevěných hraček, 31.7.2026 11:24:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8464,51 +8464,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně dřevěných hraček, 11.7.2026 6:19:55</w:t>
+        <w:t>Výrobce/výrobkyně dřevěných hraček, 31.7.2026 11:24:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8925,84 +8925,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Rudolfinea, sdružení pro umělecká řemesla</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně dřevěných hraček, 11.7.2026 6:19:55</w:t>
+        <w:t>Výrobce/výrobkyně dřevěných hraček, 31.7.2026 11:24:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="68BB3793"/>
+    <w:nsid w:val="626639E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9088,51 +9088,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4D47AA07"/>
+    <w:nsid w:val="56D274A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9218,51 +9218,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5AA99EB6"/>
+    <w:nsid w:val="2FA20EC1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9348,51 +9348,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4D6D0811"/>
+    <w:nsid w:val="0CDD53EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9478,51 +9478,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="089D3112"/>
+    <w:nsid w:val="78D900EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9608,51 +9608,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="00BACD00"/>
+    <w:nsid w:val="6FC4D6F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>