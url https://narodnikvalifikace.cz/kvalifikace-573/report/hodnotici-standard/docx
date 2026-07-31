--- v6 (2026-07-31)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6AC40EE9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6AC40EE9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6AC40EE9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2899F38F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2899F38F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2899F38F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně dřevěných hraček, 31.7.2026 11:24:18</w:t>
+        <w:t>Výrobce/výrobkyně dřevěných hraček, 31.7.2026 12:56:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1447,51 +1447,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně dřevěných hraček, 31.7.2026 11:24:18</w:t>
+        <w:t>Výrobce/výrobkyně dřevěných hraček, 31.7.2026 12:56:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2364,51 +2364,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně dřevěných hraček, 31.7.2026 11:24:18</w:t>
+        <w:t>Výrobce/výrobkyně dřevěných hraček, 31.7.2026 12:56:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4067,51 +4067,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při hodnocení hotového výrobku je třeba posuzovat kvalitu i ve vztahu k bezpečnosti dítěte, které hračku používá, dále její přesné provedení a estetické ztvárnění.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně dřevěných hraček, 31.7.2026 11:24:18</w:t>
+        <w:t>Výrobce/výrobkyně dřevěných hraček, 31.7.2026 12:56:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5150,51 +5150,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně dřevěných hraček, 31.7.2026 11:24:18</w:t>
+        <w:t>Výrobce/výrobkyně dřevěných hraček, 31.7.2026 12:56:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8095,51 +8095,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda), umožňující jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně dřevěných hraček, 31.7.2026 11:24:18</w:t>
+        <w:t>Výrobce/výrobkyně dřevěných hraček, 31.7.2026 12:56:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8464,51 +8464,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně dřevěných hraček, 31.7.2026 11:24:18</w:t>
+        <w:t>Výrobce/výrobkyně dřevěných hraček, 31.7.2026 12:56:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8925,84 +8925,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Rudolfinea, sdružení pro umělecká řemesla</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně dřevěných hraček, 31.7.2026 11:24:18</w:t>
+        <w:t>Výrobce/výrobkyně dřevěných hraček, 31.7.2026 12:56:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="626639E0"/>
+    <w:nsid w:val="1DD29CF6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9088,51 +9088,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="56D274A4"/>
+    <w:nsid w:val="1A1536B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9218,51 +9218,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2FA20EC1"/>
+    <w:nsid w:val="0A117479"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9348,51 +9348,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0CDD53EA"/>
+    <w:nsid w:val="04AD3F31"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9478,51 +9478,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="78D900EA"/>
+    <w:nsid w:val="48DE4045"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9608,51 +9608,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="6FC4D6F4"/>
+    <w:nsid w:val="128635F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>