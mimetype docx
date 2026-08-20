--- v7 (2026-07-31)
+++ v8 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2899F38F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2899F38F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2899F38F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4AFD45A1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4AFD45A1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4AFD45A1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně dřevěných hraček, 31.7.2026 12:56:41</w:t>
+        <w:t>Výrobce/výrobkyně dřevěných hraček, 20.8.2026 14:35:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1447,51 +1447,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně dřevěných hraček, 31.7.2026 12:56:41</w:t>
+        <w:t>Výrobce/výrobkyně dřevěných hraček, 20.8.2026 14:35:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2364,51 +2364,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně dřevěných hraček, 31.7.2026 12:56:41</w:t>
+        <w:t>Výrobce/výrobkyně dřevěných hraček, 20.8.2026 14:35:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4067,51 +4067,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při hodnocení hotového výrobku je třeba posuzovat kvalitu i ve vztahu k bezpečnosti dítěte, které hračku používá, dále její přesné provedení a estetické ztvárnění.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně dřevěných hraček, 31.7.2026 12:56:41</w:t>
+        <w:t>Výrobce/výrobkyně dřevěných hraček, 20.8.2026 14:35:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5150,51 +5150,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně dřevěných hraček, 31.7.2026 12:56:41</w:t>
+        <w:t>Výrobce/výrobkyně dřevěných hraček, 20.8.2026 14:35:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8095,51 +8095,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda), umožňující jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně dřevěných hraček, 31.7.2026 12:56:41</w:t>
+        <w:t>Výrobce/výrobkyně dřevěných hraček, 20.8.2026 14:35:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8464,51 +8464,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně dřevěných hraček, 31.7.2026 12:56:41</w:t>
+        <w:t>Výrobce/výrobkyně dřevěných hraček, 20.8.2026 14:35:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8925,84 +8925,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Rudolfinea, sdružení pro umělecká řemesla</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně dřevěných hraček, 31.7.2026 12:56:41</w:t>
+        <w:t>Výrobce/výrobkyně dřevěných hraček, 20.8.2026 14:35:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1DD29CF6"/>
+    <w:nsid w:val="0A9D6872"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9088,51 +9088,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1A1536B2"/>
+    <w:nsid w:val="53019390"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9218,51 +9218,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0A117479"/>
+    <w:nsid w:val="0CDE22CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9348,51 +9348,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="04AD3F31"/>
+    <w:nsid w:val="0F6E1B13"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9478,51 +9478,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="48DE4045"/>
+    <w:nsid w:val="5E0CEFB8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9608,51 +9608,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="128635F4"/>
+    <w:nsid w:val="3775E598"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>