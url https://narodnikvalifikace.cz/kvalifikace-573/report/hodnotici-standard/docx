--- v8 (2026-08-20)
+++ v9 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4AFD45A1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4AFD45A1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4AFD45A1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R53762B23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR53762B23" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR53762B23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně dřevěných hraček, 20.8.2026 14:35:05</w:t>
+        <w:t>Výrobce/výrobkyně dřevěných hraček, 9.9.2026 21:26:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1447,51 +1447,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně dřevěných hraček, 20.8.2026 14:35:05</w:t>
+        <w:t>Výrobce/výrobkyně dřevěných hraček, 9.9.2026 21:26:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2364,51 +2364,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně dřevěných hraček, 20.8.2026 14:35:05</w:t>
+        <w:t>Výrobce/výrobkyně dřevěných hraček, 9.9.2026 21:26:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4067,51 +4067,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při hodnocení hotového výrobku je třeba posuzovat kvalitu i ve vztahu k bezpečnosti dítěte, které hračku používá, dále její přesné provedení a estetické ztvárnění.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně dřevěných hraček, 20.8.2026 14:35:05</w:t>
+        <w:t>Výrobce/výrobkyně dřevěných hraček, 9.9.2026 21:26:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5150,51 +5150,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně dřevěných hraček, 20.8.2026 14:35:05</w:t>
+        <w:t>Výrobce/výrobkyně dřevěných hraček, 9.9.2026 21:26:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8095,51 +8095,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda), umožňující jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně dřevěných hraček, 20.8.2026 14:35:05</w:t>
+        <w:t>Výrobce/výrobkyně dřevěných hraček, 9.9.2026 21:26:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8464,51 +8464,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně dřevěných hraček, 20.8.2026 14:35:05</w:t>
+        <w:t>Výrobce/výrobkyně dřevěných hraček, 9.9.2026 21:26:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8925,84 +8925,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Rudolfinea, sdružení pro umělecká řemesla</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně dřevěných hraček, 20.8.2026 14:35:05</w:t>
+        <w:t>Výrobce/výrobkyně dřevěných hraček, 9.9.2026 21:26:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0A9D6872"/>
+    <w:nsid w:val="2EA8C124"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9088,51 +9088,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="53019390"/>
+    <w:nsid w:val="36DE64E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9218,51 +9218,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0CDE22CF"/>
+    <w:nsid w:val="332006AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9348,51 +9348,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0F6E1B13"/>
+    <w:nsid w:val="3EC33304"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9478,51 +9478,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5E0CEFB8"/>
+    <w:nsid w:val="78F2459D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9608,51 +9608,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="3775E598"/>
+    <w:nsid w:val="69E7048D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>