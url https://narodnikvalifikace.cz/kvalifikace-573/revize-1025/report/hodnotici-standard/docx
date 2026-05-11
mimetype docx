--- v0 (2026-04-19)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R725F43CD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR725F43CD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR725F43CD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R688B17BC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR688B17BC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR688B17BC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.02.2013 do: 20.10.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce dřevěných hraček, 19.4.2026 22:50:00</w:t>
+        <w:t>Výrobce dřevěných hraček, 11.5.2026 5:55:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1447,51 +1447,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce dřevěných hraček, 19.4.2026 22:50:00</w:t>
+        <w:t>Výrobce dřevěných hraček, 11.5.2026 5:55:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2310,51 +2310,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce dřevěných hraček, 19.4.2026 22:50:00</w:t>
+        <w:t>Výrobce dřevěných hraček, 11.5.2026 5:55:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3928,51 +3928,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil pro všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce dřevěných hraček, 19.4.2026 22:50:00</w:t>
+        <w:t>Výrobce dřevěných hraček, 11.5.2026 5:55:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4969,51 +4969,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce dřevěných hraček, 19.4.2026 22:50:00</w:t>
+        <w:t>Výrobce dřevěných hraček, 11.5.2026 5:55:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7578,51 +7578,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 90 až 180 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce dřevěných hraček, 19.4.2026 22:50:00</w:t>
+        <w:t>Výrobce dřevěných hraček, 11.5.2026 5:55:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7808,51 +7808,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 14 až 21 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce dřevěných hraček, 19.4.2026 22:50:00</w:t>
+        <w:t>Výrobce dřevěných hraček, 11.5.2026 5:55:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8269,51 +8269,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Rudolfinea, sdružení pro umělecká řemesla</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce dřevěných hraček, 19.4.2026 22:50:00</w:t>
+        <w:t>Výrobce dřevěných hraček, 11.5.2026 5:55:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>