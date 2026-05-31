--- v1 (2026-05-11)
+++ v2 (2026-05-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R688B17BC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR688B17BC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR688B17BC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R36E10751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR36E10751" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR36E10751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.02.2013 do: 20.10.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce dřevěných hraček, 11.5.2026 5:55:57</w:t>
+        <w:t>Výrobce dřevěných hraček, 31.5.2026 6:45:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1447,51 +1447,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce dřevěných hraček, 11.5.2026 5:55:57</w:t>
+        <w:t>Výrobce dřevěných hraček, 31.5.2026 6:45:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2310,51 +2310,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce dřevěných hraček, 11.5.2026 5:55:57</w:t>
+        <w:t>Výrobce dřevěných hraček, 31.5.2026 6:45:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3928,51 +3928,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil pro všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce dřevěných hraček, 11.5.2026 5:55:57</w:t>
+        <w:t>Výrobce dřevěných hraček, 31.5.2026 6:45:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4969,51 +4969,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce dřevěných hraček, 11.5.2026 5:55:57</w:t>
+        <w:t>Výrobce dřevěných hraček, 31.5.2026 6:45:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7578,51 +7578,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 90 až 180 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce dřevěných hraček, 11.5.2026 5:55:58</w:t>
+        <w:t>Výrobce dřevěných hraček, 31.5.2026 6:45:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7808,51 +7808,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 14 až 21 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce dřevěných hraček, 11.5.2026 5:55:58</w:t>
+        <w:t>Výrobce dřevěných hraček, 31.5.2026 6:45:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8269,51 +8269,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Rudolfinea, sdružení pro umělecká řemesla</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce dřevěných hraček, 11.5.2026 5:55:58</w:t>
+        <w:t>Výrobce dřevěných hraček, 31.5.2026 6:45:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>