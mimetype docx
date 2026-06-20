--- v2 (2026-05-31)
+++ v3 (2026-06-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R36E10751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR36E10751" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR36E10751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4A4D2752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4A4D2752" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4A4D2752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.02.2013 do: 20.10.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce dřevěných hraček, 31.5.2026 6:45:58</w:t>
+        <w:t>Výrobce dřevěných hraček, 20.6.2026 23:20:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1447,51 +1447,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce dřevěných hraček, 31.5.2026 6:45:58</w:t>
+        <w:t>Výrobce dřevěných hraček, 20.6.2026 23:20:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2310,51 +2310,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce dřevěných hraček, 31.5.2026 6:45:58</w:t>
+        <w:t>Výrobce dřevěných hraček, 20.6.2026 23:20:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3928,51 +3928,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil pro všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce dřevěných hraček, 31.5.2026 6:45:58</w:t>
+        <w:t>Výrobce dřevěných hraček, 20.6.2026 23:20:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4969,51 +4969,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce dřevěných hraček, 31.5.2026 6:45:58</w:t>
+        <w:t>Výrobce dřevěných hraček, 20.6.2026 23:20:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7578,51 +7578,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 90 až 180 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce dřevěných hraček, 31.5.2026 6:45:58</w:t>
+        <w:t>Výrobce dřevěných hraček, 20.6.2026 23:20:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7808,51 +7808,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 14 až 21 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce dřevěných hraček, 31.5.2026 6:45:58</w:t>
+        <w:t>Výrobce dřevěných hraček, 20.6.2026 23:20:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8269,51 +8269,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Rudolfinea, sdružení pro umělecká řemesla</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce dřevěných hraček, 31.5.2026 6:45:58</w:t>
+        <w:t>Výrobce dřevěných hraček, 20.6.2026 23:20:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>