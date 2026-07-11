--- v3 (2026-06-20)
+++ v4 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4A4D2752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4A4D2752" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4A4D2752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4BF0AC93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4BF0AC93" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4BF0AC93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.02.2013 do: 20.10.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce dřevěných hraček, 20.6.2026 23:20:04</w:t>
+        <w:t>Výrobce dřevěných hraček, 11.7.2026 7:47:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1447,51 +1447,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce dřevěných hraček, 20.6.2026 23:20:04</w:t>
+        <w:t>Výrobce dřevěných hraček, 11.7.2026 7:47:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2310,51 +2310,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce dřevěných hraček, 20.6.2026 23:20:04</w:t>
+        <w:t>Výrobce dřevěných hraček, 11.7.2026 7:47:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3928,51 +3928,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil pro všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce dřevěných hraček, 20.6.2026 23:20:04</w:t>
+        <w:t>Výrobce dřevěných hraček, 11.7.2026 7:47:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4969,51 +4969,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce dřevěných hraček, 20.6.2026 23:20:04</w:t>
+        <w:t>Výrobce dřevěných hraček, 11.7.2026 7:47:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7578,51 +7578,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 90 až 180 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce dřevěných hraček, 20.6.2026 23:20:04</w:t>
+        <w:t>Výrobce dřevěných hraček, 11.7.2026 7:47:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7808,51 +7808,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 14 až 21 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce dřevěných hraček, 20.6.2026 23:20:04</w:t>
+        <w:t>Výrobce dřevěných hraček, 11.7.2026 7:47:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8269,51 +8269,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Rudolfinea, sdružení pro umělecká řemesla</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce dřevěných hraček, 20.6.2026 23:20:04</w:t>
+        <w:t>Výrobce dřevěných hraček, 11.7.2026 7:47:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>