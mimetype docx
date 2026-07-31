--- v4 (2026-07-11)
+++ v5 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4BF0AC93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4BF0AC93" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4BF0AC93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7A44975C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7A44975C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7A44975C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.02.2013 do: 20.10.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce dřevěných hraček, 11.7.2026 7:47:04</w:t>
+        <w:t>Výrobce dřevěných hraček, 31.7.2026 14:39:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1447,51 +1447,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce dřevěných hraček, 11.7.2026 7:47:04</w:t>
+        <w:t>Výrobce dřevěných hraček, 31.7.2026 14:39:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2310,51 +2310,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce dřevěných hraček, 11.7.2026 7:47:04</w:t>
+        <w:t>Výrobce dřevěných hraček, 31.7.2026 14:39:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3928,51 +3928,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil pro všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce dřevěných hraček, 11.7.2026 7:47:04</w:t>
+        <w:t>Výrobce dřevěných hraček, 31.7.2026 14:39:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4969,51 +4969,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce dřevěných hraček, 11.7.2026 7:47:04</w:t>
+        <w:t>Výrobce dřevěných hraček, 31.7.2026 14:39:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7578,51 +7578,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 90 až 180 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce dřevěných hraček, 11.7.2026 7:47:04</w:t>
+        <w:t>Výrobce dřevěných hraček, 31.7.2026 14:39:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7808,51 +7808,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 14 až 21 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce dřevěných hraček, 11.7.2026 7:47:04</w:t>
+        <w:t>Výrobce dřevěných hraček, 31.7.2026 14:39:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8269,51 +8269,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Rudolfinea, sdružení pro umělecká řemesla</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce dřevěných hraček, 11.7.2026 7:47:04</w:t>
+        <w:t>Výrobce dřevěných hraček, 31.7.2026 14:39:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>