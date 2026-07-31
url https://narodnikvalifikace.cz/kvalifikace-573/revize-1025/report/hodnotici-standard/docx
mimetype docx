--- v5 (2026-07-31)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7A44975C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7A44975C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7A44975C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2E529987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2E529987" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2E529987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.02.2013 do: 20.10.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce dřevěných hraček, 31.7.2026 14:39:35</w:t>
+        <w:t>Výrobce dřevěných hraček, 31.7.2026 17:55:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1447,51 +1447,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce dřevěných hraček, 31.7.2026 14:39:35</w:t>
+        <w:t>Výrobce dřevěných hraček, 31.7.2026 17:55:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2310,51 +2310,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce dřevěných hraček, 31.7.2026 14:39:35</w:t>
+        <w:t>Výrobce dřevěných hraček, 31.7.2026 17:55:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3928,51 +3928,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil pro všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce dřevěných hraček, 31.7.2026 14:39:35</w:t>
+        <w:t>Výrobce dřevěných hraček, 31.7.2026 17:55:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4969,51 +4969,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce dřevěných hraček, 31.7.2026 14:39:35</w:t>
+        <w:t>Výrobce dřevěných hraček, 31.7.2026 17:55:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7578,51 +7578,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 90 až 180 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce dřevěných hraček, 31.7.2026 14:39:35</w:t>
+        <w:t>Výrobce dřevěných hraček, 31.7.2026 17:55:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7808,51 +7808,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 14 až 21 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce dřevěných hraček, 31.7.2026 14:39:35</w:t>
+        <w:t>Výrobce dřevěných hraček, 31.7.2026 17:55:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8269,51 +8269,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Rudolfinea, sdružení pro umělecká řemesla</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce dřevěných hraček, 31.7.2026 14:39:35</w:t>
+        <w:t>Výrobce dřevěných hraček, 31.7.2026 17:55:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>