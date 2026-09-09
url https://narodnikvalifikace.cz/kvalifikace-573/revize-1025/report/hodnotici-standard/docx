--- v6 (2026-07-31)
+++ v7 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2E529987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2E529987" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2E529987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RCD660E7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRCD660E7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRCD660E7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.02.2013 do: 20.10.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce dřevěných hraček, 31.7.2026 17:55:37</w:t>
+        <w:t>Výrobce dřevěných hraček, 9.9.2026 23:04:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1447,51 +1447,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce dřevěných hraček, 31.7.2026 17:55:37</w:t>
+        <w:t>Výrobce dřevěných hraček, 9.9.2026 23:04:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2310,51 +2310,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce dřevěných hraček, 31.7.2026 17:55:37</w:t>
+        <w:t>Výrobce dřevěných hraček, 9.9.2026 23:04:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3928,51 +3928,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil pro všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce dřevěných hraček, 31.7.2026 17:55:37</w:t>
+        <w:t>Výrobce dřevěných hraček, 9.9.2026 23:04:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4969,51 +4969,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce dřevěných hraček, 31.7.2026 17:55:37</w:t>
+        <w:t>Výrobce dřevěných hraček, 9.9.2026 23:04:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7578,51 +7578,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 90 až 180 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce dřevěných hraček, 31.7.2026 17:55:37</w:t>
+        <w:t>Výrobce dřevěných hraček, 9.9.2026 23:04:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7808,51 +7808,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 14 až 21 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce dřevěných hraček, 31.7.2026 17:55:37</w:t>
+        <w:t>Výrobce dřevěných hraček, 9.9.2026 23:04:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8269,51 +8269,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Rudolfinea, sdružení pro umělecká řemesla</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce dřevěných hraček, 31.7.2026 17:55:37</w:t>
+        <w:t>Výrobce dřevěných hraček, 9.9.2026 23:04:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>