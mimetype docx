--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R37ABF090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR37ABF090" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR37ABF090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R47C1C41E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR47C1C41E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR47C1C41E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka hromosvodů, 16.4.2026 22:51:57</w:t>
+        <w:t>Montér/montérka hromosvodů, 7.5.2026 16:07:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1469,51 +1469,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka hromosvodů, 16.4.2026 22:51:57</w:t>
+        <w:t>Montér/montérka hromosvodů, 7.5.2026 16:07:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2508,51 +2508,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka hromosvodů, 16.4.2026 22:51:57</w:t>
+        <w:t>Montér/montérka hromosvodů, 7.5.2026 16:07:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3779,51 +3779,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka hromosvodů, 16.4.2026 22:51:57</w:t>
+        <w:t>Montér/montérka hromosvodů, 7.5.2026 16:07:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4637,51 +4637,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka hromosvodů, 16.4.2026 22:51:57</w:t>
+        <w:t>Montér/montérka hromosvodů, 7.5.2026 16:07:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6289,51 +6289,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 7 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka hromosvodů, 16.4.2026 22:51:57</w:t>
+        <w:t>Montér/montérka hromosvodů, 7.5.2026 16:07:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6862,84 +6862,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední odborná škola elektrotechnická, COP Hluboká nad Vltavou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka hromosvodů, 16.4.2026 22:51:57</w:t>
+        <w:t>Montér/montérka hromosvodů, 7.5.2026 16:07:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1B10B428"/>
+    <w:nsid w:val="46C1BC34"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7025,51 +7025,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="225C917B"/>
+    <w:nsid w:val="12A9E0E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7155,51 +7155,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4EA9916F"/>
+    <w:nsid w:val="3E629669"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7285,51 +7285,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2C4915FC"/>
+    <w:nsid w:val="22A3CB03"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7415,51 +7415,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="04181A0A"/>
+    <w:nsid w:val="11D78958"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7545,51 +7545,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="257B48CF"/>
+    <w:nsid w:val="0F3894AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7675,51 +7675,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="26AE8F4A"/>
+    <w:nsid w:val="0668BCB0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7805,51 +7805,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="54E0066A"/>
+    <w:nsid w:val="6C2310FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>