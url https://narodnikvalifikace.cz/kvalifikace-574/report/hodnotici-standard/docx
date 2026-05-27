--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R47C1C41E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR47C1C41E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR47C1C41E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R541241F0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR541241F0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR541241F0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka hromosvodů, 7.5.2026 16:07:02</w:t>
+        <w:t>Montér/montérka hromosvodů, 28.5.2026 1:23:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1469,51 +1469,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka hromosvodů, 7.5.2026 16:07:02</w:t>
+        <w:t>Montér/montérka hromosvodů, 28.5.2026 1:23:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2508,51 +2508,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka hromosvodů, 7.5.2026 16:07:02</w:t>
+        <w:t>Montér/montérka hromosvodů, 28.5.2026 1:23:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3779,51 +3779,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka hromosvodů, 7.5.2026 16:07:02</w:t>
+        <w:t>Montér/montérka hromosvodů, 28.5.2026 1:23:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4637,51 +4637,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka hromosvodů, 7.5.2026 16:07:02</w:t>
+        <w:t>Montér/montérka hromosvodů, 28.5.2026 1:23:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6289,51 +6289,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 7 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka hromosvodů, 7.5.2026 16:07:02</w:t>
+        <w:t>Montér/montérka hromosvodů, 28.5.2026 1:23:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6862,84 +6862,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední odborná škola elektrotechnická, COP Hluboká nad Vltavou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka hromosvodů, 7.5.2026 16:07:02</w:t>
+        <w:t>Montér/montérka hromosvodů, 28.5.2026 1:23:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="46C1BC34"/>
+    <w:nsid w:val="10C43232"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7025,51 +7025,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="12A9E0E3"/>
+    <w:nsid w:val="1F105057"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7155,51 +7155,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3E629669"/>
+    <w:nsid w:val="69F8AEF6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7285,51 +7285,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="22A3CB03"/>
+    <w:nsid w:val="1668477B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7415,51 +7415,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="11D78958"/>
+    <w:nsid w:val="34A7849B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7545,51 +7545,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="0F3894AA"/>
+    <w:nsid w:val="0D90D791"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7675,51 +7675,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="0668BCB0"/>
+    <w:nsid w:val="565D3649"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7805,51 +7805,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="6C2310FF"/>
+    <w:nsid w:val="2878F516"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>