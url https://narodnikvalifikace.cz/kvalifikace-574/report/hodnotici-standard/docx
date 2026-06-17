--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R541241F0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR541241F0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR541241F0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4E3AA1E4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4E3AA1E4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4E3AA1E4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka hromosvodů, 28.5.2026 1:23:10</w:t>
+        <w:t>Montér/montérka hromosvodů, 17.6.2026 9:13:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1469,51 +1469,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka hromosvodů, 28.5.2026 1:23:10</w:t>
+        <w:t>Montér/montérka hromosvodů, 17.6.2026 9:13:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2508,51 +2508,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka hromosvodů, 28.5.2026 1:23:10</w:t>
+        <w:t>Montér/montérka hromosvodů, 17.6.2026 9:13:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3779,51 +3779,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka hromosvodů, 28.5.2026 1:23:10</w:t>
+        <w:t>Montér/montérka hromosvodů, 17.6.2026 9:13:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4637,51 +4637,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka hromosvodů, 28.5.2026 1:23:10</w:t>
+        <w:t>Montér/montérka hromosvodů, 17.6.2026 9:13:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6289,51 +6289,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 7 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka hromosvodů, 28.5.2026 1:23:10</w:t>
+        <w:t>Montér/montérka hromosvodů, 17.6.2026 9:13:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6862,84 +6862,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední odborná škola elektrotechnická, COP Hluboká nad Vltavou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka hromosvodů, 28.5.2026 1:23:10</w:t>
+        <w:t>Montér/montérka hromosvodů, 17.6.2026 9:13:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="10C43232"/>
+    <w:nsid w:val="188FE9AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7025,51 +7025,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1F105057"/>
+    <w:nsid w:val="1368D4DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7155,51 +7155,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="69F8AEF6"/>
+    <w:nsid w:val="25A9666D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7285,51 +7285,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1668477B"/>
+    <w:nsid w:val="28B0B944"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7415,51 +7415,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="34A7849B"/>
+    <w:nsid w:val="30107808"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7545,51 +7545,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="0D90D791"/>
+    <w:nsid w:val="6E0B7C72"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7675,51 +7675,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="565D3649"/>
+    <w:nsid w:val="0679DAE9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7805,51 +7805,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="2878F516"/>
+    <w:nsid w:val="6FC81A97"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>