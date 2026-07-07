--- v3 (2026-06-17)
+++ v4 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4E3AA1E4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4E3AA1E4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4E3AA1E4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7F925466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7F925466" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7F925466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka hromosvodů, 17.6.2026 9:13:43</w:t>
+        <w:t>Montér/montérka hromosvodů, 7.7.2026 10:57:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1469,51 +1469,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka hromosvodů, 17.6.2026 9:13:43</w:t>
+        <w:t>Montér/montérka hromosvodů, 7.7.2026 10:57:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2508,51 +2508,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka hromosvodů, 17.6.2026 9:13:43</w:t>
+        <w:t>Montér/montérka hromosvodů, 7.7.2026 10:57:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3779,51 +3779,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka hromosvodů, 17.6.2026 9:13:43</w:t>
+        <w:t>Montér/montérka hromosvodů, 7.7.2026 10:57:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4637,51 +4637,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka hromosvodů, 17.6.2026 9:13:43</w:t>
+        <w:t>Montér/montérka hromosvodů, 7.7.2026 10:57:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6289,51 +6289,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 7 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka hromosvodů, 17.6.2026 9:13:43</w:t>
+        <w:t>Montér/montérka hromosvodů, 7.7.2026 10:57:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6862,84 +6862,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední odborná škola elektrotechnická, COP Hluboká nad Vltavou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka hromosvodů, 17.6.2026 9:13:43</w:t>
+        <w:t>Montér/montérka hromosvodů, 7.7.2026 10:57:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="188FE9AE"/>
+    <w:nsid w:val="40C80B6C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7025,51 +7025,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1368D4DB"/>
+    <w:nsid w:val="2D133282"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7155,51 +7155,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="25A9666D"/>
+    <w:nsid w:val="39A6A7D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7285,51 +7285,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="28B0B944"/>
+    <w:nsid w:val="104508BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7415,51 +7415,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="30107808"/>
+    <w:nsid w:val="455A38DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7545,51 +7545,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="6E0B7C72"/>
+    <w:nsid w:val="31DD2582"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7675,51 +7675,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="0679DAE9"/>
+    <w:nsid w:val="45749DC2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7805,51 +7805,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="6FC81A97"/>
+    <w:nsid w:val="499E1F5B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>