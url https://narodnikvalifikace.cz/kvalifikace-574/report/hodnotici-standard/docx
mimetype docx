--- v4 (2026-07-07)
+++ v5 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7F925466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7F925466" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7F925466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6DF9D79A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6DF9D79A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6DF9D79A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka hromosvodů, 7.7.2026 10:57:32</w:t>
+        <w:t>Montér/montérka hromosvodů, 27.7.2026 12:38:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1469,51 +1469,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka hromosvodů, 7.7.2026 10:57:32</w:t>
+        <w:t>Montér/montérka hromosvodů, 27.7.2026 12:38:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2508,51 +2508,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka hromosvodů, 7.7.2026 10:57:32</w:t>
+        <w:t>Montér/montérka hromosvodů, 27.7.2026 12:38:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3779,51 +3779,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka hromosvodů, 7.7.2026 10:57:32</w:t>
+        <w:t>Montér/montérka hromosvodů, 27.7.2026 12:38:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4637,51 +4637,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka hromosvodů, 7.7.2026 10:57:32</w:t>
+        <w:t>Montér/montérka hromosvodů, 27.7.2026 12:38:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6289,51 +6289,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 7 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka hromosvodů, 7.7.2026 10:57:32</w:t>
+        <w:t>Montér/montérka hromosvodů, 27.7.2026 12:38:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6862,84 +6862,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední odborná škola elektrotechnická, COP Hluboká nad Vltavou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka hromosvodů, 7.7.2026 10:57:32</w:t>
+        <w:t>Montér/montérka hromosvodů, 27.7.2026 12:38:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="40C80B6C"/>
+    <w:nsid w:val="2B9BC0A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7025,51 +7025,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2D133282"/>
+    <w:nsid w:val="0085E9B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7155,51 +7155,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="39A6A7D4"/>
+    <w:nsid w:val="1E0B762A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7285,51 +7285,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="104508BF"/>
+    <w:nsid w:val="2034FA06"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7415,51 +7415,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="455A38DB"/>
+    <w:nsid w:val="0E23D9F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7545,51 +7545,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="31DD2582"/>
+    <w:nsid w:val="5FC87943"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7675,51 +7675,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="45749DC2"/>
+    <w:nsid w:val="6F7C1B81"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7805,51 +7805,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="499E1F5B"/>
+    <w:nsid w:val="4CB0F4D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>