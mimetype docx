--- v5 (2026-07-27)
+++ v6 (2026-08-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6DF9D79A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6DF9D79A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6DF9D79A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R529DE52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR529DE52" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR529DE52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka hromosvodů, 27.7.2026 12:38:41</w:t>
+        <w:t>Montér/montérka hromosvodů, 17.8.2026 18:17:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1469,51 +1469,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka hromosvodů, 27.7.2026 12:38:41</w:t>
+        <w:t>Montér/montérka hromosvodů, 17.8.2026 18:17:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2508,51 +2508,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka hromosvodů, 27.7.2026 12:38:41</w:t>
+        <w:t>Montér/montérka hromosvodů, 17.8.2026 18:17:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3779,51 +3779,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka hromosvodů, 27.7.2026 12:38:41</w:t>
+        <w:t>Montér/montérka hromosvodů, 17.8.2026 18:17:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4637,51 +4637,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka hromosvodů, 27.7.2026 12:38:41</w:t>
+        <w:t>Montér/montérka hromosvodů, 17.8.2026 18:17:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6289,51 +6289,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 7 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka hromosvodů, 27.7.2026 12:38:41</w:t>
+        <w:t>Montér/montérka hromosvodů, 17.8.2026 18:17:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6862,84 +6862,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední odborná škola elektrotechnická, COP Hluboká nad Vltavou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka hromosvodů, 27.7.2026 12:38:41</w:t>
+        <w:t>Montér/montérka hromosvodů, 17.8.2026 18:17:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2B9BC0A4"/>
+    <w:nsid w:val="5FD6AD8F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7025,51 +7025,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0085E9B4"/>
+    <w:nsid w:val="788F00CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7155,51 +7155,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1E0B762A"/>
+    <w:nsid w:val="545B994B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7285,51 +7285,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2034FA06"/>
+    <w:nsid w:val="1B4839AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7415,51 +7415,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0E23D9F9"/>
+    <w:nsid w:val="351B0A8F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7545,51 +7545,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="5FC87943"/>
+    <w:nsid w:val="3C65AF30"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7675,51 +7675,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="6F7C1B81"/>
+    <w:nsid w:val="55570069"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7805,51 +7805,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="4CB0F4D9"/>
+    <w:nsid w:val="4B373C6B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>