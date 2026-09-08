--- v6 (2026-08-17)
+++ v7 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R529DE52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR529DE52" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR529DE52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6BFFD7C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6BFFD7C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6BFFD7C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka hromosvodů, 17.8.2026 18:17:12</w:t>
+        <w:t>Montér/montérka hromosvodů, 8.9.2026 5:28:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1469,51 +1469,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka hromosvodů, 17.8.2026 18:17:12</w:t>
+        <w:t>Montér/montérka hromosvodů, 8.9.2026 5:28:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2508,51 +2508,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka hromosvodů, 17.8.2026 18:17:12</w:t>
+        <w:t>Montér/montérka hromosvodů, 8.9.2026 5:28:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3779,51 +3779,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka hromosvodů, 17.8.2026 18:17:12</w:t>
+        <w:t>Montér/montérka hromosvodů, 8.9.2026 5:28:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4637,51 +4637,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka hromosvodů, 17.8.2026 18:17:12</w:t>
+        <w:t>Montér/montérka hromosvodů, 8.9.2026 5:28:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6289,51 +6289,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 7 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka hromosvodů, 17.8.2026 18:17:12</w:t>
+        <w:t>Montér/montérka hromosvodů, 8.9.2026 5:28:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6862,84 +6862,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední odborná škola elektrotechnická, COP Hluboká nad Vltavou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka hromosvodů, 17.8.2026 18:17:12</w:t>
+        <w:t>Montér/montérka hromosvodů, 8.9.2026 5:28:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5FD6AD8F"/>
+    <w:nsid w:val="0170EA48"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7025,51 +7025,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="788F00CF"/>
+    <w:nsid w:val="43A5CED2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7155,51 +7155,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="545B994B"/>
+    <w:nsid w:val="7ADF76DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7285,51 +7285,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1B4839AC"/>
+    <w:nsid w:val="20FED438"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7415,51 +7415,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="351B0A8F"/>
+    <w:nsid w:val="783B10F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7545,51 +7545,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="3C65AF30"/>
+    <w:nsid w:val="1A3F5CF6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7675,51 +7675,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="55570069"/>
+    <w:nsid w:val="6A46AB25"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7805,51 +7805,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="4B373C6B"/>
+    <w:nsid w:val="49EB32AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>