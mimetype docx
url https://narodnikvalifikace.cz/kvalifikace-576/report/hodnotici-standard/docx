--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7E613426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7E613426" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7E613426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R49C83F6D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR49C83F6D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR49C83F6D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických rozvaděčů, 16.4.2026 23:11:37</w:t>
+        <w:t>Montér/montérka elektrických rozvaděčů, 7.5.2026 17:20:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1433,51 +1433,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických rozvaděčů, 16.4.2026 23:11:37</w:t>
+        <w:t>Montér/montérka elektrických rozvaděčů, 7.5.2026 17:20:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2296,51 +2296,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických rozvaděčů, 16.4.2026 23:11:37</w:t>
+        <w:t>Montér/montérka elektrických rozvaděčů, 7.5.2026 17:20:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3551,51 +3551,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických rozvaděčů, 16.4.2026 23:11:37</w:t>
+        <w:t>Montér/montérka elektrických rozvaděčů, 7.5.2026 17:20:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4340,51 +4340,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických rozvaděčů, 16.4.2026 23:11:37</w:t>
+        <w:t>Montér/montérka elektrických rozvaděčů, 7.5.2026 17:20:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5887,51 +5887,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických rozvaděčů, 16.4.2026 23:11:37</w:t>
+        <w:t>Montér/montérka elektrických rozvaděčů, 7.5.2026 17:20:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6742,51 +6742,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických rozvaděčů, 16.4.2026 23:11:37</w:t>
+        <w:t>Montér/montérka elektrických rozvaděčů, 7.5.2026 17:20:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9343,51 +9343,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických rozvaděčů, 16.4.2026 23:11:37</w:t>
+        <w:t>Montér/montérka elektrických rozvaděčů, 7.5.2026 17:20:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9824,51 +9824,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 9 až 12 hodin (hodinou se rozumí 60 minut), z toho doba trvání písemné části zkoušky jednoho uchazeče je 45 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických rozvaděčů, 16.4.2026 23:11:37</w:t>
+        <w:t>Montér/montérka elektrických rozvaděčů, 7.5.2026 17:20:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10397,84 +10397,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední odborná škola elektrotechnická, COP Hluboká nad Vltavou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických rozvaděčů, 16.4.2026 23:11:37</w:t>
+        <w:t>Montér/montérka elektrických rozvaděčů, 7.5.2026 17:20:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2857780B"/>
+    <w:nsid w:val="7B721415"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10560,51 +10560,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6FBB5D74"/>
+    <w:nsid w:val="073FEA23"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10690,51 +10690,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4973E1C6"/>
+    <w:nsid w:val="1930426A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10820,51 +10820,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="730F3715"/>
+    <w:nsid w:val="1AE09B30"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10950,51 +10950,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="26079EE4"/>
+    <w:nsid w:val="4184383A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11080,51 +11080,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="3AB15E7F"/>
+    <w:nsid w:val="0A5FD70D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11210,51 +11210,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="1A90D7D6"/>
+    <w:nsid w:val="7DDBDDD4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>