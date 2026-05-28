--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R49C83F6D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR49C83F6D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR49C83F6D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R76E682C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR76E682C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR76E682C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických rozvaděčů, 7.5.2026 17:20:27</w:t>
+        <w:t>Montér/montérka elektrických rozvaděčů, 28.5.2026 2:23:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1433,51 +1433,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických rozvaděčů, 7.5.2026 17:20:27</w:t>
+        <w:t>Montér/montérka elektrických rozvaděčů, 28.5.2026 2:23:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2296,51 +2296,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických rozvaděčů, 7.5.2026 17:20:27</w:t>
+        <w:t>Montér/montérka elektrických rozvaděčů, 28.5.2026 2:23:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3551,51 +3551,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických rozvaděčů, 7.5.2026 17:20:27</w:t>
+        <w:t>Montér/montérka elektrických rozvaděčů, 28.5.2026 2:23:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4340,51 +4340,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických rozvaděčů, 7.5.2026 17:20:27</w:t>
+        <w:t>Montér/montérka elektrických rozvaděčů, 28.5.2026 2:23:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5887,51 +5887,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických rozvaděčů, 7.5.2026 17:20:27</w:t>
+        <w:t>Montér/montérka elektrických rozvaděčů, 28.5.2026 2:23:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6742,51 +6742,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických rozvaděčů, 7.5.2026 17:20:27</w:t>
+        <w:t>Montér/montérka elektrických rozvaděčů, 28.5.2026 2:23:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9343,51 +9343,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických rozvaděčů, 7.5.2026 17:20:27</w:t>
+        <w:t>Montér/montérka elektrických rozvaděčů, 28.5.2026 2:23:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9824,51 +9824,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 9 až 12 hodin (hodinou se rozumí 60 minut), z toho doba trvání písemné části zkoušky jednoho uchazeče je 45 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických rozvaděčů, 7.5.2026 17:20:27</w:t>
+        <w:t>Montér/montérka elektrických rozvaděčů, 28.5.2026 2:23:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10397,84 +10397,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední odborná škola elektrotechnická, COP Hluboká nad Vltavou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických rozvaděčů, 7.5.2026 17:20:27</w:t>
+        <w:t>Montér/montérka elektrických rozvaděčů, 28.5.2026 2:23:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7B721415"/>
+    <w:nsid w:val="27C43846"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10560,51 +10560,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="073FEA23"/>
+    <w:nsid w:val="43493ECB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10690,51 +10690,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1930426A"/>
+    <w:nsid w:val="6FA7EF8D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10820,51 +10820,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1AE09B30"/>
+    <w:nsid w:val="4DAA9DEA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10950,51 +10950,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4184383A"/>
+    <w:nsid w:val="4FF8A808"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11080,51 +11080,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="0A5FD70D"/>
+    <w:nsid w:val="0A5A040E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11210,51 +11210,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="7DDBDDD4"/>
+    <w:nsid w:val="32073EF5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>