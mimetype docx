--- v2 (2026-05-28)
+++ v3 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R76E682C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR76E682C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR76E682C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7658E1F5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7658E1F5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7658E1F5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických rozvaděčů, 28.5.2026 2:23:10</w:t>
+        <w:t>Montér/montérka elektrických rozvaděčů, 28.5.2026 2:30:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1433,51 +1433,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických rozvaděčů, 28.5.2026 2:23:10</w:t>
+        <w:t>Montér/montérka elektrických rozvaděčů, 28.5.2026 2:30:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2296,51 +2296,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických rozvaděčů, 28.5.2026 2:23:10</w:t>
+        <w:t>Montér/montérka elektrických rozvaděčů, 28.5.2026 2:30:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3551,51 +3551,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických rozvaděčů, 28.5.2026 2:23:10</w:t>
+        <w:t>Montér/montérka elektrických rozvaděčů, 28.5.2026 2:30:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4340,51 +4340,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických rozvaděčů, 28.5.2026 2:23:10</w:t>
+        <w:t>Montér/montérka elektrických rozvaděčů, 28.5.2026 2:30:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5887,51 +5887,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických rozvaděčů, 28.5.2026 2:23:10</w:t>
+        <w:t>Montér/montérka elektrických rozvaděčů, 28.5.2026 2:30:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6742,51 +6742,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických rozvaděčů, 28.5.2026 2:23:10</w:t>
+        <w:t>Montér/montérka elektrických rozvaděčů, 28.5.2026 2:30:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9343,51 +9343,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických rozvaděčů, 28.5.2026 2:23:10</w:t>
+        <w:t>Montér/montérka elektrických rozvaděčů, 28.5.2026 2:30:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9824,51 +9824,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 9 až 12 hodin (hodinou se rozumí 60 minut), z toho doba trvání písemné části zkoušky jednoho uchazeče je 45 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických rozvaděčů, 28.5.2026 2:23:10</w:t>
+        <w:t>Montér/montérka elektrických rozvaděčů, 28.5.2026 2:30:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10397,84 +10397,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední odborná škola elektrotechnická, COP Hluboká nad Vltavou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických rozvaděčů, 28.5.2026 2:23:10</w:t>
+        <w:t>Montér/montérka elektrických rozvaděčů, 28.5.2026 2:30:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="27C43846"/>
+    <w:nsid w:val="1419E55E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10560,51 +10560,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="43493ECB"/>
+    <w:nsid w:val="3B46563B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10690,51 +10690,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6FA7EF8D"/>
+    <w:nsid w:val="2040B598"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10820,51 +10820,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4DAA9DEA"/>
+    <w:nsid w:val="500257C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10950,51 +10950,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4FF8A808"/>
+    <w:nsid w:val="702D6A55"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11080,51 +11080,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="0A5A040E"/>
+    <w:nsid w:val="2C26D67A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11210,51 +11210,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="32073EF5"/>
+    <w:nsid w:val="3B6EA213"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>