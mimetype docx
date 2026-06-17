--- v3 (2026-05-28)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7658E1F5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7658E1F5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7658E1F5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7EBC4899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7EBC4899" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7EBC4899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických rozvaděčů, 28.5.2026 2:30:10</w:t>
+        <w:t>Montér/montérka elektrických rozvaděčů, 17.6.2026 9:36:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1433,51 +1433,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických rozvaděčů, 28.5.2026 2:30:10</w:t>
+        <w:t>Montér/montérka elektrických rozvaděčů, 17.6.2026 9:36:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2296,51 +2296,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických rozvaděčů, 28.5.2026 2:30:10</w:t>
+        <w:t>Montér/montérka elektrických rozvaděčů, 17.6.2026 9:36:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3551,51 +3551,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických rozvaděčů, 28.5.2026 2:30:10</w:t>
+        <w:t>Montér/montérka elektrických rozvaděčů, 17.6.2026 9:36:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4340,51 +4340,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických rozvaděčů, 28.5.2026 2:30:10</w:t>
+        <w:t>Montér/montérka elektrických rozvaděčů, 17.6.2026 9:36:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5887,51 +5887,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických rozvaděčů, 28.5.2026 2:30:10</w:t>
+        <w:t>Montér/montérka elektrických rozvaděčů, 17.6.2026 9:36:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6742,51 +6742,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických rozvaděčů, 28.5.2026 2:30:10</w:t>
+        <w:t>Montér/montérka elektrických rozvaděčů, 17.6.2026 9:36:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9343,51 +9343,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických rozvaděčů, 28.5.2026 2:30:10</w:t>
+        <w:t>Montér/montérka elektrických rozvaděčů, 17.6.2026 9:36:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9824,51 +9824,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 9 až 12 hodin (hodinou se rozumí 60 minut), z toho doba trvání písemné části zkoušky jednoho uchazeče je 45 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických rozvaděčů, 28.5.2026 2:30:10</w:t>
+        <w:t>Montér/montérka elektrických rozvaděčů, 17.6.2026 9:36:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10397,84 +10397,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední odborná škola elektrotechnická, COP Hluboká nad Vltavou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických rozvaděčů, 28.5.2026 2:30:10</w:t>
+        <w:t>Montér/montérka elektrických rozvaděčů, 17.6.2026 9:36:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1419E55E"/>
+    <w:nsid w:val="062FABC3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10560,51 +10560,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3B46563B"/>
+    <w:nsid w:val="4054DCFC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10690,51 +10690,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2040B598"/>
+    <w:nsid w:val="7DB553CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10820,51 +10820,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="500257C6"/>
+    <w:nsid w:val="0DD33108"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10950,51 +10950,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="702D6A55"/>
+    <w:nsid w:val="7EC73918"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11080,51 +11080,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="2C26D67A"/>
+    <w:nsid w:val="710DF355"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11210,51 +11210,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="3B6EA213"/>
+    <w:nsid w:val="7C22E952"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>