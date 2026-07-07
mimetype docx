--- v4 (2026-06-17)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7EBC4899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7EBC4899" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7EBC4899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R671AAEAB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR671AAEAB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR671AAEAB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických rozvaděčů, 17.6.2026 9:36:22</w:t>
+        <w:t>Montér/montérka elektrických rozvaděčů, 7.7.2026 11:07:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1433,51 +1433,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických rozvaděčů, 17.6.2026 9:36:22</w:t>
+        <w:t>Montér/montérka elektrických rozvaděčů, 7.7.2026 11:07:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2296,51 +2296,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických rozvaděčů, 17.6.2026 9:36:22</w:t>
+        <w:t>Montér/montérka elektrických rozvaděčů, 7.7.2026 11:07:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3551,51 +3551,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických rozvaděčů, 17.6.2026 9:36:22</w:t>
+        <w:t>Montér/montérka elektrických rozvaděčů, 7.7.2026 11:07:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4340,51 +4340,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických rozvaděčů, 17.6.2026 9:36:22</w:t>
+        <w:t>Montér/montérka elektrických rozvaděčů, 7.7.2026 11:07:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5887,51 +5887,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických rozvaděčů, 17.6.2026 9:36:22</w:t>
+        <w:t>Montér/montérka elektrických rozvaděčů, 7.7.2026 11:07:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6742,51 +6742,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických rozvaděčů, 17.6.2026 9:36:22</w:t>
+        <w:t>Montér/montérka elektrických rozvaděčů, 7.7.2026 11:07:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9343,51 +9343,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických rozvaděčů, 17.6.2026 9:36:22</w:t>
+        <w:t>Montér/montérka elektrických rozvaděčů, 7.7.2026 11:07:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9824,51 +9824,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 9 až 12 hodin (hodinou se rozumí 60 minut), z toho doba trvání písemné části zkoušky jednoho uchazeče je 45 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických rozvaděčů, 17.6.2026 9:36:22</w:t>
+        <w:t>Montér/montérka elektrických rozvaděčů, 7.7.2026 11:07:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10397,84 +10397,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední odborná škola elektrotechnická, COP Hluboká nad Vltavou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických rozvaděčů, 17.6.2026 9:36:22</w:t>
+        <w:t>Montér/montérka elektrických rozvaděčů, 7.7.2026 11:07:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="062FABC3"/>
+    <w:nsid w:val="57BB9CA2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10560,51 +10560,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4054DCFC"/>
+    <w:nsid w:val="7E9FC45A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10690,51 +10690,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7DB553CC"/>
+    <w:nsid w:val="05122569"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10820,51 +10820,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0DD33108"/>
+    <w:nsid w:val="2AC847B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10950,51 +10950,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7EC73918"/>
+    <w:nsid w:val="2152DE63"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11080,51 +11080,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="710DF355"/>
+    <w:nsid w:val="27F2595D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11210,51 +11210,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="7C22E952"/>
+    <w:nsid w:val="2B384F75"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>