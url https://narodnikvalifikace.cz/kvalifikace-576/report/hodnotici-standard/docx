--- v5 (2026-07-07)
+++ v6 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R671AAEAB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR671AAEAB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR671AAEAB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R359A85AF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR359A85AF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR359A85AF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických rozvaděčů, 7.7.2026 11:07:55</w:t>
+        <w:t>Montér/montérka elektrických rozvaděčů, 27.7.2026 12:23:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1433,51 +1433,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických rozvaděčů, 7.7.2026 11:07:55</w:t>
+        <w:t>Montér/montérka elektrických rozvaděčů, 27.7.2026 12:23:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2296,51 +2296,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických rozvaděčů, 7.7.2026 11:07:55</w:t>
+        <w:t>Montér/montérka elektrických rozvaděčů, 27.7.2026 12:23:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3551,51 +3551,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických rozvaděčů, 7.7.2026 11:07:55</w:t>
+        <w:t>Montér/montérka elektrických rozvaděčů, 27.7.2026 12:23:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4340,51 +4340,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických rozvaděčů, 7.7.2026 11:07:55</w:t>
+        <w:t>Montér/montérka elektrických rozvaděčů, 27.7.2026 12:23:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5887,51 +5887,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických rozvaděčů, 7.7.2026 11:07:55</w:t>
+        <w:t>Montér/montérka elektrických rozvaděčů, 27.7.2026 12:23:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6742,51 +6742,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických rozvaděčů, 7.7.2026 11:07:55</w:t>
+        <w:t>Montér/montérka elektrických rozvaděčů, 27.7.2026 12:23:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9343,51 +9343,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických rozvaděčů, 7.7.2026 11:07:55</w:t>
+        <w:t>Montér/montérka elektrických rozvaděčů, 27.7.2026 12:23:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9824,51 +9824,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 9 až 12 hodin (hodinou se rozumí 60 minut), z toho doba trvání písemné části zkoušky jednoho uchazeče je 45 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických rozvaděčů, 7.7.2026 11:07:55</w:t>
+        <w:t>Montér/montérka elektrických rozvaděčů, 27.7.2026 12:23:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10397,84 +10397,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední odborná škola elektrotechnická, COP Hluboká nad Vltavou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických rozvaděčů, 7.7.2026 11:07:55</w:t>
+        <w:t>Montér/montérka elektrických rozvaděčů, 27.7.2026 12:23:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="57BB9CA2"/>
+    <w:nsid w:val="1248AD86"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10560,51 +10560,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7E9FC45A"/>
+    <w:nsid w:val="0E2A1A00"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10690,51 +10690,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="05122569"/>
+    <w:nsid w:val="74EB0905"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10820,51 +10820,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2AC847B7"/>
+    <w:nsid w:val="3F8A6905"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10950,51 +10950,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2152DE63"/>
+    <w:nsid w:val="542CDAD0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11080,51 +11080,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="27F2595D"/>
+    <w:nsid w:val="632E3FCF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11210,51 +11210,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="2B384F75"/>
+    <w:nsid w:val="2D7103F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>