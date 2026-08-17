--- v6 (2026-07-27)
+++ v7 (2026-08-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R359A85AF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR359A85AF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR359A85AF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R470E8DE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR470E8DE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR470E8DE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických rozvaděčů, 27.7.2026 12:23:45</w:t>
+        <w:t>Montér/montérka elektrických rozvaděčů, 17.8.2026 18:17:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1433,51 +1433,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických rozvaděčů, 27.7.2026 12:23:45</w:t>
+        <w:t>Montér/montérka elektrických rozvaděčů, 17.8.2026 18:17:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2296,51 +2296,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických rozvaděčů, 27.7.2026 12:23:45</w:t>
+        <w:t>Montér/montérka elektrických rozvaděčů, 17.8.2026 18:17:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3551,51 +3551,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických rozvaděčů, 27.7.2026 12:23:45</w:t>
+        <w:t>Montér/montérka elektrických rozvaděčů, 17.8.2026 18:17:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4340,51 +4340,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických rozvaděčů, 27.7.2026 12:23:45</w:t>
+        <w:t>Montér/montérka elektrických rozvaděčů, 17.8.2026 18:17:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5887,51 +5887,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických rozvaděčů, 27.7.2026 12:23:45</w:t>
+        <w:t>Montér/montérka elektrických rozvaděčů, 17.8.2026 18:17:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6742,51 +6742,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických rozvaděčů, 27.7.2026 12:23:45</w:t>
+        <w:t>Montér/montérka elektrických rozvaděčů, 17.8.2026 18:17:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9343,51 +9343,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických rozvaděčů, 27.7.2026 12:23:45</w:t>
+        <w:t>Montér/montérka elektrických rozvaděčů, 17.8.2026 18:17:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9824,51 +9824,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 9 až 12 hodin (hodinou se rozumí 60 minut), z toho doba trvání písemné části zkoušky jednoho uchazeče je 45 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických rozvaděčů, 27.7.2026 12:23:45</w:t>
+        <w:t>Montér/montérka elektrických rozvaděčů, 17.8.2026 18:17:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10397,84 +10397,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední odborná škola elektrotechnická, COP Hluboká nad Vltavou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických rozvaděčů, 27.7.2026 12:23:45</w:t>
+        <w:t>Montér/montérka elektrických rozvaděčů, 17.8.2026 18:17:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1248AD86"/>
+    <w:nsid w:val="55A09216"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10560,51 +10560,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0E2A1A00"/>
+    <w:nsid w:val="76462AFE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10690,51 +10690,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="74EB0905"/>
+    <w:nsid w:val="35E83AB0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10820,51 +10820,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3F8A6905"/>
+    <w:nsid w:val="2F6CBA6A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10950,51 +10950,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="542CDAD0"/>
+    <w:nsid w:val="311AC5F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11080,51 +11080,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="632E3FCF"/>
+    <w:nsid w:val="27851A99"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11210,51 +11210,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="2D7103F0"/>
+    <w:nsid w:val="5C60E47B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>