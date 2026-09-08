--- v7 (2026-08-17)
+++ v8 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R470E8DE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR470E8DE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR470E8DE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R49A21D14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR49A21D14" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR49A21D14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických rozvaděčů, 17.8.2026 18:17:44</w:t>
+        <w:t>Montér/montérka elektrických rozvaděčů, 8.9.2026 5:29:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1433,51 +1433,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických rozvaděčů, 17.8.2026 18:17:44</w:t>
+        <w:t>Montér/montérka elektrických rozvaděčů, 8.9.2026 5:29:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2296,51 +2296,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických rozvaděčů, 17.8.2026 18:17:44</w:t>
+        <w:t>Montér/montérka elektrických rozvaděčů, 8.9.2026 5:29:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3551,51 +3551,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických rozvaděčů, 17.8.2026 18:17:44</w:t>
+        <w:t>Montér/montérka elektrických rozvaděčů, 8.9.2026 5:29:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4340,51 +4340,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických rozvaděčů, 17.8.2026 18:17:44</w:t>
+        <w:t>Montér/montérka elektrických rozvaděčů, 8.9.2026 5:29:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5887,51 +5887,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických rozvaděčů, 17.8.2026 18:17:44</w:t>
+        <w:t>Montér/montérka elektrických rozvaděčů, 8.9.2026 5:29:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6742,51 +6742,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických rozvaděčů, 17.8.2026 18:17:44</w:t>
+        <w:t>Montér/montérka elektrických rozvaděčů, 8.9.2026 5:29:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9343,51 +9343,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických rozvaděčů, 17.8.2026 18:17:44</w:t>
+        <w:t>Montér/montérka elektrických rozvaděčů, 8.9.2026 5:29:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9824,51 +9824,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 9 až 12 hodin (hodinou se rozumí 60 minut), z toho doba trvání písemné části zkoušky jednoho uchazeče je 45 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických rozvaděčů, 17.8.2026 18:17:44</w:t>
+        <w:t>Montér/montérka elektrických rozvaděčů, 8.9.2026 5:29:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10397,84 +10397,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední odborná škola elektrotechnická, COP Hluboká nad Vltavou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických rozvaděčů, 17.8.2026 18:17:44</w:t>
+        <w:t>Montér/montérka elektrických rozvaděčů, 8.9.2026 5:29:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="55A09216"/>
+    <w:nsid w:val="7540ECF6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10560,51 +10560,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="76462AFE"/>
+    <w:nsid w:val="39DDA3CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10690,51 +10690,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="35E83AB0"/>
+    <w:nsid w:val="336738BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10820,51 +10820,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2F6CBA6A"/>
+    <w:nsid w:val="6B7172BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10950,51 +10950,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="311AC5F5"/>
+    <w:nsid w:val="012EA27F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11080,51 +11080,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="27851A99"/>
+    <w:nsid w:val="77C7D599"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11210,51 +11210,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="5C60E47B"/>
+    <w:nsid w:val="26EEBD03"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>