--- v0 (2026-04-15)
+++ v1 (2026-05-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R458CDA7E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR458CDA7E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR458CDA7E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6E0695D4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6E0695D4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6E0695D4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických sítí, 15.4.2026 6:53:06</w:t>
+        <w:t>Montér/montérka elektrických sítí, 6.5.2026 16:21:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1379,51 +1379,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických sítí, 15.4.2026 6:53:06</w:t>
+        <w:t>Montér/montérka elektrických sítí, 6.5.2026 16:21:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2350,51 +2350,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických sítí, 15.4.2026 6:53:06</w:t>
+        <w:t>Montér/montérka elektrických sítí, 6.5.2026 16:21:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3497,51 +3497,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických sítí, 15.4.2026 6:53:06</w:t>
+        <w:t>Montér/montérka elektrických sítí, 6.5.2026 16:21:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4090,51 +4090,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických sítí, 15.4.2026 6:53:06</w:t>
+        <w:t>Montér/montérka elektrických sítí, 6.5.2026 16:21:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5446,51 +5446,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických sítí, 15.4.2026 6:53:06</w:t>
+        <w:t>Montér/montérka elektrických sítí, 6.5.2026 16:21:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6496,51 +6496,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických sítí, 15.4.2026 6:53:06</w:t>
+        <w:t>Montér/montérka elektrických sítí, 6.5.2026 16:21:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7924,51 +7924,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 9 až 12 hodin (hodinou se rozumí 60 minut), z toho doba trvání písemné části zkoušky jednoho uchazeče je 45 minut. Zkouška může být rozložena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických sítí, 15.4.2026 6:53:06</w:t>
+        <w:t>Montér/montérka elektrických sítí, 6.5.2026 16:21:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8497,84 +8497,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední odborná škola elektrotechnická, COP Hluboká nad Vltavou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických sítí, 15.4.2026 6:53:06</w:t>
+        <w:t>Montér/montérka elektrických sítí, 6.5.2026 16:21:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5FBC3CE3"/>
+    <w:nsid w:val="4BB0CCCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8660,51 +8660,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6A3CB43F"/>
+    <w:nsid w:val="3FE3B2D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8790,51 +8790,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="72917158"/>
+    <w:nsid w:val="5A98DC7E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8920,51 +8920,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="100D940F"/>
+    <w:nsid w:val="01D23A4C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9050,51 +9050,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2504F5C0"/>
+    <w:nsid w:val="04F8D6E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9180,51 +9180,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="79321EA4"/>
+    <w:nsid w:val="5985859C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9310,51 +9310,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="535737B7"/>
+    <w:nsid w:val="472C707E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>