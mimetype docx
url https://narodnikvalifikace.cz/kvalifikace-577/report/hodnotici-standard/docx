--- v1 (2026-05-06)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6E0695D4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6E0695D4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6E0695D4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R58CEB3A4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR58CEB3A4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR58CEB3A4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických sítí, 6.5.2026 16:21:55</w:t>
+        <w:t>Montér/montérka elektrických sítí, 27.5.2026 23:47:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1379,51 +1379,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických sítí, 6.5.2026 16:21:55</w:t>
+        <w:t>Montér/montérka elektrických sítí, 27.5.2026 23:47:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2350,51 +2350,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických sítí, 6.5.2026 16:21:55</w:t>
+        <w:t>Montér/montérka elektrických sítí, 27.5.2026 23:47:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3497,51 +3497,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických sítí, 6.5.2026 16:21:55</w:t>
+        <w:t>Montér/montérka elektrických sítí, 27.5.2026 23:47:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4090,51 +4090,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických sítí, 6.5.2026 16:21:55</w:t>
+        <w:t>Montér/montérka elektrických sítí, 27.5.2026 23:47:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5446,51 +5446,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických sítí, 6.5.2026 16:21:55</w:t>
+        <w:t>Montér/montérka elektrických sítí, 27.5.2026 23:47:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6496,51 +6496,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických sítí, 6.5.2026 16:21:55</w:t>
+        <w:t>Montér/montérka elektrických sítí, 27.5.2026 23:47:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7924,51 +7924,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 9 až 12 hodin (hodinou se rozumí 60 minut), z toho doba trvání písemné části zkoušky jednoho uchazeče je 45 minut. Zkouška může být rozložena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických sítí, 6.5.2026 16:21:55</w:t>
+        <w:t>Montér/montérka elektrických sítí, 27.5.2026 23:47:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8497,84 +8497,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední odborná škola elektrotechnická, COP Hluboká nad Vltavou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických sítí, 6.5.2026 16:21:55</w:t>
+        <w:t>Montér/montérka elektrických sítí, 27.5.2026 23:47:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4BB0CCCB"/>
+    <w:nsid w:val="42E31D2B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8660,51 +8660,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3FE3B2D8"/>
+    <w:nsid w:val="436F8600"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8790,51 +8790,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5A98DC7E"/>
+    <w:nsid w:val="2E273D45"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8920,51 +8920,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="01D23A4C"/>
+    <w:nsid w:val="2DD44C26"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9050,51 +9050,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="04F8D6E5"/>
+    <w:nsid w:val="55A1B8F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9180,51 +9180,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="5985859C"/>
+    <w:nsid w:val="29A86CE9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9310,51 +9310,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="472C707E"/>
+    <w:nsid w:val="1123B9EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>