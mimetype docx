--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R58CEB3A4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR58CEB3A4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR58CEB3A4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R70ED0D36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR70ED0D36" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR70ED0D36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických sítí, 27.5.2026 23:47:37</w:t>
+        <w:t>Montér/montérka elektrických sítí, 17.6.2026 9:10:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1379,51 +1379,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických sítí, 27.5.2026 23:47:37</w:t>
+        <w:t>Montér/montérka elektrických sítí, 17.6.2026 9:10:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2350,51 +2350,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických sítí, 27.5.2026 23:47:37</w:t>
+        <w:t>Montér/montérka elektrických sítí, 17.6.2026 9:10:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3497,51 +3497,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických sítí, 27.5.2026 23:47:37</w:t>
+        <w:t>Montér/montérka elektrických sítí, 17.6.2026 9:10:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4090,51 +4090,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických sítí, 27.5.2026 23:47:37</w:t>
+        <w:t>Montér/montérka elektrických sítí, 17.6.2026 9:10:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5446,51 +5446,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických sítí, 27.5.2026 23:47:37</w:t>
+        <w:t>Montér/montérka elektrických sítí, 17.6.2026 9:10:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6496,51 +6496,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických sítí, 27.5.2026 23:47:37</w:t>
+        <w:t>Montér/montérka elektrických sítí, 17.6.2026 9:10:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7924,51 +7924,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 9 až 12 hodin (hodinou se rozumí 60 minut), z toho doba trvání písemné části zkoušky jednoho uchazeče je 45 minut. Zkouška může být rozložena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických sítí, 27.5.2026 23:47:37</w:t>
+        <w:t>Montér/montérka elektrických sítí, 17.6.2026 9:10:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8497,84 +8497,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední odborná škola elektrotechnická, COP Hluboká nad Vltavou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických sítí, 27.5.2026 23:47:37</w:t>
+        <w:t>Montér/montérka elektrických sítí, 17.6.2026 9:10:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="42E31D2B"/>
+    <w:nsid w:val="04CAC39D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8660,51 +8660,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="436F8600"/>
+    <w:nsid w:val="41ABDA13"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8790,51 +8790,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2E273D45"/>
+    <w:nsid w:val="043585C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8920,51 +8920,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2DD44C26"/>
+    <w:nsid w:val="328F0ADB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9050,51 +9050,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="55A1B8F9"/>
+    <w:nsid w:val="6AE4B0E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9180,51 +9180,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="29A86CE9"/>
+    <w:nsid w:val="54FA6597"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9310,51 +9310,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="1123B9EE"/>
+    <w:nsid w:val="74A41EDF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>