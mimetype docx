--- v3 (2026-06-17)
+++ v4 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R70ED0D36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR70ED0D36" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR70ED0D36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6493109E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6493109E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6493109E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických sítí, 17.6.2026 9:10:38</w:t>
+        <w:t>Montér/montérka elektrických sítí, 7.7.2026 10:58:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1379,51 +1379,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických sítí, 17.6.2026 9:10:38</w:t>
+        <w:t>Montér/montérka elektrických sítí, 7.7.2026 10:58:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2350,51 +2350,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických sítí, 17.6.2026 9:10:38</w:t>
+        <w:t>Montér/montérka elektrických sítí, 7.7.2026 10:58:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3497,51 +3497,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických sítí, 17.6.2026 9:10:38</w:t>
+        <w:t>Montér/montérka elektrických sítí, 7.7.2026 10:58:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4090,51 +4090,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických sítí, 17.6.2026 9:10:38</w:t>
+        <w:t>Montér/montérka elektrických sítí, 7.7.2026 10:58:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5446,51 +5446,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických sítí, 17.6.2026 9:10:38</w:t>
+        <w:t>Montér/montérka elektrických sítí, 7.7.2026 10:58:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6496,51 +6496,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických sítí, 17.6.2026 9:10:38</w:t>
+        <w:t>Montér/montérka elektrických sítí, 7.7.2026 10:58:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7924,51 +7924,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 9 až 12 hodin (hodinou se rozumí 60 minut), z toho doba trvání písemné části zkoušky jednoho uchazeče je 45 minut. Zkouška může být rozložena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických sítí, 17.6.2026 9:10:38</w:t>
+        <w:t>Montér/montérka elektrických sítí, 7.7.2026 10:58:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8497,84 +8497,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední odborná škola elektrotechnická, COP Hluboká nad Vltavou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických sítí, 17.6.2026 9:10:38</w:t>
+        <w:t>Montér/montérka elektrických sítí, 7.7.2026 10:58:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="04CAC39D"/>
+    <w:nsid w:val="455A0590"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8660,51 +8660,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="41ABDA13"/>
+    <w:nsid w:val="0C96AB17"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8790,51 +8790,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="043585C1"/>
+    <w:nsid w:val="48FC4237"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8920,51 +8920,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="328F0ADB"/>
+    <w:nsid w:val="1250CD96"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9050,51 +9050,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6AE4B0E6"/>
+    <w:nsid w:val="1951FDC6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9180,51 +9180,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="54FA6597"/>
+    <w:nsid w:val="643C5B68"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9310,51 +9310,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="74A41EDF"/>
+    <w:nsid w:val="720F14E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>