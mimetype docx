--- v4 (2026-07-07)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6493109E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6493109E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6493109E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5A04E73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5A04E73" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5A04E73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických sítí, 7.7.2026 10:58:04</w:t>
+        <w:t>Montér/montérka elektrických sítí, 7.7.2026 12:20:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1379,51 +1379,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických sítí, 7.7.2026 10:58:04</w:t>
+        <w:t>Montér/montérka elektrických sítí, 7.7.2026 12:20:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2350,51 +2350,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických sítí, 7.7.2026 10:58:04</w:t>
+        <w:t>Montér/montérka elektrických sítí, 7.7.2026 12:20:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3497,51 +3497,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických sítí, 7.7.2026 10:58:04</w:t>
+        <w:t>Montér/montérka elektrických sítí, 7.7.2026 12:20:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4090,51 +4090,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických sítí, 7.7.2026 10:58:04</w:t>
+        <w:t>Montér/montérka elektrických sítí, 7.7.2026 12:20:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5446,51 +5446,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických sítí, 7.7.2026 10:58:04</w:t>
+        <w:t>Montér/montérka elektrických sítí, 7.7.2026 12:20:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6496,51 +6496,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických sítí, 7.7.2026 10:58:04</w:t>
+        <w:t>Montér/montérka elektrických sítí, 7.7.2026 12:20:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7924,51 +7924,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 9 až 12 hodin (hodinou se rozumí 60 minut), z toho doba trvání písemné části zkoušky jednoho uchazeče je 45 minut. Zkouška může být rozložena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických sítí, 7.7.2026 10:58:04</w:t>
+        <w:t>Montér/montérka elektrických sítí, 7.7.2026 12:20:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8497,84 +8497,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední odborná škola elektrotechnická, COP Hluboká nad Vltavou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických sítí, 7.7.2026 10:58:04</w:t>
+        <w:t>Montér/montérka elektrických sítí, 7.7.2026 12:20:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="455A0590"/>
+    <w:nsid w:val="2B34D1AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8660,51 +8660,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0C96AB17"/>
+    <w:nsid w:val="055662ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8790,51 +8790,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="48FC4237"/>
+    <w:nsid w:val="2F1F59DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8920,51 +8920,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1250CD96"/>
+    <w:nsid w:val="32891652"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9050,51 +9050,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1951FDC6"/>
+    <w:nsid w:val="1A6807C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9180,51 +9180,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="643C5B68"/>
+    <w:nsid w:val="5FE384CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9310,51 +9310,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="720F14E3"/>
+    <w:nsid w:val="6EC5208C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>