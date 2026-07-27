--- v5 (2026-07-07)
+++ v6 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5A04E73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5A04E73" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5A04E73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R13AD6E4C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR13AD6E4C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR13AD6E4C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických sítí, 7.7.2026 12:20:57</w:t>
+        <w:t>Montér/montérka elektrických sítí, 27.7.2026 19:16:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1379,51 +1379,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických sítí, 7.7.2026 12:20:57</w:t>
+        <w:t>Montér/montérka elektrických sítí, 27.7.2026 19:16:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2350,51 +2350,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických sítí, 7.7.2026 12:20:57</w:t>
+        <w:t>Montér/montérka elektrických sítí, 27.7.2026 19:16:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3497,51 +3497,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických sítí, 7.7.2026 12:20:57</w:t>
+        <w:t>Montér/montérka elektrických sítí, 27.7.2026 19:16:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4090,51 +4090,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických sítí, 7.7.2026 12:20:57</w:t>
+        <w:t>Montér/montérka elektrických sítí, 27.7.2026 19:16:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5446,51 +5446,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických sítí, 7.7.2026 12:20:57</w:t>
+        <w:t>Montér/montérka elektrických sítí, 27.7.2026 19:16:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6496,51 +6496,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických sítí, 7.7.2026 12:20:57</w:t>
+        <w:t>Montér/montérka elektrických sítí, 27.7.2026 19:16:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7924,51 +7924,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 9 až 12 hodin (hodinou se rozumí 60 minut), z toho doba trvání písemné části zkoušky jednoho uchazeče je 45 minut. Zkouška může být rozložena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických sítí, 7.7.2026 12:20:57</w:t>
+        <w:t>Montér/montérka elektrických sítí, 27.7.2026 19:16:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8497,84 +8497,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední odborná škola elektrotechnická, COP Hluboká nad Vltavou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických sítí, 7.7.2026 12:20:57</w:t>
+        <w:t>Montér/montérka elektrických sítí, 27.7.2026 19:16:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2B34D1AD"/>
+    <w:nsid w:val="0B27C659"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8660,51 +8660,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="055662ED"/>
+    <w:nsid w:val="409B4163"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8790,51 +8790,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2F1F59DE"/>
+    <w:nsid w:val="6B321A47"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8920,51 +8920,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="32891652"/>
+    <w:nsid w:val="5B738A06"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9050,51 +9050,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1A6807C2"/>
+    <w:nsid w:val="63DAED87"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9180,51 +9180,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="5FE384CD"/>
+    <w:nsid w:val="40A0A2E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9310,51 +9310,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="6EC5208C"/>
+    <w:nsid w:val="7DE6F53A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>