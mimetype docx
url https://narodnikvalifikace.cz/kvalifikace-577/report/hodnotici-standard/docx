--- v6 (2026-07-27)
+++ v7 (2026-08-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R13AD6E4C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR13AD6E4C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR13AD6E4C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7AC2B568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7AC2B568" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7AC2B568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických sítí, 27.7.2026 19:16:19</w:t>
+        <w:t>Montér/montérka elektrických sítí, 20.8.2026 1:59:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1379,51 +1379,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických sítí, 27.7.2026 19:16:19</w:t>
+        <w:t>Montér/montérka elektrických sítí, 20.8.2026 1:59:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2350,51 +2350,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických sítí, 27.7.2026 19:16:19</w:t>
+        <w:t>Montér/montérka elektrických sítí, 20.8.2026 1:59:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3497,51 +3497,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických sítí, 27.7.2026 19:16:19</w:t>
+        <w:t>Montér/montérka elektrických sítí, 20.8.2026 1:59:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4090,51 +4090,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických sítí, 27.7.2026 19:16:19</w:t>
+        <w:t>Montér/montérka elektrických sítí, 20.8.2026 1:59:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5446,51 +5446,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických sítí, 27.7.2026 19:16:19</w:t>
+        <w:t>Montér/montérka elektrických sítí, 20.8.2026 1:59:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6496,51 +6496,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických sítí, 27.7.2026 19:16:19</w:t>
+        <w:t>Montér/montérka elektrických sítí, 20.8.2026 1:59:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7924,51 +7924,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 9 až 12 hodin (hodinou se rozumí 60 minut), z toho doba trvání písemné části zkoušky jednoho uchazeče je 45 minut. Zkouška může být rozložena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických sítí, 27.7.2026 19:16:19</w:t>
+        <w:t>Montér/montérka elektrických sítí, 20.8.2026 1:59:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8497,84 +8497,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední odborná škola elektrotechnická, COP Hluboká nad Vltavou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických sítí, 27.7.2026 19:16:19</w:t>
+        <w:t>Montér/montérka elektrických sítí, 20.8.2026 1:59:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0B27C659"/>
+    <w:nsid w:val="0A34E465"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8660,51 +8660,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="409B4163"/>
+    <w:nsid w:val="7F6F8654"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8790,51 +8790,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6B321A47"/>
+    <w:nsid w:val="552A1FD7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8920,51 +8920,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5B738A06"/>
+    <w:nsid w:val="773F4991"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9050,51 +9050,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="63DAED87"/>
+    <w:nsid w:val="2AE642F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9180,51 +9180,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="40A0A2E6"/>
+    <w:nsid w:val="30649FFF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9310,51 +9310,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="7DE6F53A"/>
+    <w:nsid w:val="693585E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>