--- v7 (2026-08-19)
+++ v8 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7AC2B568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7AC2B568" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7AC2B568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5A3A7535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5A3A7535" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5A3A7535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických sítí, 20.8.2026 1:59:34</w:t>
+        <w:t>Montér/montérka elektrických sítí, 9.9.2026 19:06:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1379,51 +1379,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických sítí, 20.8.2026 1:59:34</w:t>
+        <w:t>Montér/montérka elektrických sítí, 9.9.2026 19:06:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2350,51 +2350,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických sítí, 20.8.2026 1:59:34</w:t>
+        <w:t>Montér/montérka elektrických sítí, 9.9.2026 19:06:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3497,51 +3497,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických sítí, 20.8.2026 1:59:34</w:t>
+        <w:t>Montér/montérka elektrických sítí, 9.9.2026 19:06:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4090,51 +4090,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických sítí, 20.8.2026 1:59:34</w:t>
+        <w:t>Montér/montérka elektrických sítí, 9.9.2026 19:06:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5446,51 +5446,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických sítí, 20.8.2026 1:59:34</w:t>
+        <w:t>Montér/montérka elektrických sítí, 9.9.2026 19:06:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6496,51 +6496,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických sítí, 20.8.2026 1:59:34</w:t>
+        <w:t>Montér/montérka elektrických sítí, 9.9.2026 19:06:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7924,51 +7924,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 9 až 12 hodin (hodinou se rozumí 60 minut), z toho doba trvání písemné části zkoušky jednoho uchazeče je 45 minut. Zkouška může být rozložena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických sítí, 20.8.2026 1:59:34</w:t>
+        <w:t>Montér/montérka elektrických sítí, 9.9.2026 19:06:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8497,84 +8497,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední odborná škola elektrotechnická, COP Hluboká nad Vltavou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických sítí, 20.8.2026 1:59:34</w:t>
+        <w:t>Montér/montérka elektrických sítí, 9.9.2026 19:06:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0A34E465"/>
+    <w:nsid w:val="3C417C9A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8660,51 +8660,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7F6F8654"/>
+    <w:nsid w:val="155B9668"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8790,51 +8790,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="552A1FD7"/>
+    <w:nsid w:val="7C9ED830"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8920,51 +8920,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="773F4991"/>
+    <w:nsid w:val="33CAC064"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9050,51 +9050,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2AE642F0"/>
+    <w:nsid w:val="6B9CD8BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9180,51 +9180,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="30649FFF"/>
+    <w:nsid w:val="1FCD7864"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9310,51 +9310,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="693585E2"/>
+    <w:nsid w:val="53EE5577"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>