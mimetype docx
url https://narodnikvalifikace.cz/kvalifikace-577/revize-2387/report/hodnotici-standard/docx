--- v0 (2026-04-15)
+++ v1 (2026-05-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7A357446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7A357446" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7A357446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R38A3BC4B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR38A3BC4B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR38A3BC4B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -850,51 +850,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.01.2021 do: 14.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických sítí, 15.4.2026 10:09:33</w:t>
+        <w:t>Montér elektrických sítí, 6.5.2026 20:44:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1372,51 +1372,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických sítí, 15.4.2026 10:09:33</w:t>
+        <w:t>Montér elektrických sítí, 6.5.2026 20:44:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2343,51 +2343,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických sítí, 15.4.2026 10:09:33</w:t>
+        <w:t>Montér elektrických sítí, 6.5.2026 20:44:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3490,51 +3490,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických sítí, 15.4.2026 10:09:33</w:t>
+        <w:t>Montér elektrických sítí, 6.5.2026 20:44:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4083,51 +4083,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických sítí, 15.4.2026 10:09:34</w:t>
+        <w:t>Montér elektrických sítí, 6.5.2026 20:44:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5504,51 +5504,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických sítí, 15.4.2026 10:09:34</w:t>
+        <w:t>Montér elektrických sítí, 6.5.2026 20:44:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6415,51 +6415,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických sítí, 15.4.2026 10:09:34</w:t>
+        <w:t>Montér elektrických sítí, 6.5.2026 20:44:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7843,51 +7843,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 9 až 12 hodin (hodinou se rozumí 60 minut), z toho doba trvání písemné části zkoušky jednoho uchazeče je 45 minut. Zkouška může být rozložena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických sítí, 15.4.2026 10:09:34</w:t>
+        <w:t>Montér elektrických sítí, 6.5.2026 20:44:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8416,84 +8416,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední odborná škola elektrotechnická, COP Hluboká nad Vltavou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických sítí, 15.4.2026 10:09:34</w:t>
+        <w:t>Montér elektrických sítí, 6.5.2026 20:44:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6EA0B4D5"/>
+    <w:nsid w:val="28866C08"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8579,51 +8579,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="75C6480A"/>
+    <w:nsid w:val="66AED246"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8709,51 +8709,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="09A86DB6"/>
+    <w:nsid w:val="132C7493"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8839,51 +8839,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="17CEA7B9"/>
+    <w:nsid w:val="2578F4F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8969,51 +8969,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="69E4477A"/>
+    <w:nsid w:val="0BF55876"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9099,51 +9099,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="2DBEB864"/>
+    <w:nsid w:val="494052C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9229,51 +9229,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="6F68C409"/>
+    <w:nsid w:val="4EDCB6BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>