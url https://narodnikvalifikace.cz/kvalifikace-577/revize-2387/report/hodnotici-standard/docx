--- v1 (2026-05-06)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R38A3BC4B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR38A3BC4B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR38A3BC4B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4E333F3E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4E333F3E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4E333F3E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -850,51 +850,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.01.2021 do: 14.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických sítí, 6.5.2026 20:44:09</w:t>
+        <w:t>Montér elektrických sítí, 28.5.2026 3:19:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1372,51 +1372,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických sítí, 6.5.2026 20:44:09</w:t>
+        <w:t>Montér elektrických sítí, 28.5.2026 3:19:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2343,51 +2343,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických sítí, 6.5.2026 20:44:09</w:t>
+        <w:t>Montér elektrických sítí, 28.5.2026 3:19:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3490,51 +3490,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických sítí, 6.5.2026 20:44:09</w:t>
+        <w:t>Montér elektrických sítí, 28.5.2026 3:19:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4083,51 +4083,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických sítí, 6.5.2026 20:44:09</w:t>
+        <w:t>Montér elektrických sítí, 28.5.2026 3:19:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5504,51 +5504,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických sítí, 6.5.2026 20:44:09</w:t>
+        <w:t>Montér elektrických sítí, 28.5.2026 3:19:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6415,51 +6415,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických sítí, 6.5.2026 20:44:09</w:t>
+        <w:t>Montér elektrických sítí, 28.5.2026 3:19:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7843,51 +7843,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 9 až 12 hodin (hodinou se rozumí 60 minut), z toho doba trvání písemné části zkoušky jednoho uchazeče je 45 minut. Zkouška může být rozložena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických sítí, 6.5.2026 20:44:09</w:t>
+        <w:t>Montér elektrických sítí, 28.5.2026 3:19:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8416,84 +8416,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední odborná škola elektrotechnická, COP Hluboká nad Vltavou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických sítí, 6.5.2026 20:44:09</w:t>
+        <w:t>Montér elektrických sítí, 28.5.2026 3:19:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="28866C08"/>
+    <w:nsid w:val="2CD05503"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8579,51 +8579,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="66AED246"/>
+    <w:nsid w:val="5BF100EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8709,51 +8709,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="132C7493"/>
+    <w:nsid w:val="75E0916C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8839,51 +8839,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2578F4F9"/>
+    <w:nsid w:val="2487F86A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8969,51 +8969,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0BF55876"/>
+    <w:nsid w:val="1810A3F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9099,51 +9099,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="494052C1"/>
+    <w:nsid w:val="572C89FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9229,51 +9229,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="4EDCB6BF"/>
+    <w:nsid w:val="4AFE68E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>