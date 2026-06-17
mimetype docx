--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4E333F3E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4E333F3E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4E333F3E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R41730BF6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR41730BF6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR41730BF6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -850,51 +850,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.01.2021 do: 14.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických sítí, 28.5.2026 3:19:21</w:t>
+        <w:t>Montér elektrických sítí, 17.6.2026 12:42:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1372,51 +1372,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických sítí, 28.5.2026 3:19:21</w:t>
+        <w:t>Montér elektrických sítí, 17.6.2026 12:42:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2343,51 +2343,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických sítí, 28.5.2026 3:19:21</w:t>
+        <w:t>Montér elektrických sítí, 17.6.2026 12:42:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3490,51 +3490,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických sítí, 28.5.2026 3:19:21</w:t>
+        <w:t>Montér elektrických sítí, 17.6.2026 12:42:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4083,51 +4083,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických sítí, 28.5.2026 3:19:21</w:t>
+        <w:t>Montér elektrických sítí, 17.6.2026 12:42:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5504,51 +5504,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických sítí, 28.5.2026 3:19:21</w:t>
+        <w:t>Montér elektrických sítí, 17.6.2026 12:42:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6415,51 +6415,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických sítí, 28.5.2026 3:19:21</w:t>
+        <w:t>Montér elektrických sítí, 17.6.2026 12:42:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7843,51 +7843,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 9 až 12 hodin (hodinou se rozumí 60 minut), z toho doba trvání písemné části zkoušky jednoho uchazeče je 45 minut. Zkouška může být rozložena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických sítí, 28.5.2026 3:19:21</w:t>
+        <w:t>Montér elektrických sítí, 17.6.2026 12:42:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8416,84 +8416,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední odborná škola elektrotechnická, COP Hluboká nad Vltavou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických sítí, 28.5.2026 3:19:21</w:t>
+        <w:t>Montér elektrických sítí, 17.6.2026 12:42:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2CD05503"/>
+    <w:nsid w:val="0DBC7281"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8579,51 +8579,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5BF100EA"/>
+    <w:nsid w:val="199D1470"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8709,51 +8709,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="75E0916C"/>
+    <w:nsid w:val="76CEE75E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8839,51 +8839,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2487F86A"/>
+    <w:nsid w:val="714663F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8969,51 +8969,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1810A3F4"/>
+    <w:nsid w:val="6030A22B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9099,51 +9099,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="572C89FB"/>
+    <w:nsid w:val="14267063"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9229,51 +9229,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="4AFE68E0"/>
+    <w:nsid w:val="605434EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>