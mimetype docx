--- v3 (2026-06-17)
+++ v4 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R41730BF6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR41730BF6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR41730BF6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6199BDBD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6199BDBD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6199BDBD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -850,51 +850,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.01.2021 do: 14.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických sítí, 17.6.2026 12:42:51</w:t>
+        <w:t>Montér elektrických sítí, 11.7.2026 3:45:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1372,51 +1372,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických sítí, 17.6.2026 12:42:51</w:t>
+        <w:t>Montér elektrických sítí, 11.7.2026 3:45:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2343,51 +2343,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických sítí, 17.6.2026 12:42:51</w:t>
+        <w:t>Montér elektrických sítí, 11.7.2026 3:45:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3490,51 +3490,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických sítí, 17.6.2026 12:42:51</w:t>
+        <w:t>Montér elektrických sítí, 11.7.2026 3:45:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4083,51 +4083,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických sítí, 17.6.2026 12:42:51</w:t>
+        <w:t>Montér elektrických sítí, 11.7.2026 3:45:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5504,51 +5504,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických sítí, 17.6.2026 12:42:51</w:t>
+        <w:t>Montér elektrických sítí, 11.7.2026 3:45:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6415,51 +6415,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických sítí, 17.6.2026 12:42:51</w:t>
+        <w:t>Montér elektrických sítí, 11.7.2026 3:45:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7843,51 +7843,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 9 až 12 hodin (hodinou se rozumí 60 minut), z toho doba trvání písemné části zkoušky jednoho uchazeče je 45 minut. Zkouška může být rozložena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických sítí, 17.6.2026 12:42:51</w:t>
+        <w:t>Montér elektrických sítí, 11.7.2026 3:45:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8416,84 +8416,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední odborná škola elektrotechnická, COP Hluboká nad Vltavou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických sítí, 17.6.2026 12:42:51</w:t>
+        <w:t>Montér elektrických sítí, 11.7.2026 3:45:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0DBC7281"/>
+    <w:nsid w:val="3CA4B017"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8579,51 +8579,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="199D1470"/>
+    <w:nsid w:val="427FA340"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8709,51 +8709,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="76CEE75E"/>
+    <w:nsid w:val="79ECEF61"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8839,51 +8839,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="714663F4"/>
+    <w:nsid w:val="2D71EA40"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8969,51 +8969,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6030A22B"/>
+    <w:nsid w:val="4696FDA2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9099,51 +9099,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="14267063"/>
+    <w:nsid w:val="4E21A3F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9229,51 +9229,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="605434EB"/>
+    <w:nsid w:val="1B4F9A06"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>