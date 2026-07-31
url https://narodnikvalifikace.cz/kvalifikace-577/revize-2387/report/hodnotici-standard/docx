--- v4 (2026-07-11)
+++ v5 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6199BDBD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6199BDBD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6199BDBD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4EF38B70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4EF38B70" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4EF38B70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -850,51 +850,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.01.2021 do: 14.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických sítí, 11.7.2026 3:45:10</w:t>
+        <w:t>Montér elektrických sítí, 31.7.2026 16:13:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1372,51 +1372,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických sítí, 11.7.2026 3:45:10</w:t>
+        <w:t>Montér elektrických sítí, 31.7.2026 16:13:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2343,51 +2343,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických sítí, 11.7.2026 3:45:10</w:t>
+        <w:t>Montér elektrických sítí, 31.7.2026 16:13:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3490,51 +3490,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických sítí, 11.7.2026 3:45:10</w:t>
+        <w:t>Montér elektrických sítí, 31.7.2026 16:13:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4083,51 +4083,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických sítí, 11.7.2026 3:45:10</w:t>
+        <w:t>Montér elektrických sítí, 31.7.2026 16:13:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5504,51 +5504,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických sítí, 11.7.2026 3:45:10</w:t>
+        <w:t>Montér elektrických sítí, 31.7.2026 16:13:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6415,51 +6415,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických sítí, 11.7.2026 3:45:10</w:t>
+        <w:t>Montér elektrických sítí, 31.7.2026 16:13:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7843,51 +7843,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 9 až 12 hodin (hodinou se rozumí 60 minut), z toho doba trvání písemné části zkoušky jednoho uchazeče je 45 minut. Zkouška může být rozložena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických sítí, 11.7.2026 3:45:10</w:t>
+        <w:t>Montér elektrických sítí, 31.7.2026 16:13:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8416,84 +8416,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední odborná škola elektrotechnická, COP Hluboká nad Vltavou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických sítí, 11.7.2026 3:45:10</w:t>
+        <w:t>Montér elektrických sítí, 31.7.2026 16:13:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3CA4B017"/>
+    <w:nsid w:val="01432737"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8579,51 +8579,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="427FA340"/>
+    <w:nsid w:val="409A04F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8709,51 +8709,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="79ECEF61"/>
+    <w:nsid w:val="1C4B0355"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8839,51 +8839,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2D71EA40"/>
+    <w:nsid w:val="5EF3913C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8969,51 +8969,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4696FDA2"/>
+    <w:nsid w:val="52A4F04F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9099,51 +9099,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="4E21A3F2"/>
+    <w:nsid w:val="7BB56730"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9229,51 +9229,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="1B4F9A06"/>
+    <w:nsid w:val="726809FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>