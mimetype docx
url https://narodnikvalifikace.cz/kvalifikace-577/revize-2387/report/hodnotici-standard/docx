--- v5 (2026-07-31)
+++ v6 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4EF38B70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4EF38B70" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4EF38B70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R99DF3BF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR99DF3BF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR99DF3BF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -850,51 +850,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.01.2021 do: 14.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických sítí, 31.7.2026 16:13:51</w:t>
+        <w:t>Montér elektrických sítí, 9.9.2026 21:55:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1372,51 +1372,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických sítí, 31.7.2026 16:13:51</w:t>
+        <w:t>Montér elektrických sítí, 9.9.2026 21:55:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2343,51 +2343,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických sítí, 31.7.2026 16:13:51</w:t>
+        <w:t>Montér elektrických sítí, 9.9.2026 21:55:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3490,51 +3490,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických sítí, 31.7.2026 16:13:51</w:t>
+        <w:t>Montér elektrických sítí, 9.9.2026 21:55:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4083,51 +4083,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických sítí, 31.7.2026 16:13:51</w:t>
+        <w:t>Montér elektrických sítí, 9.9.2026 21:55:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5504,51 +5504,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických sítí, 31.7.2026 16:13:51</w:t>
+        <w:t>Montér elektrických sítí, 9.9.2026 21:55:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6415,51 +6415,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických sítí, 31.7.2026 16:13:51</w:t>
+        <w:t>Montér elektrických sítí, 9.9.2026 21:55:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7843,51 +7843,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 9 až 12 hodin (hodinou se rozumí 60 minut), z toho doba trvání písemné části zkoušky jednoho uchazeče je 45 minut. Zkouška může být rozložena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických sítí, 31.7.2026 16:13:51</w:t>
+        <w:t>Montér elektrických sítí, 9.9.2026 21:55:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8416,84 +8416,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední odborná škola elektrotechnická, COP Hluboká nad Vltavou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických sítí, 31.7.2026 16:13:51</w:t>
+        <w:t>Montér elektrických sítí, 9.9.2026 21:55:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="01432737"/>
+    <w:nsid w:val="3C73C1DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8579,51 +8579,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="409A04F0"/>
+    <w:nsid w:val="1797EAB7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8709,51 +8709,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1C4B0355"/>
+    <w:nsid w:val="78818657"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8839,51 +8839,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5EF3913C"/>
+    <w:nsid w:val="0DD848DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8969,51 +8969,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="52A4F04F"/>
+    <w:nsid w:val="4F4D9886"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9099,51 +9099,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="7BB56730"/>
+    <w:nsid w:val="68C4F953"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9229,51 +9229,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="726809FD"/>
+    <w:nsid w:val="6603BFFF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>