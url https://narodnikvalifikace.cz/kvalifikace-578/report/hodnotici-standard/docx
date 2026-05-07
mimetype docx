--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R24546BD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR24546BD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR24546BD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1707DAC0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1707DAC0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1707DAC0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 16.4.2026 23:12:20</w:t>
+        <w:t>Montér/montérka elektrických instalací, 7.5.2026 17:10:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1379,51 +1379,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 16.4.2026 23:12:20</w:t>
+        <w:t>Montér/montérka elektrických instalací, 7.5.2026 17:10:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2190,51 +2190,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 16.4.2026 23:12:20</w:t>
+        <w:t>Montér/montérka elektrických instalací, 7.5.2026 17:10:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3391,51 +3391,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 16.4.2026 23:12:20</w:t>
+        <w:t>Montér/montérka elektrických instalací, 7.5.2026 17:10:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3734,51 +3734,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 16.4.2026 23:12:20</w:t>
+        <w:t>Montér/montérka elektrických instalací, 7.5.2026 17:10:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5117,51 +5117,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 16.4.2026 23:12:20</w:t>
+        <w:t>Montér/montérka elektrických instalací, 7.5.2026 17:10:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5916,51 +5916,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 16.4.2026 23:12:20</w:t>
+        <w:t>Montér/montérka elektrických instalací, 7.5.2026 17:10:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8485,51 +8485,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 16.4.2026 23:12:20</w:t>
+        <w:t>Montér/montérka elektrických instalací, 7.5.2026 17:10:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8715,51 +8715,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut), z toho doba trvání písemné části zkoušky jednoho uchazeče je 45 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 16.4.2026 23:12:20</w:t>
+        <w:t>Montér/montérka elektrických instalací, 7.5.2026 17:10:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9288,84 +9288,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední odborná škola elektrotechnická, COP Hluboká nad Vltavou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 16.4.2026 23:12:20</w:t>
+        <w:t>Montér/montérka elektrických instalací, 7.5.2026 17:10:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="347D583E"/>
+    <w:nsid w:val="542FCAF1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9451,51 +9451,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5B6645D7"/>
+    <w:nsid w:val="334B23D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9581,51 +9581,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4A57C4A4"/>
+    <w:nsid w:val="19C58820"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9711,51 +9711,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="495E6AD1"/>
+    <w:nsid w:val="6C2BC546"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9841,51 +9841,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0C359827"/>
+    <w:nsid w:val="6E415A31"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9971,51 +9971,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="68151CFF"/>
+    <w:nsid w:val="140B3AB5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10101,51 +10101,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="1B805838"/>
+    <w:nsid w:val="3C7812F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>