--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1707DAC0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1707DAC0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1707DAC0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6FD6A2AA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6FD6A2AA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6FD6A2AA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 7.5.2026 17:10:09</w:t>
+        <w:t>Montér/montérka elektrických instalací, 28.5.2026 0:56:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1379,51 +1379,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 7.5.2026 17:10:09</w:t>
+        <w:t>Montér/montérka elektrických instalací, 28.5.2026 0:56:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2190,51 +2190,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 7.5.2026 17:10:09</w:t>
+        <w:t>Montér/montérka elektrických instalací, 28.5.2026 0:56:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3391,51 +3391,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 7.5.2026 17:10:09</w:t>
+        <w:t>Montér/montérka elektrických instalací, 28.5.2026 0:56:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3734,51 +3734,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 7.5.2026 17:10:09</w:t>
+        <w:t>Montér/montérka elektrických instalací, 28.5.2026 0:56:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5117,51 +5117,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 7.5.2026 17:10:09</w:t>
+        <w:t>Montér/montérka elektrických instalací, 28.5.2026 0:56:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5916,51 +5916,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 7.5.2026 17:10:09</w:t>
+        <w:t>Montér/montérka elektrických instalací, 28.5.2026 0:56:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8485,51 +8485,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 7.5.2026 17:10:09</w:t>
+        <w:t>Montér/montérka elektrických instalací, 28.5.2026 0:56:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8715,51 +8715,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut), z toho doba trvání písemné části zkoušky jednoho uchazeče je 45 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 7.5.2026 17:10:09</w:t>
+        <w:t>Montér/montérka elektrických instalací, 28.5.2026 0:56:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9288,84 +9288,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední odborná škola elektrotechnická, COP Hluboká nad Vltavou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 7.5.2026 17:10:09</w:t>
+        <w:t>Montér/montérka elektrických instalací, 28.5.2026 0:56:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="542FCAF1"/>
+    <w:nsid w:val="12CAAEBF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9451,51 +9451,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="334B23D9"/>
+    <w:nsid w:val="2C159152"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9581,51 +9581,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="19C58820"/>
+    <w:nsid w:val="60DD36C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9711,51 +9711,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6C2BC546"/>
+    <w:nsid w:val="2F38DFA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9841,51 +9841,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6E415A31"/>
+    <w:nsid w:val="2003756A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9971,51 +9971,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="140B3AB5"/>
+    <w:nsid w:val="0904358D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10101,51 +10101,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="3C7812F1"/>
+    <w:nsid w:val="0E7797C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>