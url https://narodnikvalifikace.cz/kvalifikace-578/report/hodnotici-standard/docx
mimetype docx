--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6FD6A2AA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6FD6A2AA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6FD6A2AA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R343D6F79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR343D6F79" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR343D6F79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 28.5.2026 0:56:55</w:t>
+        <w:t>Montér/montérka elektrických instalací, 17.6.2026 9:38:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1379,51 +1379,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 28.5.2026 0:56:55</w:t>
+        <w:t>Montér/montérka elektrických instalací, 17.6.2026 9:38:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2190,51 +2190,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 28.5.2026 0:56:55</w:t>
+        <w:t>Montér/montérka elektrických instalací, 17.6.2026 9:38:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3391,51 +3391,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 28.5.2026 0:56:55</w:t>
+        <w:t>Montér/montérka elektrických instalací, 17.6.2026 9:38:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3734,51 +3734,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 28.5.2026 0:56:55</w:t>
+        <w:t>Montér/montérka elektrických instalací, 17.6.2026 9:38:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5117,51 +5117,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 28.5.2026 0:56:55</w:t>
+        <w:t>Montér/montérka elektrických instalací, 17.6.2026 9:38:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5916,51 +5916,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 28.5.2026 0:56:55</w:t>
+        <w:t>Montér/montérka elektrických instalací, 17.6.2026 9:38:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8485,51 +8485,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 28.5.2026 0:56:55</w:t>
+        <w:t>Montér/montérka elektrických instalací, 17.6.2026 9:38:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8715,51 +8715,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut), z toho doba trvání písemné části zkoušky jednoho uchazeče je 45 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 28.5.2026 0:56:55</w:t>
+        <w:t>Montér/montérka elektrických instalací, 17.6.2026 9:38:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9288,84 +9288,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední odborná škola elektrotechnická, COP Hluboká nad Vltavou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 28.5.2026 0:56:55</w:t>
+        <w:t>Montér/montérka elektrických instalací, 17.6.2026 9:38:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="12CAAEBF"/>
+    <w:nsid w:val="00A05CDF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9451,51 +9451,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2C159152"/>
+    <w:nsid w:val="54FCA45E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9581,51 +9581,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="60DD36C2"/>
+    <w:nsid w:val="19421B12"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9711,51 +9711,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2F38DFA9"/>
+    <w:nsid w:val="4AB220F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9841,51 +9841,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2003756A"/>
+    <w:nsid w:val="0ECF8516"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9971,51 +9971,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="0904358D"/>
+    <w:nsid w:val="16C07427"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10101,51 +10101,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="0E7797C4"/>
+    <w:nsid w:val="3A86B861"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>