--- v3 (2026-06-17)
+++ v4 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R343D6F79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR343D6F79" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR343D6F79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1304AE84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1304AE84" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1304AE84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 17.6.2026 9:38:49</w:t>
+        <w:t>Montér/montérka elektrických instalací, 7.7.2026 11:08:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1379,51 +1379,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 17.6.2026 9:38:49</w:t>
+        <w:t>Montér/montérka elektrických instalací, 7.7.2026 11:08:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2190,51 +2190,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 17.6.2026 9:38:49</w:t>
+        <w:t>Montér/montérka elektrických instalací, 7.7.2026 11:08:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3391,51 +3391,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 17.6.2026 9:38:49</w:t>
+        <w:t>Montér/montérka elektrických instalací, 7.7.2026 11:08:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3734,51 +3734,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 17.6.2026 9:38:49</w:t>
+        <w:t>Montér/montérka elektrických instalací, 7.7.2026 11:08:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5117,51 +5117,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 17.6.2026 9:38:49</w:t>
+        <w:t>Montér/montérka elektrických instalací, 7.7.2026 11:08:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5916,51 +5916,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 17.6.2026 9:38:49</w:t>
+        <w:t>Montér/montérka elektrických instalací, 7.7.2026 11:08:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8485,51 +8485,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 17.6.2026 9:38:49</w:t>
+        <w:t>Montér/montérka elektrických instalací, 7.7.2026 11:08:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8715,51 +8715,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut), z toho doba trvání písemné části zkoušky jednoho uchazeče je 45 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 17.6.2026 9:38:49</w:t>
+        <w:t>Montér/montérka elektrických instalací, 7.7.2026 11:08:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9288,84 +9288,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední odborná škola elektrotechnická, COP Hluboká nad Vltavou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 17.6.2026 9:38:49</w:t>
+        <w:t>Montér/montérka elektrických instalací, 7.7.2026 11:08:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="00A05CDF"/>
+    <w:nsid w:val="4B18652C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9451,51 +9451,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="54FCA45E"/>
+    <w:nsid w:val="21F3D72B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9581,51 +9581,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="19421B12"/>
+    <w:nsid w:val="2E70C574"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9711,51 +9711,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4AB220F4"/>
+    <w:nsid w:val="5A9969E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9841,51 +9841,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0ECF8516"/>
+    <w:nsid w:val="5515CA51"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9971,51 +9971,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="16C07427"/>
+    <w:nsid w:val="65B14FB7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10101,51 +10101,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="3A86B861"/>
+    <w:nsid w:val="5364CA1C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>