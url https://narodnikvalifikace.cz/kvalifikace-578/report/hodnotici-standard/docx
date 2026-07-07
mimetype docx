--- v4 (2026-07-07)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1304AE84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1304AE84" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1304AE84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4D4193E8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4D4193E8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4D4193E8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 7.7.2026 11:08:15</w:t>
+        <w:t>Montér/montérka elektrických instalací, 7.7.2026 12:25:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1379,51 +1379,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 7.7.2026 11:08:15</w:t>
+        <w:t>Montér/montérka elektrických instalací, 7.7.2026 12:25:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2190,51 +2190,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 7.7.2026 11:08:15</w:t>
+        <w:t>Montér/montérka elektrických instalací, 7.7.2026 12:25:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3391,51 +3391,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 7.7.2026 11:08:15</w:t>
+        <w:t>Montér/montérka elektrických instalací, 7.7.2026 12:25:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3734,51 +3734,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 7.7.2026 11:08:15</w:t>
+        <w:t>Montér/montérka elektrických instalací, 7.7.2026 12:25:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5117,51 +5117,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 7.7.2026 11:08:15</w:t>
+        <w:t>Montér/montérka elektrických instalací, 7.7.2026 12:25:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5916,51 +5916,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 7.7.2026 11:08:15</w:t>
+        <w:t>Montér/montérka elektrických instalací, 7.7.2026 12:25:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8485,51 +8485,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 7.7.2026 11:08:15</w:t>
+        <w:t>Montér/montérka elektrických instalací, 7.7.2026 12:25:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8715,51 +8715,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut), z toho doba trvání písemné části zkoušky jednoho uchazeče je 45 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 7.7.2026 11:08:15</w:t>
+        <w:t>Montér/montérka elektrických instalací, 7.7.2026 12:25:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9288,84 +9288,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední odborná škola elektrotechnická, COP Hluboká nad Vltavou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 7.7.2026 11:08:15</w:t>
+        <w:t>Montér/montérka elektrických instalací, 7.7.2026 12:25:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4B18652C"/>
+    <w:nsid w:val="20604912"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9451,51 +9451,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="21F3D72B"/>
+    <w:nsid w:val="05D9D92A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9581,51 +9581,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2E70C574"/>
+    <w:nsid w:val="7FCA9AA7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9711,51 +9711,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5A9969E6"/>
+    <w:nsid w:val="4DCBD8CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9841,51 +9841,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5515CA51"/>
+    <w:nsid w:val="6A298FAC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9971,51 +9971,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="65B14FB7"/>
+    <w:nsid w:val="758FA668"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10101,51 +10101,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="5364CA1C"/>
+    <w:nsid w:val="5E3F0E9E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>