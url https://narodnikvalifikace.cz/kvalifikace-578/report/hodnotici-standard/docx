--- v5 (2026-07-07)
+++ v6 (2026-07-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4D4193E8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4D4193E8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4D4193E8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7E42C763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7E42C763" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7E42C763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 7.7.2026 12:25:31</w:t>
+        <w:t>Montér/montérka elektrických instalací, 28.7.2026 12:16:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1379,51 +1379,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 7.7.2026 12:25:31</w:t>
+        <w:t>Montér/montérka elektrických instalací, 28.7.2026 12:16:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2190,51 +2190,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 7.7.2026 12:25:31</w:t>
+        <w:t>Montér/montérka elektrických instalací, 28.7.2026 12:16:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3391,51 +3391,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 7.7.2026 12:25:31</w:t>
+        <w:t>Montér/montérka elektrických instalací, 28.7.2026 12:16:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3734,51 +3734,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 7.7.2026 12:25:31</w:t>
+        <w:t>Montér/montérka elektrických instalací, 28.7.2026 12:16:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5117,51 +5117,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 7.7.2026 12:25:31</w:t>
+        <w:t>Montér/montérka elektrických instalací, 28.7.2026 12:16:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5916,51 +5916,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 7.7.2026 12:25:31</w:t>
+        <w:t>Montér/montérka elektrických instalací, 28.7.2026 12:16:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8485,51 +8485,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 7.7.2026 12:25:31</w:t>
+        <w:t>Montér/montérka elektrických instalací, 28.7.2026 12:16:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8715,51 +8715,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut), z toho doba trvání písemné části zkoušky jednoho uchazeče je 45 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 7.7.2026 12:25:31</w:t>
+        <w:t>Montér/montérka elektrických instalací, 28.7.2026 12:16:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9288,84 +9288,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední odborná škola elektrotechnická, COP Hluboká nad Vltavou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 7.7.2026 12:25:31</w:t>
+        <w:t>Montér/montérka elektrických instalací, 28.7.2026 12:16:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="20604912"/>
+    <w:nsid w:val="46475AAD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9451,51 +9451,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="05D9D92A"/>
+    <w:nsid w:val="4AFB134D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9581,51 +9581,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7FCA9AA7"/>
+    <w:nsid w:val="530E3B1D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9711,51 +9711,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4DCBD8CE"/>
+    <w:nsid w:val="2C370DEA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9841,51 +9841,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6A298FAC"/>
+    <w:nsid w:val="7E42CABE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9971,51 +9971,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="758FA668"/>
+    <w:nsid w:val="16CDC88C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10101,51 +10101,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="5E3F0E9E"/>
+    <w:nsid w:val="4B7F5EA7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>