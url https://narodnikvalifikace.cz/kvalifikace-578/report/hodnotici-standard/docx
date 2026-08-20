--- v6 (2026-07-28)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7E42C763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7E42C763" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7E42C763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4959AF28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4959AF28" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4959AF28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 28.7.2026 12:16:56</w:t>
+        <w:t>Montér/montérka elektrických instalací, 20.8.2026 12:36:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1379,51 +1379,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 28.7.2026 12:16:56</w:t>
+        <w:t>Montér/montérka elektrických instalací, 20.8.2026 12:36:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2190,51 +2190,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 28.7.2026 12:16:56</w:t>
+        <w:t>Montér/montérka elektrických instalací, 20.8.2026 12:36:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3391,51 +3391,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 28.7.2026 12:16:56</w:t>
+        <w:t>Montér/montérka elektrických instalací, 20.8.2026 12:36:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3734,51 +3734,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 28.7.2026 12:16:56</w:t>
+        <w:t>Montér/montérka elektrických instalací, 20.8.2026 12:36:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5117,51 +5117,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 28.7.2026 12:16:56</w:t>
+        <w:t>Montér/montérka elektrických instalací, 20.8.2026 12:36:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5916,51 +5916,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 28.7.2026 12:16:56</w:t>
+        <w:t>Montér/montérka elektrických instalací, 20.8.2026 12:36:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8485,51 +8485,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 28.7.2026 12:16:56</w:t>
+        <w:t>Montér/montérka elektrických instalací, 20.8.2026 12:36:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8715,51 +8715,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut), z toho doba trvání písemné části zkoušky jednoho uchazeče je 45 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 28.7.2026 12:16:56</w:t>
+        <w:t>Montér/montérka elektrických instalací, 20.8.2026 12:36:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9288,84 +9288,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední odborná škola elektrotechnická, COP Hluboká nad Vltavou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 28.7.2026 12:16:56</w:t>
+        <w:t>Montér/montérka elektrických instalací, 20.8.2026 12:36:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="46475AAD"/>
+    <w:nsid w:val="2A4FD08E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9451,51 +9451,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4AFB134D"/>
+    <w:nsid w:val="50865E15"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9581,51 +9581,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="530E3B1D"/>
+    <w:nsid w:val="1FDAC7DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9711,51 +9711,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2C370DEA"/>
+    <w:nsid w:val="5EBE3EA7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9841,51 +9841,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7E42CABE"/>
+    <w:nsid w:val="6C31924A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9971,51 +9971,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="16CDC88C"/>
+    <w:nsid w:val="4C6EFC6C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10101,51 +10101,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="4B7F5EA7"/>
+    <w:nsid w:val="338E3B65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>