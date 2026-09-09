--- v7 (2026-08-20)
+++ v8 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4959AF28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4959AF28" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4959AF28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1659B9A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1659B9A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1659B9A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 20.8.2026 12:36:43</w:t>
+        <w:t>Montér/montérka elektrických instalací, 9.9.2026 20:03:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1379,51 +1379,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 20.8.2026 12:36:43</w:t>
+        <w:t>Montér/montérka elektrických instalací, 9.9.2026 20:03:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2190,51 +2190,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 20.8.2026 12:36:43</w:t>
+        <w:t>Montér/montérka elektrických instalací, 9.9.2026 20:03:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3391,51 +3391,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 20.8.2026 12:36:43</w:t>
+        <w:t>Montér/montérka elektrických instalací, 9.9.2026 20:03:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3734,51 +3734,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 20.8.2026 12:36:43</w:t>
+        <w:t>Montér/montérka elektrických instalací, 9.9.2026 20:03:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5117,51 +5117,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 20.8.2026 12:36:43</w:t>
+        <w:t>Montér/montérka elektrických instalací, 9.9.2026 20:03:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5916,51 +5916,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 20.8.2026 12:36:44</w:t>
+        <w:t>Montér/montérka elektrických instalací, 9.9.2026 20:03:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8485,51 +8485,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 20.8.2026 12:36:44</w:t>
+        <w:t>Montér/montérka elektrických instalací, 9.9.2026 20:03:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8715,51 +8715,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut), z toho doba trvání písemné části zkoušky jednoho uchazeče je 45 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 20.8.2026 12:36:44</w:t>
+        <w:t>Montér/montérka elektrických instalací, 9.9.2026 20:03:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9288,84 +9288,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední odborná škola elektrotechnická, COP Hluboká nad Vltavou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 20.8.2026 12:36:44</w:t>
+        <w:t>Montér/montérka elektrických instalací, 9.9.2026 20:03:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2A4FD08E"/>
+    <w:nsid w:val="56A0ABF1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9451,51 +9451,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="50865E15"/>
+    <w:nsid w:val="7B1B5229"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9581,51 +9581,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1FDAC7DB"/>
+    <w:nsid w:val="3F2C48DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9711,51 +9711,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5EBE3EA7"/>
+    <w:nsid w:val="4D04BE23"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9841,51 +9841,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6C31924A"/>
+    <w:nsid w:val="76FB858A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9971,51 +9971,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="4C6EFC6C"/>
+    <w:nsid w:val="0A33A610"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10101,51 +10101,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="338E3B65"/>
+    <w:nsid w:val="1D90E60D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>