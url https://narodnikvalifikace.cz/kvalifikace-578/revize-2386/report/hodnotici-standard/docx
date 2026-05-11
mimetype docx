--- v0 (2026-04-19)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="REEE998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreREEE998" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customREEE998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2E73FD3B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2E73FD3B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2E73FD3B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -796,51 +796,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020 do: 14.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických instalací, 20.4.2026 0:27:12</w:t>
+        <w:t>Montér elektrických instalací, 11.5.2026 5:56:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1372,51 +1372,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických instalací, 20.4.2026 0:27:12</w:t>
+        <w:t>Montér elektrických instalací, 11.5.2026 5:56:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2183,51 +2183,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických instalací, 20.4.2026 0:27:12</w:t>
+        <w:t>Montér elektrických instalací, 11.5.2026 5:56:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3384,51 +3384,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických instalací, 20.4.2026 0:27:12</w:t>
+        <w:t>Montér elektrických instalací, 11.5.2026 5:56:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3727,51 +3727,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických instalací, 20.4.2026 0:27:12</w:t>
+        <w:t>Montér elektrických instalací, 11.5.2026 5:56:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4924,51 +4924,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických instalací, 20.4.2026 0:27:12</w:t>
+        <w:t>Montér elektrických instalací, 11.5.2026 5:56:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5723,51 +5723,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických instalací, 20.4.2026 0:27:12</w:t>
+        <w:t>Montér elektrických instalací, 11.5.2026 5:56:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8292,51 +8292,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických instalací, 20.4.2026 0:27:12</w:t>
+        <w:t>Montér elektrických instalací, 11.5.2026 5:56:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8522,51 +8522,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut), z toho doba trvání písemné části zkoušky jednoho uchazeče je 45 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických instalací, 20.4.2026 0:27:12</w:t>
+        <w:t>Montér elektrických instalací, 11.5.2026 5:56:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9095,84 +9095,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední odborná škola elektrotechnická, COP Hluboká nad Vltavou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických instalací, 20.4.2026 0:27:12</w:t>
+        <w:t>Montér elektrických instalací, 11.5.2026 5:56:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="15CCBF20"/>
+    <w:nsid w:val="7822B0B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9258,51 +9258,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2F8CC6B8"/>
+    <w:nsid w:val="59430B6D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9388,51 +9388,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="62529F7F"/>
+    <w:nsid w:val="06119B68"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9518,51 +9518,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6011C003"/>
+    <w:nsid w:val="6D089FFA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9648,51 +9648,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7035CCCA"/>
+    <w:nsid w:val="731AA05C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9778,51 +9778,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="665460FC"/>
+    <w:nsid w:val="68FF3033"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9908,51 +9908,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="6A7614E4"/>
+    <w:nsid w:val="3E4C2586"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>