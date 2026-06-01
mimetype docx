--- v1 (2026-05-11)
+++ v2 (2026-06-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2E73FD3B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2E73FD3B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2E73FD3B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6CEBAC25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6CEBAC25" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6CEBAC25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -796,51 +796,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020 do: 14.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických instalací, 11.5.2026 5:56:26</w:t>
+        <w:t>Montér elektrických instalací, 1.6.2026 19:12:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1372,51 +1372,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických instalací, 11.5.2026 5:56:26</w:t>
+        <w:t>Montér elektrických instalací, 1.6.2026 19:12:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2183,51 +2183,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických instalací, 11.5.2026 5:56:26</w:t>
+        <w:t>Montér elektrických instalací, 1.6.2026 19:12:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3384,51 +3384,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických instalací, 11.5.2026 5:56:26</w:t>
+        <w:t>Montér elektrických instalací, 1.6.2026 19:12:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3727,51 +3727,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických instalací, 11.5.2026 5:56:26</w:t>
+        <w:t>Montér elektrických instalací, 1.6.2026 19:12:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4924,51 +4924,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických instalací, 11.5.2026 5:56:26</w:t>
+        <w:t>Montér elektrických instalací, 1.6.2026 19:12:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5723,51 +5723,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických instalací, 11.5.2026 5:56:26</w:t>
+        <w:t>Montér elektrických instalací, 1.6.2026 19:12:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8292,51 +8292,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických instalací, 11.5.2026 5:56:26</w:t>
+        <w:t>Montér elektrických instalací, 1.6.2026 19:12:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8522,51 +8522,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut), z toho doba trvání písemné části zkoušky jednoho uchazeče je 45 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických instalací, 11.5.2026 5:56:26</w:t>
+        <w:t>Montér elektrických instalací, 1.6.2026 19:12:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9095,84 +9095,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední odborná škola elektrotechnická, COP Hluboká nad Vltavou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických instalací, 11.5.2026 5:56:26</w:t>
+        <w:t>Montér elektrických instalací, 1.6.2026 19:12:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7822B0B7"/>
+    <w:nsid w:val="4AC39596"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9258,51 +9258,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="59430B6D"/>
+    <w:nsid w:val="4B5EE0FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9388,51 +9388,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="06119B68"/>
+    <w:nsid w:val="3CAE8A62"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9518,51 +9518,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6D089FFA"/>
+    <w:nsid w:val="118AE6CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9648,51 +9648,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="731AA05C"/>
+    <w:nsid w:val="08AE778B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9778,51 +9778,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="68FF3033"/>
+    <w:nsid w:val="313D9EE0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9908,51 +9908,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="3E4C2586"/>
+    <w:nsid w:val="45C6CF69"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>