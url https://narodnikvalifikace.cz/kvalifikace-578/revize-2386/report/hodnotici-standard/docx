--- v2 (2026-06-01)
+++ v3 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6CEBAC25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6CEBAC25" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6CEBAC25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1277792D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1277792D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1277792D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -796,51 +796,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020 do: 14.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických instalací, 1.6.2026 19:12:24</w:t>
+        <w:t>Montér elektrických instalací, 25.6.2026 8:46:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1372,51 +1372,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických instalací, 1.6.2026 19:12:24</w:t>
+        <w:t>Montér elektrických instalací, 25.6.2026 8:46:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2183,51 +2183,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických instalací, 1.6.2026 19:12:24</w:t>
+        <w:t>Montér elektrických instalací, 25.6.2026 8:46:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3384,51 +3384,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických instalací, 1.6.2026 19:12:24</w:t>
+        <w:t>Montér elektrických instalací, 25.6.2026 8:46:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3727,51 +3727,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických instalací, 1.6.2026 19:12:24</w:t>
+        <w:t>Montér elektrických instalací, 25.6.2026 8:46:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4924,51 +4924,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických instalací, 1.6.2026 19:12:24</w:t>
+        <w:t>Montér elektrických instalací, 25.6.2026 8:46:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5723,51 +5723,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických instalací, 1.6.2026 19:12:24</w:t>
+        <w:t>Montér elektrických instalací, 25.6.2026 8:46:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8292,51 +8292,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických instalací, 1.6.2026 19:12:24</w:t>
+        <w:t>Montér elektrických instalací, 25.6.2026 8:46:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8522,51 +8522,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut), z toho doba trvání písemné části zkoušky jednoho uchazeče je 45 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických instalací, 1.6.2026 19:12:24</w:t>
+        <w:t>Montér elektrických instalací, 25.6.2026 8:46:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9095,84 +9095,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední odborná škola elektrotechnická, COP Hluboká nad Vltavou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických instalací, 1.6.2026 19:12:24</w:t>
+        <w:t>Montér elektrických instalací, 25.6.2026 8:46:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4AC39596"/>
+    <w:nsid w:val="0380343C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9258,51 +9258,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4B5EE0FC"/>
+    <w:nsid w:val="0BB78CA7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9388,51 +9388,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3CAE8A62"/>
+    <w:nsid w:val="5814A6E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9518,51 +9518,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="118AE6CF"/>
+    <w:nsid w:val="5049E80B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9648,51 +9648,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="08AE778B"/>
+    <w:nsid w:val="46C052C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9778,51 +9778,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="313D9EE0"/>
+    <w:nsid w:val="008B5661"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9908,51 +9908,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="45C6CF69"/>
+    <w:nsid w:val="40DEA1D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>