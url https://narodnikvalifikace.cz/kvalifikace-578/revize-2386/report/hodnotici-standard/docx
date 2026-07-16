--- v3 (2026-06-25)
+++ v4 (2026-07-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1277792D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1277792D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1277792D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R651EC164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR651EC164" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR651EC164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -796,51 +796,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020 do: 14.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických instalací, 25.6.2026 8:46:26</w:t>
+        <w:t>Montér elektrických instalací, 17.7.2026 0:25:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1372,51 +1372,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických instalací, 25.6.2026 8:46:26</w:t>
+        <w:t>Montér elektrických instalací, 17.7.2026 0:25:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2183,51 +2183,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických instalací, 25.6.2026 8:46:26</w:t>
+        <w:t>Montér elektrických instalací, 17.7.2026 0:25:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3384,51 +3384,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických instalací, 25.6.2026 8:46:26</w:t>
+        <w:t>Montér elektrických instalací, 17.7.2026 0:25:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3727,51 +3727,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických instalací, 25.6.2026 8:46:26</w:t>
+        <w:t>Montér elektrických instalací, 17.7.2026 0:25:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4924,51 +4924,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických instalací, 25.6.2026 8:46:26</w:t>
+        <w:t>Montér elektrických instalací, 17.7.2026 0:25:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5723,51 +5723,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických instalací, 25.6.2026 8:46:26</w:t>
+        <w:t>Montér elektrických instalací, 17.7.2026 0:25:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8292,51 +8292,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických instalací, 25.6.2026 8:46:26</w:t>
+        <w:t>Montér elektrických instalací, 17.7.2026 0:25:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8522,51 +8522,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut), z toho doba trvání písemné části zkoušky jednoho uchazeče je 45 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických instalací, 25.6.2026 8:46:26</w:t>
+        <w:t>Montér elektrických instalací, 17.7.2026 0:25:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9095,84 +9095,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední odborná škola elektrotechnická, COP Hluboká nad Vltavou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických instalací, 25.6.2026 8:46:26</w:t>
+        <w:t>Montér elektrických instalací, 17.7.2026 0:25:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0380343C"/>
+    <w:nsid w:val="6B3C7DD1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9258,51 +9258,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0BB78CA7"/>
+    <w:nsid w:val="76D0677C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9388,51 +9388,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5814A6E4"/>
+    <w:nsid w:val="5603F5D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9518,51 +9518,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5049E80B"/>
+    <w:nsid w:val="07D6E11E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9648,51 +9648,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="46C052C1"/>
+    <w:nsid w:val="6F77646E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9778,51 +9778,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="008B5661"/>
+    <w:nsid w:val="11AC3A15"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9908,51 +9908,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="40DEA1D0"/>
+    <w:nsid w:val="3747FC62"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>