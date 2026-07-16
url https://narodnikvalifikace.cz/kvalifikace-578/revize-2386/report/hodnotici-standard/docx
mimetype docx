--- v4 (2026-07-16)
+++ v5 (2026-07-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R651EC164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR651EC164" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR651EC164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R12C982D2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR12C982D2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR12C982D2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -796,51 +796,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020 do: 14.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických instalací, 17.7.2026 0:25:43</w:t>
+        <w:t>Montér elektrických instalací, 17.7.2026 1:50:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1372,51 +1372,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických instalací, 17.7.2026 0:25:43</w:t>
+        <w:t>Montér elektrických instalací, 17.7.2026 1:50:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2183,51 +2183,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických instalací, 17.7.2026 0:25:43</w:t>
+        <w:t>Montér elektrických instalací, 17.7.2026 1:50:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3384,51 +3384,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických instalací, 17.7.2026 0:25:43</w:t>
+        <w:t>Montér elektrických instalací, 17.7.2026 1:50:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3727,51 +3727,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických instalací, 17.7.2026 0:25:43</w:t>
+        <w:t>Montér elektrických instalací, 17.7.2026 1:50:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4924,51 +4924,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických instalací, 17.7.2026 0:25:43</w:t>
+        <w:t>Montér elektrických instalací, 17.7.2026 1:50:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5723,51 +5723,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických instalací, 17.7.2026 0:25:43</w:t>
+        <w:t>Montér elektrických instalací, 17.7.2026 1:50:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8292,51 +8292,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických instalací, 17.7.2026 0:25:43</w:t>
+        <w:t>Montér elektrických instalací, 17.7.2026 1:50:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8522,51 +8522,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut), z toho doba trvání písemné části zkoušky jednoho uchazeče je 45 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických instalací, 17.7.2026 0:25:43</w:t>
+        <w:t>Montér elektrických instalací, 17.7.2026 1:50:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9095,84 +9095,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední odborná škola elektrotechnická, COP Hluboká nad Vltavou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických instalací, 17.7.2026 0:25:43</w:t>
+        <w:t>Montér elektrických instalací, 17.7.2026 1:50:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6B3C7DD1"/>
+    <w:nsid w:val="746C456D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9258,51 +9258,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="76D0677C"/>
+    <w:nsid w:val="555CAD67"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9388,51 +9388,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5603F5D9"/>
+    <w:nsid w:val="2F31608B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9518,51 +9518,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="07D6E11E"/>
+    <w:nsid w:val="5D409E07"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9648,51 +9648,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6F77646E"/>
+    <w:nsid w:val="72EDA6D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9778,51 +9778,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="11AC3A15"/>
+    <w:nsid w:val="3B6F00EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9908,51 +9908,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="3747FC62"/>
+    <w:nsid w:val="200BECBF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>