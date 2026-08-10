--- v5 (2026-07-16)
+++ v6 (2026-08-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R12C982D2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR12C982D2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR12C982D2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R22E28625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR22E28625" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR22E28625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -796,51 +796,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020 do: 14.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických instalací, 17.7.2026 1:50:41</w:t>
+        <w:t>Montér elektrických instalací, 10.8.2026 18:54:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1372,51 +1372,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických instalací, 17.7.2026 1:50:41</w:t>
+        <w:t>Montér elektrických instalací, 10.8.2026 18:54:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2183,51 +2183,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických instalací, 17.7.2026 1:50:41</w:t>
+        <w:t>Montér elektrických instalací, 10.8.2026 18:54:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3384,51 +3384,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických instalací, 17.7.2026 1:50:41</w:t>
+        <w:t>Montér elektrických instalací, 10.8.2026 18:54:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3727,51 +3727,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických instalací, 17.7.2026 1:50:41</w:t>
+        <w:t>Montér elektrických instalací, 10.8.2026 18:54:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4924,51 +4924,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických instalací, 17.7.2026 1:50:41</w:t>
+        <w:t>Montér elektrických instalací, 10.8.2026 18:54:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5723,51 +5723,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických instalací, 17.7.2026 1:50:41</w:t>
+        <w:t>Montér elektrických instalací, 10.8.2026 18:54:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8292,51 +8292,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických instalací, 17.7.2026 1:50:41</w:t>
+        <w:t>Montér elektrických instalací, 10.8.2026 18:54:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8522,51 +8522,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut), z toho doba trvání písemné části zkoušky jednoho uchazeče je 45 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických instalací, 17.7.2026 1:50:41</w:t>
+        <w:t>Montér elektrických instalací, 10.8.2026 18:54:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9095,84 +9095,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední odborná škola elektrotechnická, COP Hluboká nad Vltavou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických instalací, 17.7.2026 1:50:41</w:t>
+        <w:t>Montér elektrických instalací, 10.8.2026 18:54:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="746C456D"/>
+    <w:nsid w:val="27D692B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9258,51 +9258,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="555CAD67"/>
+    <w:nsid w:val="6E11CD0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9388,51 +9388,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2F31608B"/>
+    <w:nsid w:val="2EA5089C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9518,51 +9518,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5D409E07"/>
+    <w:nsid w:val="55B4225F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9648,51 +9648,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="72EDA6D5"/>
+    <w:nsid w:val="53A77DCC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9778,51 +9778,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="3B6F00EF"/>
+    <w:nsid w:val="4CBEC66D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9908,51 +9908,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="200BECBF"/>
+    <w:nsid w:val="129C2713"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>