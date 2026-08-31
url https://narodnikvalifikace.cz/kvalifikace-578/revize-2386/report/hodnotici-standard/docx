--- v6 (2026-08-10)
+++ v7 (2026-08-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R22E28625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR22E28625" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR22E28625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3108D93C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3108D93C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3108D93C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -796,51 +796,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020 do: 14.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických instalací, 10.8.2026 18:54:34</w:t>
+        <w:t>Montér elektrických instalací, 31.8.2026 20:57:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1372,51 +1372,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických instalací, 10.8.2026 18:54:34</w:t>
+        <w:t>Montér elektrických instalací, 31.8.2026 20:57:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2183,51 +2183,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických instalací, 10.8.2026 18:54:34</w:t>
+        <w:t>Montér elektrických instalací, 31.8.2026 20:57:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3384,51 +3384,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických instalací, 10.8.2026 18:54:34</w:t>
+        <w:t>Montér elektrických instalací, 31.8.2026 20:57:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3727,51 +3727,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických instalací, 10.8.2026 18:54:34</w:t>
+        <w:t>Montér elektrických instalací, 31.8.2026 20:57:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4924,51 +4924,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických instalací, 10.8.2026 18:54:34</w:t>
+        <w:t>Montér elektrických instalací, 31.8.2026 20:57:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5723,51 +5723,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických instalací, 10.8.2026 18:54:34</w:t>
+        <w:t>Montér elektrických instalací, 31.8.2026 20:57:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8292,51 +8292,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických instalací, 10.8.2026 18:54:34</w:t>
+        <w:t>Montér elektrických instalací, 31.8.2026 20:57:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8522,51 +8522,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut), z toho doba trvání písemné části zkoušky jednoho uchazeče je 45 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických instalací, 10.8.2026 18:54:34</w:t>
+        <w:t>Montér elektrických instalací, 31.8.2026 20:57:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9095,84 +9095,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední odborná škola elektrotechnická, COP Hluboká nad Vltavou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických instalací, 10.8.2026 18:54:34</w:t>
+        <w:t>Montér elektrických instalací, 31.8.2026 20:57:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="27D692B5"/>
+    <w:nsid w:val="613D8908"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9258,51 +9258,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6E11CD0A"/>
+    <w:nsid w:val="5913A6A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9388,51 +9388,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2EA5089C"/>
+    <w:nsid w:val="0C6E6F79"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9518,51 +9518,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="55B4225F"/>
+    <w:nsid w:val="54510581"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9648,51 +9648,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="53A77DCC"/>
+    <w:nsid w:val="6E8E3061"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9778,51 +9778,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="4CBEC66D"/>
+    <w:nsid w:val="0ED9EE0D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9908,51 +9908,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="129C2713"/>
+    <w:nsid w:val="41FDB625"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>