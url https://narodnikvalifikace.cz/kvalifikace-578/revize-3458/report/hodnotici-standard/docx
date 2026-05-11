--- v0 (2026-04-17)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R38AB480B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR38AB480B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR38AB480B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4ED494AB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4ED494AB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4ED494AB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 17.4.2026 6:17:15</w:t>
+        <w:t>Montér/montérka elektrických instalací, 11.5.2026 6:57:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1379,51 +1379,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 17.4.2026 6:17:15</w:t>
+        <w:t>Montér/montérka elektrických instalací, 11.5.2026 6:57:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2190,51 +2190,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 17.4.2026 6:17:15</w:t>
+        <w:t>Montér/montérka elektrických instalací, 11.5.2026 6:57:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3391,51 +3391,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 17.4.2026 6:17:15</w:t>
+        <w:t>Montér/montérka elektrických instalací, 11.5.2026 6:57:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3734,51 +3734,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 17.4.2026 6:17:15</w:t>
+        <w:t>Montér/montérka elektrických instalací, 11.5.2026 6:57:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5117,51 +5117,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 17.4.2026 6:17:15</w:t>
+        <w:t>Montér/montérka elektrických instalací, 11.5.2026 6:57:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5916,51 +5916,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 17.4.2026 6:17:15</w:t>
+        <w:t>Montér/montérka elektrických instalací, 11.5.2026 6:57:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8485,51 +8485,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 17.4.2026 6:17:15</w:t>
+        <w:t>Montér/montérka elektrických instalací, 11.5.2026 6:57:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8715,51 +8715,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut), z toho doba trvání písemné části zkoušky jednoho uchazeče je 45 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 17.4.2026 6:17:15</w:t>
+        <w:t>Montér/montérka elektrických instalací, 11.5.2026 6:57:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9288,84 +9288,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední odborná škola elektrotechnická, COP Hluboká nad Vltavou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 17.4.2026 6:17:15</w:t>
+        <w:t>Montér/montérka elektrických instalací, 11.5.2026 6:57:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="71827E05"/>
+    <w:nsid w:val="2842C83F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9451,51 +9451,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4A63B6BF"/>
+    <w:nsid w:val="08A729F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9581,51 +9581,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="59001ACC"/>
+    <w:nsid w:val="22F4F52B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9711,51 +9711,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5F959427"/>
+    <w:nsid w:val="0D0EAAF9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9841,51 +9841,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="22DEA270"/>
+    <w:nsid w:val="07B77180"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9971,51 +9971,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="3412E217"/>
+    <w:nsid w:val="50CF74CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10101,51 +10101,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="012C16E3"/>
+    <w:nsid w:val="48D1B937"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>