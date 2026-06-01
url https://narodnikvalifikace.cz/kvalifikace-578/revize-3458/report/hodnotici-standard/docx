--- v1 (2026-05-11)
+++ v2 (2026-06-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4ED494AB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4ED494AB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4ED494AB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1BB6027F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1BB6027F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1BB6027F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 11.5.2026 6:57:14</w:t>
+        <w:t>Montér/montérka elektrických instalací, 1.6.2026 19:19:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1379,51 +1379,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 11.5.2026 6:57:14</w:t>
+        <w:t>Montér/montérka elektrických instalací, 1.6.2026 19:19:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2190,51 +2190,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 11.5.2026 6:57:14</w:t>
+        <w:t>Montér/montérka elektrických instalací, 1.6.2026 19:19:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3391,51 +3391,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 11.5.2026 6:57:14</w:t>
+        <w:t>Montér/montérka elektrických instalací, 1.6.2026 19:19:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3734,51 +3734,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 11.5.2026 6:57:14</w:t>
+        <w:t>Montér/montérka elektrických instalací, 1.6.2026 19:19:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5117,51 +5117,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 11.5.2026 6:57:14</w:t>
+        <w:t>Montér/montérka elektrických instalací, 1.6.2026 19:19:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5916,51 +5916,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 11.5.2026 6:57:14</w:t>
+        <w:t>Montér/montérka elektrických instalací, 1.6.2026 19:19:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8485,51 +8485,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 11.5.2026 6:57:14</w:t>
+        <w:t>Montér/montérka elektrických instalací, 1.6.2026 19:19:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8715,51 +8715,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut), z toho doba trvání písemné části zkoušky jednoho uchazeče je 45 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 11.5.2026 6:57:14</w:t>
+        <w:t>Montér/montérka elektrických instalací, 1.6.2026 19:19:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9288,84 +9288,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední odborná škola elektrotechnická, COP Hluboká nad Vltavou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 11.5.2026 6:57:14</w:t>
+        <w:t>Montér/montérka elektrických instalací, 1.6.2026 19:19:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2842C83F"/>
+    <w:nsid w:val="065BE5B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9451,51 +9451,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="08A729F0"/>
+    <w:nsid w:val="01BE7CB1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9581,51 +9581,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="22F4F52B"/>
+    <w:nsid w:val="2EF47EAC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9711,51 +9711,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0D0EAAF9"/>
+    <w:nsid w:val="4B3CE879"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9841,51 +9841,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="07B77180"/>
+    <w:nsid w:val="40641EEA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9971,51 +9971,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="50CF74CD"/>
+    <w:nsid w:val="778814C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10101,51 +10101,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="48D1B937"/>
+    <w:nsid w:val="179D2C6A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>