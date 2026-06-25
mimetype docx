--- v2 (2026-06-01)
+++ v3 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1BB6027F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1BB6027F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1BB6027F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5B79568F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5B79568F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5B79568F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 1.6.2026 19:19:37</w:t>
+        <w:t>Montér/montérka elektrických instalací, 25.6.2026 11:14:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1379,51 +1379,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 1.6.2026 19:19:37</w:t>
+        <w:t>Montér/montérka elektrických instalací, 25.6.2026 11:14:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2190,51 +2190,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 1.6.2026 19:19:37</w:t>
+        <w:t>Montér/montérka elektrických instalací, 25.6.2026 11:14:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3391,51 +3391,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 1.6.2026 19:19:37</w:t>
+        <w:t>Montér/montérka elektrických instalací, 25.6.2026 11:14:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3734,51 +3734,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 1.6.2026 19:19:37</w:t>
+        <w:t>Montér/montérka elektrických instalací, 25.6.2026 11:14:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5117,51 +5117,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 1.6.2026 19:19:37</w:t>
+        <w:t>Montér/montérka elektrických instalací, 25.6.2026 11:14:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5916,51 +5916,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 1.6.2026 19:19:37</w:t>
+        <w:t>Montér/montérka elektrických instalací, 25.6.2026 11:14:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8485,51 +8485,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 1.6.2026 19:19:37</w:t>
+        <w:t>Montér/montérka elektrických instalací, 25.6.2026 11:14:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8715,51 +8715,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut), z toho doba trvání písemné části zkoušky jednoho uchazeče je 45 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 1.6.2026 19:19:37</w:t>
+        <w:t>Montér/montérka elektrických instalací, 25.6.2026 11:14:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9288,84 +9288,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední odborná škola elektrotechnická, COP Hluboká nad Vltavou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 1.6.2026 19:19:37</w:t>
+        <w:t>Montér/montérka elektrických instalací, 25.6.2026 11:14:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="065BE5B5"/>
+    <w:nsid w:val="45F42246"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9451,51 +9451,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="01BE7CB1"/>
+    <w:nsid w:val="4592BB4E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9581,51 +9581,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2EF47EAC"/>
+    <w:nsid w:val="7E8DE04A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9711,51 +9711,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4B3CE879"/>
+    <w:nsid w:val="0924EAC2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9841,51 +9841,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="40641EEA"/>
+    <w:nsid w:val="63A636ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9971,51 +9971,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="778814C5"/>
+    <w:nsid w:val="6C3226FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10101,51 +10101,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="179D2C6A"/>
+    <w:nsid w:val="00A9A1C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>