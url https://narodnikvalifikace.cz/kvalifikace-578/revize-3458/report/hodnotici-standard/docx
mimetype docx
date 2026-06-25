--- v3 (2026-06-25)
+++ v4 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5B79568F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5B79568F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5B79568F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1D362767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1D362767" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1D362767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 25.6.2026 11:14:16</w:t>
+        <w:t>Montér/montérka elektrických instalací, 25.6.2026 12:10:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1379,51 +1379,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 25.6.2026 11:14:16</w:t>
+        <w:t>Montér/montérka elektrických instalací, 25.6.2026 12:10:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2190,51 +2190,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 25.6.2026 11:14:16</w:t>
+        <w:t>Montér/montérka elektrických instalací, 25.6.2026 12:10:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3391,51 +3391,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 25.6.2026 11:14:16</w:t>
+        <w:t>Montér/montérka elektrických instalací, 25.6.2026 12:10:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3734,51 +3734,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 25.6.2026 11:14:16</w:t>
+        <w:t>Montér/montérka elektrických instalací, 25.6.2026 12:10:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5117,51 +5117,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 25.6.2026 11:14:16</w:t>
+        <w:t>Montér/montérka elektrických instalací, 25.6.2026 12:10:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5916,51 +5916,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 25.6.2026 11:14:16</w:t>
+        <w:t>Montér/montérka elektrických instalací, 25.6.2026 12:10:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8485,51 +8485,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 25.6.2026 11:14:16</w:t>
+        <w:t>Montér/montérka elektrických instalací, 25.6.2026 12:10:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8715,51 +8715,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut), z toho doba trvání písemné části zkoušky jednoho uchazeče je 45 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 25.6.2026 11:14:16</w:t>
+        <w:t>Montér/montérka elektrických instalací, 25.6.2026 12:10:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9288,84 +9288,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední odborná škola elektrotechnická, COP Hluboká nad Vltavou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 25.6.2026 11:14:16</w:t>
+        <w:t>Montér/montérka elektrických instalací, 25.6.2026 12:10:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="45F42246"/>
+    <w:nsid w:val="731862AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9451,51 +9451,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4592BB4E"/>
+    <w:nsid w:val="71D0F9C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9581,51 +9581,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7E8DE04A"/>
+    <w:nsid w:val="7F8A8A2F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9711,51 +9711,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0924EAC2"/>
+    <w:nsid w:val="1EC9D1EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9841,51 +9841,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="63A636ED"/>
+    <w:nsid w:val="2482552E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9971,51 +9971,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="6C3226FC"/>
+    <w:nsid w:val="2A6B0C98"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10101,51 +10101,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="00A9A1C8"/>
+    <w:nsid w:val="61AE30CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>