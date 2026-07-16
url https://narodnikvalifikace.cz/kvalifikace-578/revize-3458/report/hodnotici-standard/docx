--- v4 (2026-06-25)
+++ v5 (2026-07-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1D362767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1D362767" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1D362767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7A2C70DB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7A2C70DB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7A2C70DB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 25.6.2026 12:10:09</w:t>
+        <w:t>Montér/montérka elektrických instalací, 16.7.2026 21:16:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1379,51 +1379,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 25.6.2026 12:10:09</w:t>
+        <w:t>Montér/montérka elektrických instalací, 16.7.2026 21:16:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2190,51 +2190,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 25.6.2026 12:10:09</w:t>
+        <w:t>Montér/montérka elektrických instalací, 16.7.2026 21:16:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3391,51 +3391,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 25.6.2026 12:10:09</w:t>
+        <w:t>Montér/montérka elektrických instalací, 16.7.2026 21:16:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3734,51 +3734,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 25.6.2026 12:10:09</w:t>
+        <w:t>Montér/montérka elektrických instalací, 16.7.2026 21:16:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5117,51 +5117,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 25.6.2026 12:10:09</w:t>
+        <w:t>Montér/montérka elektrických instalací, 16.7.2026 21:16:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5916,51 +5916,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 25.6.2026 12:10:09</w:t>
+        <w:t>Montér/montérka elektrických instalací, 16.7.2026 21:16:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8485,51 +8485,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 25.6.2026 12:10:09</w:t>
+        <w:t>Montér/montérka elektrických instalací, 16.7.2026 21:16:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8715,51 +8715,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut), z toho doba trvání písemné části zkoušky jednoho uchazeče je 45 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 25.6.2026 12:10:09</w:t>
+        <w:t>Montér/montérka elektrických instalací, 16.7.2026 21:16:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9288,84 +9288,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední odborná škola elektrotechnická, COP Hluboká nad Vltavou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 25.6.2026 12:10:09</w:t>
+        <w:t>Montér/montérka elektrických instalací, 16.7.2026 21:16:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="731862AC"/>
+    <w:nsid w:val="560080C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9451,51 +9451,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="71D0F9C2"/>
+    <w:nsid w:val="3C73505F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9581,51 +9581,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7F8A8A2F"/>
+    <w:nsid w:val="7E6D5C4B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9711,51 +9711,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1EC9D1EC"/>
+    <w:nsid w:val="1452C08F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9841,51 +9841,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2482552E"/>
+    <w:nsid w:val="64AF38BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9971,51 +9971,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="2A6B0C98"/>
+    <w:nsid w:val="4EC9F44F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10101,51 +10101,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="61AE30CD"/>
+    <w:nsid w:val="4594261F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>