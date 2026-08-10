--- v5 (2026-07-16)
+++ v6 (2026-08-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7A2C70DB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7A2C70DB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7A2C70DB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R693DCA3A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR693DCA3A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR693DCA3A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 16.7.2026 21:16:36</w:t>
+        <w:t>Montér/montérka elektrických instalací, 10.8.2026 16:27:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1379,51 +1379,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 16.7.2026 21:16:36</w:t>
+        <w:t>Montér/montérka elektrických instalací, 10.8.2026 16:27:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2190,51 +2190,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 16.7.2026 21:16:36</w:t>
+        <w:t>Montér/montérka elektrických instalací, 10.8.2026 16:27:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3391,51 +3391,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 16.7.2026 21:16:36</w:t>
+        <w:t>Montér/montérka elektrických instalací, 10.8.2026 16:27:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3734,51 +3734,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 16.7.2026 21:16:36</w:t>
+        <w:t>Montér/montérka elektrických instalací, 10.8.2026 16:27:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5117,51 +5117,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 16.7.2026 21:16:36</w:t>
+        <w:t>Montér/montérka elektrických instalací, 10.8.2026 16:27:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5916,51 +5916,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 16.7.2026 21:16:36</w:t>
+        <w:t>Montér/montérka elektrických instalací, 10.8.2026 16:27:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8485,51 +8485,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 16.7.2026 21:16:36</w:t>
+        <w:t>Montér/montérka elektrických instalací, 10.8.2026 16:27:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8715,51 +8715,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut), z toho doba trvání písemné části zkoušky jednoho uchazeče je 45 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 16.7.2026 21:16:36</w:t>
+        <w:t>Montér/montérka elektrických instalací, 10.8.2026 16:27:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9288,84 +9288,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední odborná škola elektrotechnická, COP Hluboká nad Vltavou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 16.7.2026 21:16:36</w:t>
+        <w:t>Montér/montérka elektrických instalací, 10.8.2026 16:27:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="560080C2"/>
+    <w:nsid w:val="0841ED22"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9451,51 +9451,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3C73505F"/>
+    <w:nsid w:val="2B76D327"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9581,51 +9581,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7E6D5C4B"/>
+    <w:nsid w:val="38BF13EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9711,51 +9711,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1452C08F"/>
+    <w:nsid w:val="267AF4B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9841,51 +9841,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="64AF38BD"/>
+    <w:nsid w:val="64D16031"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9971,51 +9971,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="4EC9F44F"/>
+    <w:nsid w:val="64722D47"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10101,51 +10101,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="4594261F"/>
+    <w:nsid w:val="4AE9E5B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>