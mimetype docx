--- v6 (2026-08-10)
+++ v7 (2026-08-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R693DCA3A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR693DCA3A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR693DCA3A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R753925C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR753925C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR753925C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 10.8.2026 16:27:31</w:t>
+        <w:t>Montér/montérka elektrických instalací, 31.8.2026 18:39:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1379,51 +1379,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 10.8.2026 16:27:31</w:t>
+        <w:t>Montér/montérka elektrických instalací, 31.8.2026 18:39:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2190,51 +2190,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 10.8.2026 16:27:31</w:t>
+        <w:t>Montér/montérka elektrických instalací, 31.8.2026 18:39:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3391,51 +3391,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 10.8.2026 16:27:31</w:t>
+        <w:t>Montér/montérka elektrických instalací, 31.8.2026 18:39:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3734,51 +3734,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 10.8.2026 16:27:31</w:t>
+        <w:t>Montér/montérka elektrických instalací, 31.8.2026 18:39:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5117,51 +5117,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 10.8.2026 16:27:31</w:t>
+        <w:t>Montér/montérka elektrických instalací, 31.8.2026 18:39:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5916,51 +5916,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 10.8.2026 16:27:31</w:t>
+        <w:t>Montér/montérka elektrických instalací, 31.8.2026 18:39:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8485,51 +8485,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 10.8.2026 16:27:31</w:t>
+        <w:t>Montér/montérka elektrických instalací, 31.8.2026 18:39:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8715,51 +8715,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut), z toho doba trvání písemné části zkoušky jednoho uchazeče je 45 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 10.8.2026 16:27:31</w:t>
+        <w:t>Montér/montérka elektrických instalací, 31.8.2026 18:39:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9288,84 +9288,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední odborná škola elektrotechnická, COP Hluboká nad Vltavou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 10.8.2026 16:27:31</w:t>
+        <w:t>Montér/montérka elektrických instalací, 31.8.2026 18:39:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0841ED22"/>
+    <w:nsid w:val="192AD0BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9451,51 +9451,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2B76D327"/>
+    <w:nsid w:val="2700190C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9581,51 +9581,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="38BF13EF"/>
+    <w:nsid w:val="691DEE25"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9711,51 +9711,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="267AF4B2"/>
+    <w:nsid w:val="4A53EB5F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9841,51 +9841,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="64D16031"/>
+    <w:nsid w:val="2CB54C9C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9971,51 +9971,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="64722D47"/>
+    <w:nsid w:val="4F1B29E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10101,51 +10101,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="4AE9E5B9"/>
+    <w:nsid w:val="7BCE3853"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>