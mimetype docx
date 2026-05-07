--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R22376A80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR22376A80" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR22376A80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R73869098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR73869098" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR73869098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -688,51 +688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štípač/štípačka kamene, 16.4.2026 5:34:16</w:t>
+        <w:t>Štípač/štípačka kamene, 7.5.2026 18:09:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1960,51 +1960,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štípač/štípačka kamene, 16.4.2026 5:34:16</w:t>
+        <w:t>Štípač/štípačka kamene, 7.5.2026 18:09:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2769,51 +2769,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štípač/štípačka kamene, 16.4.2026 5:34:16</w:t>
+        <w:t>Štípač/štípačka kamene, 7.5.2026 18:09:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4856,51 +4856,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vzhledem k charakteru některých činností při ověřování odborných způsobilostí je nezbytné uchazeči zajistit pomoc dalších osob - pomocného personálu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štípač/štípačka kamene, 16.4.2026 5:34:16</w:t>
+        <w:t>Štípač/štípačka kamene, 7.5.2026 18:09:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5281,51 +5281,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štípač/štípačka kamene, 16.4.2026 5:34:16</w:t>
+        <w:t>Štípač/štípačka kamene, 7.5.2026 18:09:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6313,51 +6313,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štípač/štípačka kamene, 16.4.2026 5:34:16</w:t>
+        <w:t>Štípač/štípačka kamene, 7.5.2026 18:09:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7455,51 +7455,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štípač/štípačka kamene, 16.4.2026 5:34:16</w:t>
+        <w:t>Štípač/štípačka kamene, 7.5.2026 18:09:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8028,84 +8028,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Bohumil Chomout - OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štípač/štípačka kamene, 16.4.2026 5:34:16</w:t>
+        <w:t>Štípač/štípačka kamene, 7.5.2026 18:09:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="07B3650E"/>
+    <w:nsid w:val="1196857A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8191,51 +8191,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4B9021DC"/>
+    <w:nsid w:val="2A19FE23"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8321,51 +8321,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5D4B457F"/>
+    <w:nsid w:val="139E8E1A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8451,51 +8451,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0BBBD3A0"/>
+    <w:nsid w:val="0D4DFD52"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8581,51 +8581,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2442E3B1"/>
+    <w:nsid w:val="008CCB9F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>