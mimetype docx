--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R73869098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR73869098" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR73869098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7810B36E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7810B36E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7810B36E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -688,51 +688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štípač/štípačka kamene, 7.5.2026 18:09:50</w:t>
+        <w:t>Štípač/štípačka kamene, 27.5.2026 23:54:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1960,51 +1960,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štípač/štípačka kamene, 7.5.2026 18:09:50</w:t>
+        <w:t>Štípač/štípačka kamene, 27.5.2026 23:54:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2769,51 +2769,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štípač/štípačka kamene, 7.5.2026 18:09:50</w:t>
+        <w:t>Štípač/štípačka kamene, 27.5.2026 23:54:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4856,51 +4856,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vzhledem k charakteru některých činností při ověřování odborných způsobilostí je nezbytné uchazeči zajistit pomoc dalších osob - pomocného personálu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štípač/štípačka kamene, 7.5.2026 18:09:50</w:t>
+        <w:t>Štípač/štípačka kamene, 27.5.2026 23:54:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5281,51 +5281,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štípač/štípačka kamene, 7.5.2026 18:09:50</w:t>
+        <w:t>Štípač/štípačka kamene, 27.5.2026 23:54:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6313,51 +6313,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štípač/štípačka kamene, 7.5.2026 18:09:50</w:t>
+        <w:t>Štípač/štípačka kamene, 27.5.2026 23:54:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7455,51 +7455,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štípač/štípačka kamene, 7.5.2026 18:09:50</w:t>
+        <w:t>Štípač/štípačka kamene, 27.5.2026 23:54:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8028,84 +8028,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Bohumil Chomout - OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štípač/štípačka kamene, 7.5.2026 18:09:50</w:t>
+        <w:t>Štípač/štípačka kamene, 27.5.2026 23:54:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1196857A"/>
+    <w:nsid w:val="48DBE209"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8191,51 +8191,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2A19FE23"/>
+    <w:nsid w:val="16EF3727"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8321,51 +8321,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="139E8E1A"/>
+    <w:nsid w:val="6B166874"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8451,51 +8451,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0D4DFD52"/>
+    <w:nsid w:val="656E1094"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8581,51 +8581,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="008CCB9F"/>
+    <w:nsid w:val="1C658122"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>