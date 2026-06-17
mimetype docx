--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7810B36E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7810B36E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7810B36E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R9EB117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR9EB117" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR9EB117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -688,51 +688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štípač/štípačka kamene, 27.5.2026 23:54:34</w:t>
+        <w:t>Štípač/štípačka kamene, 17.6.2026 9:15:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1960,51 +1960,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štípač/štípačka kamene, 27.5.2026 23:54:34</w:t>
+        <w:t>Štípač/štípačka kamene, 17.6.2026 9:15:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2769,51 +2769,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štípač/štípačka kamene, 27.5.2026 23:54:34</w:t>
+        <w:t>Štípač/štípačka kamene, 17.6.2026 9:15:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4856,51 +4856,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vzhledem k charakteru některých činností při ověřování odborných způsobilostí je nezbytné uchazeči zajistit pomoc dalších osob - pomocného personálu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štípač/štípačka kamene, 27.5.2026 23:54:34</w:t>
+        <w:t>Štípač/štípačka kamene, 17.6.2026 9:15:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5281,51 +5281,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štípač/štípačka kamene, 27.5.2026 23:54:34</w:t>
+        <w:t>Štípač/štípačka kamene, 17.6.2026 9:15:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6313,51 +6313,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štípač/štípačka kamene, 27.5.2026 23:54:34</w:t>
+        <w:t>Štípač/štípačka kamene, 17.6.2026 9:15:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7455,51 +7455,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štípač/štípačka kamene, 27.5.2026 23:54:34</w:t>
+        <w:t>Štípač/štípačka kamene, 17.6.2026 9:15:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8028,84 +8028,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Bohumil Chomout - OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štípač/štípačka kamene, 27.5.2026 23:54:34</w:t>
+        <w:t>Štípač/štípačka kamene, 17.6.2026 9:15:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="48DBE209"/>
+    <w:nsid w:val="467E7688"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8191,51 +8191,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="16EF3727"/>
+    <w:nsid w:val="1033F34B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8321,51 +8321,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6B166874"/>
+    <w:nsid w:val="481EF47D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8451,51 +8451,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="656E1094"/>
+    <w:nsid w:val="3DC3BAE8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8581,51 +8581,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1C658122"/>
+    <w:nsid w:val="1138F443"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>