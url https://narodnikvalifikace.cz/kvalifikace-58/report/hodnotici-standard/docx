--- v3 (2026-06-17)
+++ v4 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R9EB117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR9EB117" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR9EB117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1836C079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1836C079" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1836C079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -688,51 +688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štípač/štípačka kamene, 17.6.2026 9:15:58</w:t>
+        <w:t>Štípač/štípačka kamene, 11.7.2026 2:23:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1960,51 +1960,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štípač/štípačka kamene, 17.6.2026 9:15:58</w:t>
+        <w:t>Štípač/štípačka kamene, 11.7.2026 2:23:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2769,51 +2769,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štípač/štípačka kamene, 17.6.2026 9:15:58</w:t>
+        <w:t>Štípač/štípačka kamene, 11.7.2026 2:23:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4856,51 +4856,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vzhledem k charakteru některých činností při ověřování odborných způsobilostí je nezbytné uchazeči zajistit pomoc dalších osob - pomocného personálu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štípač/štípačka kamene, 17.6.2026 9:15:58</w:t>
+        <w:t>Štípač/štípačka kamene, 11.7.2026 2:23:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5281,51 +5281,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štípač/štípačka kamene, 17.6.2026 9:15:58</w:t>
+        <w:t>Štípač/štípačka kamene, 11.7.2026 2:23:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6313,51 +6313,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štípač/štípačka kamene, 17.6.2026 9:15:58</w:t>
+        <w:t>Štípač/štípačka kamene, 11.7.2026 2:23:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7455,51 +7455,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štípač/štípačka kamene, 17.6.2026 9:15:58</w:t>
+        <w:t>Štípač/štípačka kamene, 11.7.2026 2:23:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8028,84 +8028,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Bohumil Chomout - OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štípač/štípačka kamene, 17.6.2026 9:15:58</w:t>
+        <w:t>Štípač/štípačka kamene, 11.7.2026 2:23:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="467E7688"/>
+    <w:nsid w:val="42E88FFD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8191,51 +8191,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1033F34B"/>
+    <w:nsid w:val="31DB7E0D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8321,51 +8321,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="481EF47D"/>
+    <w:nsid w:val="24DD1EE0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8451,51 +8451,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3DC3BAE8"/>
+    <w:nsid w:val="59660126"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8581,51 +8581,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1138F443"/>
+    <w:nsid w:val="51EB2C79"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>