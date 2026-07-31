--- v4 (2026-07-11)
+++ v5 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1836C079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1836C079" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1836C079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R786458B8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR786458B8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR786458B8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -688,51 +688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štípač/štípačka kamene, 11.7.2026 2:23:25</w:t>
+        <w:t>Štípač/štípačka kamene, 31.7.2026 9:44:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1960,51 +1960,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štípač/štípačka kamene, 11.7.2026 2:23:25</w:t>
+        <w:t>Štípač/štípačka kamene, 31.7.2026 9:44:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2769,51 +2769,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štípač/štípačka kamene, 11.7.2026 2:23:25</w:t>
+        <w:t>Štípač/štípačka kamene, 31.7.2026 9:44:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4856,51 +4856,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vzhledem k charakteru některých činností při ověřování odborných způsobilostí je nezbytné uchazeči zajistit pomoc dalších osob - pomocného personálu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štípač/štípačka kamene, 11.7.2026 2:23:25</w:t>
+        <w:t>Štípač/štípačka kamene, 31.7.2026 9:44:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5281,51 +5281,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štípač/štípačka kamene, 11.7.2026 2:23:25</w:t>
+        <w:t>Štípač/štípačka kamene, 31.7.2026 9:44:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6313,51 +6313,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štípač/štípačka kamene, 11.7.2026 2:23:25</w:t>
+        <w:t>Štípač/štípačka kamene, 31.7.2026 9:44:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7455,51 +7455,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štípač/štípačka kamene, 11.7.2026 2:23:25</w:t>
+        <w:t>Štípač/štípačka kamene, 31.7.2026 9:44:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8028,84 +8028,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Bohumil Chomout - OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štípač/štípačka kamene, 11.7.2026 2:23:25</w:t>
+        <w:t>Štípač/štípačka kamene, 31.7.2026 9:44:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="42E88FFD"/>
+    <w:nsid w:val="6F1E877F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8191,51 +8191,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="31DB7E0D"/>
+    <w:nsid w:val="37436975"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8321,51 +8321,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="24DD1EE0"/>
+    <w:nsid w:val="08B75D84"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8451,51 +8451,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="59660126"/>
+    <w:nsid w:val="37FB5728"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8581,51 +8581,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="51EB2C79"/>
+    <w:nsid w:val="06F199C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>