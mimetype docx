--- v5 (2026-07-31)
+++ v6 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R786458B8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR786458B8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR786458B8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7B737ACA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7B737ACA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7B737ACA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -688,51 +688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štípač/štípačka kamene, 31.7.2026 9:44:39</w:t>
+        <w:t>Štípač/štípačka kamene, 20.8.2026 12:36:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1960,51 +1960,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štípač/štípačka kamene, 31.7.2026 9:44:39</w:t>
+        <w:t>Štípač/štípačka kamene, 20.8.2026 12:36:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2769,51 +2769,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štípač/štípačka kamene, 31.7.2026 9:44:39</w:t>
+        <w:t>Štípač/štípačka kamene, 20.8.2026 12:36:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4856,51 +4856,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vzhledem k charakteru některých činností při ověřování odborných způsobilostí je nezbytné uchazeči zajistit pomoc dalších osob - pomocného personálu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štípač/štípačka kamene, 31.7.2026 9:44:39</w:t>
+        <w:t>Štípač/štípačka kamene, 20.8.2026 12:36:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5281,51 +5281,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štípač/štípačka kamene, 31.7.2026 9:44:39</w:t>
+        <w:t>Štípač/štípačka kamene, 20.8.2026 12:36:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6313,51 +6313,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štípač/štípačka kamene, 31.7.2026 9:44:39</w:t>
+        <w:t>Štípač/štípačka kamene, 20.8.2026 12:36:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7455,51 +7455,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štípač/štípačka kamene, 31.7.2026 9:44:39</w:t>
+        <w:t>Štípač/štípačka kamene, 20.8.2026 12:36:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8028,84 +8028,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Bohumil Chomout - OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štípač/štípačka kamene, 31.7.2026 9:44:39</w:t>
+        <w:t>Štípač/štípačka kamene, 20.8.2026 12:36:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6F1E877F"/>
+    <w:nsid w:val="5FFF449D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8191,51 +8191,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="37436975"/>
+    <w:nsid w:val="65E8B24F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8321,51 +8321,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="08B75D84"/>
+    <w:nsid w:val="1E5618BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8451,51 +8451,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="37FB5728"/>
+    <w:nsid w:val="04E920EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8581,51 +8581,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="06F199C1"/>
+    <w:nsid w:val="2D6A95B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>