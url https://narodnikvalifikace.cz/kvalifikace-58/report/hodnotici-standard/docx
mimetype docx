--- v6 (2026-08-20)
+++ v7 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7B737ACA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7B737ACA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7B737ACA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3BEA9BAB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3BEA9BAB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3BEA9BAB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -688,51 +688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štípač/štípačka kamene, 20.8.2026 12:36:49</w:t>
+        <w:t>Štípač/štípačka kamene, 9.9.2026 20:03:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1960,51 +1960,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štípač/štípačka kamene, 20.8.2026 12:36:49</w:t>
+        <w:t>Štípač/štípačka kamene, 9.9.2026 20:03:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2769,51 +2769,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štípač/štípačka kamene, 20.8.2026 12:36:49</w:t>
+        <w:t>Štípač/štípačka kamene, 9.9.2026 20:03:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4856,51 +4856,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vzhledem k charakteru některých činností při ověřování odborných způsobilostí je nezbytné uchazeči zajistit pomoc dalších osob - pomocného personálu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štípač/štípačka kamene, 20.8.2026 12:36:49</w:t>
+        <w:t>Štípač/štípačka kamene, 9.9.2026 20:03:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5281,51 +5281,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štípač/štípačka kamene, 20.8.2026 12:36:49</w:t>
+        <w:t>Štípač/štípačka kamene, 9.9.2026 20:03:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6313,51 +6313,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štípač/štípačka kamene, 20.8.2026 12:36:49</w:t>
+        <w:t>Štípač/štípačka kamene, 9.9.2026 20:03:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7455,51 +7455,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štípač/štípačka kamene, 20.8.2026 12:36:49</w:t>
+        <w:t>Štípač/štípačka kamene, 9.9.2026 20:03:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8028,84 +8028,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Bohumil Chomout - OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štípač/štípačka kamene, 20.8.2026 12:36:49</w:t>
+        <w:t>Štípač/štípačka kamene, 9.9.2026 20:03:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5FFF449D"/>
+    <w:nsid w:val="6558281C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8191,51 +8191,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="65E8B24F"/>
+    <w:nsid w:val="1356511B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8321,51 +8321,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1E5618BE"/>
+    <w:nsid w:val="1AF5AAAF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8451,51 +8451,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="04E920EA"/>
+    <w:nsid w:val="57DA59F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8581,51 +8581,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2D6A95B8"/>
+    <w:nsid w:val="740EFE6E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>