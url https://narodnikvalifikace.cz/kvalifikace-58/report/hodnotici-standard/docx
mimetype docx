--- v7 (2026-09-09)
+++ v8 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3BEA9BAB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3BEA9BAB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3BEA9BAB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R34BA0BF1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR34BA0BF1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR34BA0BF1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -688,51 +688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štípač/štípačka kamene, 9.9.2026 20:03:42</w:t>
+        <w:t>Štípač/štípačka kamene, 9.9.2026 20:11:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1960,51 +1960,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štípač/štípačka kamene, 9.9.2026 20:03:42</w:t>
+        <w:t>Štípač/štípačka kamene, 9.9.2026 20:11:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2769,51 +2769,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štípač/štípačka kamene, 9.9.2026 20:03:42</w:t>
+        <w:t>Štípač/štípačka kamene, 9.9.2026 20:11:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4856,51 +4856,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vzhledem k charakteru některých činností při ověřování odborných způsobilostí je nezbytné uchazeči zajistit pomoc dalších osob - pomocného personálu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štípač/štípačka kamene, 9.9.2026 20:03:42</w:t>
+        <w:t>Štípač/štípačka kamene, 9.9.2026 20:11:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5281,51 +5281,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štípač/štípačka kamene, 9.9.2026 20:03:42</w:t>
+        <w:t>Štípač/štípačka kamene, 9.9.2026 20:11:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6313,51 +6313,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štípač/štípačka kamene, 9.9.2026 20:03:42</w:t>
+        <w:t>Štípač/štípačka kamene, 9.9.2026 20:11:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7455,51 +7455,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štípač/štípačka kamene, 9.9.2026 20:03:42</w:t>
+        <w:t>Štípač/štípačka kamene, 9.9.2026 20:11:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8028,84 +8028,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Bohumil Chomout - OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štípač/štípačka kamene, 9.9.2026 20:03:42</w:t>
+        <w:t>Štípač/štípačka kamene, 9.9.2026 20:11:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6558281C"/>
+    <w:nsid w:val="11B1AAC9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8191,51 +8191,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1356511B"/>
+    <w:nsid w:val="62E4DAB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8321,51 +8321,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1AF5AAAF"/>
+    <w:nsid w:val="2F470253"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8451,51 +8451,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="57DA59F0"/>
+    <w:nsid w:val="48B5A3B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8581,51 +8581,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="740EFE6E"/>
+    <w:nsid w:val="5000E748"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>