--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4C8B94A7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4C8B94A7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4C8B94A7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R30F1A5BE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR30F1A5BE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR30F1A5BE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -688,51 +688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štípač/štípačka kamene, 16.4.2026 5:34:16</w:t>
+        <w:t>Štípač/štípačka kamene, 7.5.2026 17:09:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2775,51 +2775,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vzhledem k charakteru některých činností při ověřování odborných způsobilostí je nezbytné uchazeči zajistit pomoc dalších osob - pomocného personálu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štípač/štípačka kamene, 16.4.2026 5:34:16</w:t>
+        <w:t>Štípač/štípačka kamene, 7.5.2026 17:09:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3348,84 +3348,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Bohumil Chomout - OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štípač/štípačka kamene, 16.4.2026 5:34:16</w:t>
+        <w:t>Štípač/štípačka kamene, 7.5.2026 17:09:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="12325D1F"/>
+    <w:nsid w:val="7F8C35BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3511,51 +3511,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="44E9A060"/>
+    <w:nsid w:val="2B739973"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>