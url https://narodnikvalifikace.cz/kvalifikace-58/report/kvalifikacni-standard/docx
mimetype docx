--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R30F1A5BE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR30F1A5BE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR30F1A5BE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RB1D927C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRB1D927C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRB1D927C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -688,51 +688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štípač/štípačka kamene, 7.5.2026 17:09:56</w:t>
+        <w:t>Štípač/štípačka kamene, 27.5.2026 23:54:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2775,51 +2775,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vzhledem k charakteru některých činností při ověřování odborných způsobilostí je nezbytné uchazeči zajistit pomoc dalších osob - pomocného personálu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štípač/štípačka kamene, 7.5.2026 17:09:56</w:t>
+        <w:t>Štípač/štípačka kamene, 27.5.2026 23:54:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3348,84 +3348,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Bohumil Chomout - OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štípač/štípačka kamene, 7.5.2026 17:09:56</w:t>
+        <w:t>Štípač/štípačka kamene, 27.5.2026 23:54:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7F8C35BA"/>
+    <w:nsid w:val="3E92433E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3511,51 +3511,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2B739973"/>
+    <w:nsid w:val="3F6352CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>