--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RB1D927C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRB1D927C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRB1D927C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3FA83E7E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3FA83E7E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3FA83E7E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -688,51 +688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štípač/štípačka kamene, 27.5.2026 23:54:33</w:t>
+        <w:t>Štípač/štípačka kamene, 17.6.2026 9:15:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2775,51 +2775,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vzhledem k charakteru některých činností při ověřování odborných způsobilostí je nezbytné uchazeči zajistit pomoc dalších osob - pomocného personálu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štípač/štípačka kamene, 27.5.2026 23:54:33</w:t>
+        <w:t>Štípač/štípačka kamene, 17.6.2026 9:15:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3348,84 +3348,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Bohumil Chomout - OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štípač/štípačka kamene, 27.5.2026 23:54:33</w:t>
+        <w:t>Štípač/štípačka kamene, 17.6.2026 9:15:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3E92433E"/>
+    <w:nsid w:val="3383EE85"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3511,51 +3511,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3F6352CD"/>
+    <w:nsid w:val="15E6C092"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>