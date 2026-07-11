--- v3 (2026-06-17)
+++ v4 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3FA83E7E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3FA83E7E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3FA83E7E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R55697BC0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR55697BC0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR55697BC0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -688,51 +688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štípač/štípačka kamene, 17.6.2026 9:15:48</w:t>
+        <w:t>Štípač/štípačka kamene, 11.7.2026 2:23:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2775,51 +2775,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vzhledem k charakteru některých činností při ověřování odborných způsobilostí je nezbytné uchazeči zajistit pomoc dalších osob - pomocného personálu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štípač/štípačka kamene, 17.6.2026 9:15:48</w:t>
+        <w:t>Štípač/štípačka kamene, 11.7.2026 2:23:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3348,84 +3348,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Bohumil Chomout - OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štípač/štípačka kamene, 17.6.2026 9:15:48</w:t>
+        <w:t>Štípač/štípačka kamene, 11.7.2026 2:23:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3383EE85"/>
+    <w:nsid w:val="434327CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3511,51 +3511,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="15E6C092"/>
+    <w:nsid w:val="08432341"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>