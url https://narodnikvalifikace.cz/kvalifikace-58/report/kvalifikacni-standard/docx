--- v4 (2026-07-11)
+++ v5 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R55697BC0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR55697BC0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR55697BC0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R140505D4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR140505D4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR140505D4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -688,51 +688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štípač/štípačka kamene, 11.7.2026 2:23:37</w:t>
+        <w:t>Štípač/štípačka kamene, 11.7.2026 2:29:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2775,51 +2775,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vzhledem k charakteru některých činností při ověřování odborných způsobilostí je nezbytné uchazeči zajistit pomoc dalších osob - pomocného personálu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štípač/štípačka kamene, 11.7.2026 2:23:37</w:t>
+        <w:t>Štípač/štípačka kamene, 11.7.2026 2:29:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3348,84 +3348,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Bohumil Chomout - OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štípač/štípačka kamene, 11.7.2026 2:23:37</w:t>
+        <w:t>Štípač/štípačka kamene, 11.7.2026 2:29:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="434327CC"/>
+    <w:nsid w:val="064AFEDA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3511,51 +3511,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="08432341"/>
+    <w:nsid w:val="00C92B05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>