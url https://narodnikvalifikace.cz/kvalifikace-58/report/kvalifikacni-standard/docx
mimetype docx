--- v5 (2026-07-11)
+++ v6 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R140505D4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR140505D4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR140505D4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3320E1E3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3320E1E3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3320E1E3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -688,51 +688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štípač/štípačka kamene, 11.7.2026 2:29:33</w:t>
+        <w:t>Štípač/štípačka kamene, 11.7.2026 3:30:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2775,51 +2775,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vzhledem k charakteru některých činností při ověřování odborných způsobilostí je nezbytné uchazeči zajistit pomoc dalších osob - pomocného personálu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štípač/štípačka kamene, 11.7.2026 2:29:33</w:t>
+        <w:t>Štípač/štípačka kamene, 11.7.2026 3:30:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3348,84 +3348,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Bohumil Chomout - OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štípač/štípačka kamene, 11.7.2026 2:29:33</w:t>
+        <w:t>Štípač/štípačka kamene, 11.7.2026 3:30:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="064AFEDA"/>
+    <w:nsid w:val="5F011E5E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3511,51 +3511,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="00C92B05"/>
+    <w:nsid w:val="6A3150D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>