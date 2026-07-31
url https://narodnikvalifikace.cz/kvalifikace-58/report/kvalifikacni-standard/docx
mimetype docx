--- v6 (2026-07-11)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3320E1E3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3320E1E3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3320E1E3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7E505D03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7E505D03" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7E505D03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -688,51 +688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štípač/štípačka kamene, 11.7.2026 3:30:56</w:t>
+        <w:t>Štípač/štípačka kamene, 31.7.2026 9:44:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2775,51 +2775,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vzhledem k charakteru některých činností při ověřování odborných způsobilostí je nezbytné uchazeči zajistit pomoc dalších osob - pomocného personálu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štípač/štípačka kamene, 11.7.2026 3:30:56</w:t>
+        <w:t>Štípač/štípačka kamene, 31.7.2026 9:44:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3348,84 +3348,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Bohumil Chomout - OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štípač/štípačka kamene, 11.7.2026 3:30:56</w:t>
+        <w:t>Štípač/štípačka kamene, 31.7.2026 9:44:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5F011E5E"/>
+    <w:nsid w:val="1CC29A2E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3511,51 +3511,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6A3150D1"/>
+    <w:nsid w:val="2B6928F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>