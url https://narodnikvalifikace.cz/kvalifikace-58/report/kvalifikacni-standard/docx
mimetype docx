--- v7 (2026-07-31)
+++ v8 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7E505D03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7E505D03" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7E505D03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R15878113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR15878113" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR15878113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -688,51 +688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štípač/štípačka kamene, 31.7.2026 9:44:37</w:t>
+        <w:t>Štípač/štípačka kamene, 20.8.2026 12:36:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2775,51 +2775,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vzhledem k charakteru některých činností při ověřování odborných způsobilostí je nezbytné uchazeči zajistit pomoc dalších osob - pomocného personálu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štípač/štípačka kamene, 31.7.2026 9:44:37</w:t>
+        <w:t>Štípač/štípačka kamene, 20.8.2026 12:36:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3348,84 +3348,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Bohumil Chomout - OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štípač/štípačka kamene, 31.7.2026 9:44:37</w:t>
+        <w:t>Štípač/štípačka kamene, 20.8.2026 12:36:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1CC29A2E"/>
+    <w:nsid w:val="64C9D841"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3511,51 +3511,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2B6928F1"/>
+    <w:nsid w:val="10C2A7B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>