--- v8 (2026-08-20)
+++ v9 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R15878113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR15878113" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR15878113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1B8F761C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1B8F761C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1B8F761C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -688,51 +688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štípač/štípačka kamene, 20.8.2026 12:36:41</w:t>
+        <w:t>Štípač/štípačka kamene, 9.9.2026 20:03:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2775,51 +2775,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vzhledem k charakteru některých činností při ověřování odborných způsobilostí je nezbytné uchazeči zajistit pomoc dalších osob - pomocného personálu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štípač/štípačka kamene, 20.8.2026 12:36:41</w:t>
+        <w:t>Štípač/štípačka kamene, 9.9.2026 20:03:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3348,84 +3348,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Bohumil Chomout - OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štípač/štípačka kamene, 20.8.2026 12:36:41</w:t>
+        <w:t>Štípač/štípačka kamene, 9.9.2026 20:03:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="64C9D841"/>
+    <w:nsid w:val="1BB780F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3511,51 +3511,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="10C2A7B8"/>
+    <w:nsid w:val="4D5D6FE0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>