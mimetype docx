--- v0 (2026-04-15)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7489DF76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7489DF76" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7489DF76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R598B588E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR598B588E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR598B588E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.02.2013 do: 05.04.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor dalšího vzdělávání, 15.4.2026 6:25:58</w:t>
+        <w:t>Lektor dalšího vzdělávání, 7.5.2026 20:08:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit kritéria a) a d) a jedno z kritérií b) nebo c).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor dalšího vzdělávání, 15.4.2026 6:25:58</w:t>
+        <w:t>Lektor dalšího vzdělávání, 7.5.2026 20:08:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2904,51 +2904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor dalšího vzdělávání, 15.4.2026 6:25:58</w:t>
+        <w:t>Lektor dalšího vzdělávání, 7.5.2026 20:08:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3605,51 +3605,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor dalšího vzdělávání, 15.4.2026 6:25:58</w:t>
+        <w:t>Lektor dalšího vzdělávání, 7.5.2026 20:08:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5447,51 +5447,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil pro všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor dalšího vzdělávání, 15.4.2026 6:25:58</w:t>
+        <w:t>Lektor dalšího vzdělávání, 7.5.2026 20:08:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6768,51 +6768,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo školství, mládeže a tělovýchovy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor dalšího vzdělávání, 15.4.2026 6:25:58</w:t>
+        <w:t>Lektor dalšího vzdělávání, 7.5.2026 20:08:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7332,51 +7332,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 2 až 4 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor dalšího vzdělávání, 15.4.2026 6:25:58</w:t>
+        <w:t>Lektor dalšího vzdělávání, 7.5.2026 20:08:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8129,51 +8129,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>NÚV – z hlediska realizátora projektu Koncept</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor dalšího vzdělávání, 15.4.2026 6:25:58</w:t>
+        <w:t>Lektor dalšího vzdělávání, 7.5.2026 20:08:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>