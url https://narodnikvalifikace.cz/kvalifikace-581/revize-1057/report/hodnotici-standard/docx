--- v1 (2026-05-07)
+++ v2 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R598B588E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR598B588E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR598B588E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7228F83D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7228F83D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7228F83D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.02.2013 do: 05.04.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor dalšího vzdělávání, 7.5.2026 20:08:51</w:t>
+        <w:t>Lektor dalšího vzdělávání, 7.5.2026 21:06:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit kritéria a) a d) a jedno z kritérií b) nebo c).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor dalšího vzdělávání, 7.5.2026 20:08:51</w:t>
+        <w:t>Lektor dalšího vzdělávání, 7.5.2026 21:06:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2904,51 +2904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor dalšího vzdělávání, 7.5.2026 20:08:51</w:t>
+        <w:t>Lektor dalšího vzdělávání, 7.5.2026 21:06:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3605,51 +3605,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor dalšího vzdělávání, 7.5.2026 20:08:51</w:t>
+        <w:t>Lektor dalšího vzdělávání, 7.5.2026 21:06:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5447,51 +5447,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil pro všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor dalšího vzdělávání, 7.5.2026 20:08:51</w:t>
+        <w:t>Lektor dalšího vzdělávání, 7.5.2026 21:06:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6768,51 +6768,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo školství, mládeže a tělovýchovy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor dalšího vzdělávání, 7.5.2026 20:08:51</w:t>
+        <w:t>Lektor dalšího vzdělávání, 7.5.2026 21:06:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7332,51 +7332,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 2 až 4 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor dalšího vzdělávání, 7.5.2026 20:08:51</w:t>
+        <w:t>Lektor dalšího vzdělávání, 7.5.2026 21:06:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8129,51 +8129,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>NÚV – z hlediska realizátora projektu Koncept</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor dalšího vzdělávání, 7.5.2026 20:08:51</w:t>
+        <w:t>Lektor dalšího vzdělávání, 7.5.2026 21:06:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>