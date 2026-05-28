--- v2 (2026-05-07)
+++ v3 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7228F83D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7228F83D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7228F83D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R31E46AC3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR31E46AC3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR31E46AC3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.02.2013 do: 05.04.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor dalšího vzdělávání, 7.5.2026 21:06:48</w:t>
+        <w:t>Lektor dalšího vzdělávání, 28.5.2026 3:21:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit kritéria a) a d) a jedno z kritérií b) nebo c).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor dalšího vzdělávání, 7.5.2026 21:06:48</w:t>
+        <w:t>Lektor dalšího vzdělávání, 28.5.2026 3:21:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2904,51 +2904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor dalšího vzdělávání, 7.5.2026 21:06:48</w:t>
+        <w:t>Lektor dalšího vzdělávání, 28.5.2026 3:21:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3605,51 +3605,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor dalšího vzdělávání, 7.5.2026 21:06:48</w:t>
+        <w:t>Lektor dalšího vzdělávání, 28.5.2026 3:21:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5447,51 +5447,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil pro všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor dalšího vzdělávání, 7.5.2026 21:06:48</w:t>
+        <w:t>Lektor dalšího vzdělávání, 28.5.2026 3:21:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6768,51 +6768,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo školství, mládeže a tělovýchovy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor dalšího vzdělávání, 7.5.2026 21:06:48</w:t>
+        <w:t>Lektor dalšího vzdělávání, 28.5.2026 3:21:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7332,51 +7332,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 2 až 4 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor dalšího vzdělávání, 7.5.2026 21:06:48</w:t>
+        <w:t>Lektor dalšího vzdělávání, 28.5.2026 3:21:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8129,51 +8129,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>NÚV – z hlediska realizátora projektu Koncept</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor dalšího vzdělávání, 7.5.2026 21:06:48</w:t>
+        <w:t>Lektor dalšího vzdělávání, 28.5.2026 3:21:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>