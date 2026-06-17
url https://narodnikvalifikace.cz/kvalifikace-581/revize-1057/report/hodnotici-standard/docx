--- v3 (2026-05-28)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R31E46AC3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR31E46AC3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR31E46AC3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R383803CC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR383803CC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR383803CC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.02.2013 do: 05.04.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor dalšího vzdělávání, 28.5.2026 3:21:59</w:t>
+        <w:t>Lektor dalšího vzdělávání, 17.6.2026 13:10:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit kritéria a) a d) a jedno z kritérií b) nebo c).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor dalšího vzdělávání, 28.5.2026 3:21:59</w:t>
+        <w:t>Lektor dalšího vzdělávání, 17.6.2026 13:10:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2904,51 +2904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor dalšího vzdělávání, 28.5.2026 3:21:59</w:t>
+        <w:t>Lektor dalšího vzdělávání, 17.6.2026 13:10:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3605,51 +3605,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor dalšího vzdělávání, 28.5.2026 3:21:59</w:t>
+        <w:t>Lektor dalšího vzdělávání, 17.6.2026 13:10:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5447,51 +5447,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil pro všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor dalšího vzdělávání, 28.5.2026 3:21:59</w:t>
+        <w:t>Lektor dalšího vzdělávání, 17.6.2026 13:10:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6768,51 +6768,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo školství, mládeže a tělovýchovy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor dalšího vzdělávání, 28.5.2026 3:21:59</w:t>
+        <w:t>Lektor dalšího vzdělávání, 17.6.2026 13:10:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7332,51 +7332,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 2 až 4 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor dalšího vzdělávání, 28.5.2026 3:21:59</w:t>
+        <w:t>Lektor dalšího vzdělávání, 17.6.2026 13:10:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8129,51 +8129,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>NÚV – z hlediska realizátora projektu Koncept</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor dalšího vzdělávání, 28.5.2026 3:21:59</w:t>
+        <w:t>Lektor dalšího vzdělávání, 17.6.2026 13:10:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>