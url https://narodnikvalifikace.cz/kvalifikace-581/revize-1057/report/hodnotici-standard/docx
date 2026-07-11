--- v4 (2026-06-17)
+++ v5 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R383803CC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR383803CC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR383803CC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4B8BB92E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4B8BB92E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4B8BB92E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.02.2013 do: 05.04.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor dalšího vzdělávání, 17.6.2026 13:10:12</w:t>
+        <w:t>Lektor dalšího vzdělávání, 11.7.2026 4:56:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit kritéria a) a d) a jedno z kritérií b) nebo c).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor dalšího vzdělávání, 17.6.2026 13:10:12</w:t>
+        <w:t>Lektor dalšího vzdělávání, 11.7.2026 4:56:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2904,51 +2904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor dalšího vzdělávání, 17.6.2026 13:10:12</w:t>
+        <w:t>Lektor dalšího vzdělávání, 11.7.2026 4:56:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3605,51 +3605,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor dalšího vzdělávání, 17.6.2026 13:10:12</w:t>
+        <w:t>Lektor dalšího vzdělávání, 11.7.2026 4:56:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5447,51 +5447,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil pro všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor dalšího vzdělávání, 17.6.2026 13:10:12</w:t>
+        <w:t>Lektor dalšího vzdělávání, 11.7.2026 4:56:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6768,51 +6768,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo školství, mládeže a tělovýchovy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor dalšího vzdělávání, 17.6.2026 13:10:12</w:t>
+        <w:t>Lektor dalšího vzdělávání, 11.7.2026 4:56:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7332,51 +7332,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 2 až 4 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor dalšího vzdělávání, 17.6.2026 13:10:12</w:t>
+        <w:t>Lektor dalšího vzdělávání, 11.7.2026 4:56:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8129,51 +8129,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>NÚV – z hlediska realizátora projektu Koncept</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor dalšího vzdělávání, 17.6.2026 13:10:12</w:t>
+        <w:t>Lektor dalšího vzdělávání, 11.7.2026 4:56:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>