--- v5 (2026-07-11)
+++ v6 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4B8BB92E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4B8BB92E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4B8BB92E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R51FE5A93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR51FE5A93" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR51FE5A93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.02.2013 do: 05.04.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor dalšího vzdělávání, 11.7.2026 4:56:50</w:t>
+        <w:t>Lektor dalšího vzdělávání, 11.7.2026 6:25:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit kritéria a) a d) a jedno z kritérií b) nebo c).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor dalšího vzdělávání, 11.7.2026 4:56:50</w:t>
+        <w:t>Lektor dalšího vzdělávání, 11.7.2026 6:25:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2904,51 +2904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor dalšího vzdělávání, 11.7.2026 4:56:50</w:t>
+        <w:t>Lektor dalšího vzdělávání, 11.7.2026 6:25:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3605,51 +3605,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor dalšího vzdělávání, 11.7.2026 4:56:50</w:t>
+        <w:t>Lektor dalšího vzdělávání, 11.7.2026 6:25:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5447,51 +5447,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil pro všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor dalšího vzdělávání, 11.7.2026 4:56:50</w:t>
+        <w:t>Lektor dalšího vzdělávání, 11.7.2026 6:25:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6768,51 +6768,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo školství, mládeže a tělovýchovy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor dalšího vzdělávání, 11.7.2026 4:56:50</w:t>
+        <w:t>Lektor dalšího vzdělávání, 11.7.2026 6:25:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7332,51 +7332,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 2 až 4 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor dalšího vzdělávání, 11.7.2026 4:56:50</w:t>
+        <w:t>Lektor dalšího vzdělávání, 11.7.2026 6:25:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8129,51 +8129,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>NÚV – z hlediska realizátora projektu Koncept</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor dalšího vzdělávání, 11.7.2026 4:56:50</w:t>
+        <w:t>Lektor dalšího vzdělávání, 11.7.2026 6:25:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>