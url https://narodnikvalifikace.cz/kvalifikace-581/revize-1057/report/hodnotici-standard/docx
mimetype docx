--- v6 (2026-07-11)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R51FE5A93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR51FE5A93" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR51FE5A93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R30D76ED1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR30D76ED1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR30D76ED1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.02.2013 do: 05.04.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor dalšího vzdělávání, 11.7.2026 6:25:18</w:t>
+        <w:t>Lektor dalšího vzdělávání, 31.7.2026 14:35:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit kritéria a) a d) a jedno z kritérií b) nebo c).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor dalšího vzdělávání, 11.7.2026 6:25:18</w:t>
+        <w:t>Lektor dalšího vzdělávání, 31.7.2026 14:35:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2904,51 +2904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor dalšího vzdělávání, 11.7.2026 6:25:18</w:t>
+        <w:t>Lektor dalšího vzdělávání, 31.7.2026 14:35:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3605,51 +3605,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor dalšího vzdělávání, 11.7.2026 6:25:18</w:t>
+        <w:t>Lektor dalšího vzdělávání, 31.7.2026 14:35:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5447,51 +5447,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil pro všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor dalšího vzdělávání, 11.7.2026 6:25:18</w:t>
+        <w:t>Lektor dalšího vzdělávání, 31.7.2026 14:35:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6768,51 +6768,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo školství, mládeže a tělovýchovy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor dalšího vzdělávání, 11.7.2026 6:25:18</w:t>
+        <w:t>Lektor dalšího vzdělávání, 31.7.2026 14:35:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7332,51 +7332,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 2 až 4 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor dalšího vzdělávání, 11.7.2026 6:25:18</w:t>
+        <w:t>Lektor dalšího vzdělávání, 31.7.2026 14:35:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8129,51 +8129,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>NÚV – z hlediska realizátora projektu Koncept</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor dalšího vzdělávání, 11.7.2026 6:25:18</w:t>
+        <w:t>Lektor dalšího vzdělávání, 31.7.2026 14:35:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>