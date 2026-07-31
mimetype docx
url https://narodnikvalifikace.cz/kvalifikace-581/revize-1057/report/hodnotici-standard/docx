--- v7 (2026-07-31)
+++ v8 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R30D76ED1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR30D76ED1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR30D76ED1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1C521EA3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1C521EA3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1C521EA3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.02.2013 do: 05.04.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor dalšího vzdělávání, 31.7.2026 14:35:22</w:t>
+        <w:t>Lektor dalšího vzdělávání, 31.7.2026 15:58:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit kritéria a) a d) a jedno z kritérií b) nebo c).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor dalšího vzdělávání, 31.7.2026 14:35:22</w:t>
+        <w:t>Lektor dalšího vzdělávání, 31.7.2026 15:58:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2904,51 +2904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor dalšího vzdělávání, 31.7.2026 14:35:22</w:t>
+        <w:t>Lektor dalšího vzdělávání, 31.7.2026 15:58:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3605,51 +3605,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor dalšího vzdělávání, 31.7.2026 14:35:22</w:t>
+        <w:t>Lektor dalšího vzdělávání, 31.7.2026 15:58:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5447,51 +5447,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil pro všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor dalšího vzdělávání, 31.7.2026 14:35:22</w:t>
+        <w:t>Lektor dalšího vzdělávání, 31.7.2026 15:58:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6768,51 +6768,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo školství, mládeže a tělovýchovy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor dalšího vzdělávání, 31.7.2026 14:35:22</w:t>
+        <w:t>Lektor dalšího vzdělávání, 31.7.2026 15:58:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7332,51 +7332,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 2 až 4 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor dalšího vzdělávání, 31.7.2026 14:35:22</w:t>
+        <w:t>Lektor dalšího vzdělávání, 31.7.2026 15:58:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8129,51 +8129,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>NÚV – z hlediska realizátora projektu Koncept</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor dalšího vzdělávání, 31.7.2026 14:35:22</w:t>
+        <w:t>Lektor dalšího vzdělávání, 31.7.2026 15:58:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>