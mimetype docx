--- v8 (2026-07-31)
+++ v9 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1C521EA3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1C521EA3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1C521EA3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R222866D2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR222866D2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR222866D2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.02.2013 do: 05.04.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor dalšího vzdělávání, 31.7.2026 15:58:35</w:t>
+        <w:t>Lektor dalšího vzdělávání, 9.9.2026 22:00:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit kritéria a) a d) a jedno z kritérií b) nebo c).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor dalšího vzdělávání, 31.7.2026 15:58:35</w:t>
+        <w:t>Lektor dalšího vzdělávání, 9.9.2026 22:00:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2904,51 +2904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor dalšího vzdělávání, 31.7.2026 15:58:35</w:t>
+        <w:t>Lektor dalšího vzdělávání, 9.9.2026 22:00:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3605,51 +3605,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor dalšího vzdělávání, 31.7.2026 15:58:35</w:t>
+        <w:t>Lektor dalšího vzdělávání, 9.9.2026 22:00:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5447,51 +5447,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil pro všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor dalšího vzdělávání, 31.7.2026 15:58:35</w:t>
+        <w:t>Lektor dalšího vzdělávání, 9.9.2026 22:00:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6768,51 +6768,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo školství, mládeže a tělovýchovy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor dalšího vzdělávání, 31.7.2026 15:58:35</w:t>
+        <w:t>Lektor dalšího vzdělávání, 9.9.2026 22:00:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7332,51 +7332,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 2 až 4 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor dalšího vzdělávání, 31.7.2026 15:58:35</w:t>
+        <w:t>Lektor dalšího vzdělávání, 9.9.2026 22:00:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8129,51 +8129,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>NÚV – z hlediska realizátora projektu Koncept</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor dalšího vzdělávání, 31.7.2026 15:58:35</w:t>
+        <w:t>Lektor dalšího vzdělávání, 9.9.2026 22:00:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>