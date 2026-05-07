--- v0 (2026-04-15)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4953870C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4953870C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4953870C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R686199E6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR686199E6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR686199E6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor/lektorka dalšího vzdělávání, 15.4.2026 2:37:33</w:t>
+        <w:t>Lektor/lektorka dalšího vzdělávání, 7.5.2026 20:10:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1122,635 +1122,635 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9520"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9576"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ing. Benda Tomáš</w:t>
+        <w:t>Atrium, z.s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9520"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9576"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t>Hlinná 94, 41201 Hlinná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9906"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9962"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Ing. Benda Tomáš</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9906"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9962"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t>Havlíčkova 345, 74791 Štítina</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10292"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10348"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Bludiště,z.s.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10292"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10348"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>náměstí Dr. M. Horákové 1201/5, 36001 Karlovy Vary</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9906"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10908"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9962"/>
-[...10 lines deleted...]
-        <w:t>Bludiště,z.s.</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10964"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>CE-PA, spol. s r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9906"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10908"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9962"/>
-[...10 lines deleted...]
-        <w:t>náměstí Dr. M. Horákové 1201/5, 36001 Karlovy Vary</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10964"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vavrečkova 5262, 76001 Zlín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10522"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11294"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10578"/>
-[...10 lines deleted...]
-        <w:t>CE-PA, spol. s r.o.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11350"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Centrum andragogiky, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10522"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11294"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10578"/>
-[...10 lines deleted...]
-        <w:t>Vavrečkova 5262, 76001 Zlín</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11350"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>K Dolíkám 809/8b, 50311 Hradec Králové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10908"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11911"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10964"/>
-[...10 lines deleted...]
-        <w:t>Centrum andragogiky, s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11967"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Centrum pro integraci cizinců, o.p.s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10908"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11911"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10964"/>
-[...10 lines deleted...]
-        <w:t>K Dolíkám 809/8b, 50311 Hradec Králové</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11967"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pernerova 10/32, 18600 Praha 8 - Karlín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11525"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12527"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11581"/>
-[...10 lines deleted...]
-        <w:t>Centrum pro integraci cizinců, o.p.s.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12583"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Czech Edu Academy, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11525"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12527"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11581"/>
-[...10 lines deleted...]
-        <w:t>Pernerova 10/32, 18600 Praha 8 - Karlín</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12583"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vodičkova 682/20, 11000 Praha 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12141"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13144"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12197"/>
-[...10 lines deleted...]
-        <w:t>Czech Edu Academy, s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13200"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Česká rada dětí a mládeže</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12141"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13144"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12197"/>
-[...10 lines deleted...]
-        <w:t>Vodičkova 682/20, 11000 Praha 1</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13200"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Senovážné náměstí 977/24, 11000 Praha 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12758"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13760"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12814"/>
-[...10 lines deleted...]
-        <w:t>Česká rada dětí a mládeže</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13816"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Český průmyslový institut vzdělávání s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12758"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13760"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12814"/>
-[...10 lines deleted...]
-        <w:t>Senovážné náměstí 977/24, 11000 Praha 1</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13816"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Ve Žlíbku 2483/73, 19300 Praha 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13374"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14377"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13430"/>
-[...10 lines deleted...]
-        <w:t>Český průmyslový institut vzdělávání s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14433"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Dürichová Elena</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13374"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14377"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13430"/>
-[...10 lines deleted...]
-        <w:t>Ve Žlíbku 2483/73, 19300 Praha 9</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14433"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Krouského 431/8, 29471 Benátky nad Jizerou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13991"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14993"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14047"/>
-[...10 lines deleted...]
-        <w:t>Dürichová Elena</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="15049"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Ďurovičová Ivana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13991"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14993"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14047"/>
-[...61 lines deleted...]
-          <w:rStyle w:val="C14"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="15049"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Velké Hamry 682, 46845 Velké Hamry</w:t>
-      </w:r>
-[...52 lines deleted...]
-        <w:t xml:space="preserve">Dr. Milady Horákové  1080/23, 77900 Olomouc</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor/lektorka dalšího vzdělávání, 15.4.2026 2:37:33</w:t>
+        <w:t>Lektor/lektorka dalšího vzdělávání, 7.5.2026 20:10:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1917,1283 +1917,1283 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2515"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2571"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Element Consulting s.r.o.</w:t>
+        <w:t>Eduscientas s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2515"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2571"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Na Poříčí 595, 73801 Frýdek-Místek - Frýdek</w:t>
+        <w:t xml:space="preserve">Dr. Milady Horákové  1080/23, 77900 Olomouc</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3132"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3188"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Energy Arts, s.r.o.</w:t>
+        <w:t>Element Consulting s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3132"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3188"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Višňová 897/3, 66448 Moravany</w:t>
+        <w:t>Na Poříčí 595, 73801 Frýdek-Místek - Frýdek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3748"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3804"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Erudio Patria s.r.o.</w:t>
+        <w:t>Energy Arts, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3748"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3804"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lumírova 522/26, 70030 Ostrava</w:t>
+        <w:t>Višňová 897/3, 66448 Moravany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4365"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4421"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Everesta, s.r.o.</w:t>
+        <w:t>Erudio Patria s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4365"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4421"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t>Lumírova 522/26, 70030 Ostrava</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4981"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5037"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Everesta, s.r.o.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4981"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5037"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t>Mimoňská 3223, 47001 Česká Lípa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5598"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5654"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Evropská akademie vzdělávání SE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5598"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5654"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Cukrova 560/2, 19800 Praha 9</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4981"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5984"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5037"/>
-[...10 lines deleted...]
-        <w:t>Evropská akademie vzdělávání SE</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6040"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Firemní vzdělávání s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4981"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5984"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5037"/>
-[...61 lines deleted...]
-          <w:rStyle w:val="C16"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6040"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Trmická 836/5, 19000 Praha 9</w:t>
-      </w:r>
-[...52 lines deleted...]
-        <w:t>Houškova 822/35, 32600 Plzeň</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6370"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6426"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ing. Grebíková Martina</w:t>
+        <w:t>Grafia, společnost s ručením omezeným</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6370"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6426"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jana Koziny 190/2, 77900 Olomouc</w:t>
+        <w:t>Houškova 822/35, 32600 Plzeň</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6986"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7042"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>HANDI HELP SERVIS, v.o.s.</w:t>
+        <w:t>Ing. Grebíková Martina</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6986"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7042"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koperníkova 118, 73581 Bohumín</w:t>
+        <w:t>Jana Koziny 190/2, 77900 Olomouc</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7603"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7659"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>ICT Pro s.r.o.</w:t>
+        <w:t>HANDI HELP SERVIS, v.o.s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7603"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7659"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sochorova 3209/38, 61600 Brno</w:t>
+        <w:t>Koperníkova 118, 73581 Bohumín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8219"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8275"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Institut zdravého životního stylu s.r.o.</w:t>
+        <w:t>ICT Pro s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8219"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8275"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Veverkova 1229/9, 17000 Praha</w:t>
+        <w:t>Sochorova 3209/38, 61600 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8836"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8892"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>PhDr. et Mgr. Jestřáb Jakub MBA</w:t>
+        <w:t>Institut zdravého životního stylu s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8836"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8892"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>17. listopadu 1252/51, 35002 Cheb</w:t>
+        <w:t>Veverkova 1229/9, 17000 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9452"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9508"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Junák - český skaut, Pardubický kraj, z.s.</w:t>
+        <w:t>PhDr. et Mgr. Jestřáb Jakub MBA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9452"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9508"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t>17. listopadu 1252/51, 35002 Cheb</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10069"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10125"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Junák - český skaut, Pardubický kraj, z.s.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10069"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10125"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t>Jana Palacha 324, 53002 Pardubice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10685"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10741"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kanu system s.r.o.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10685"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10741"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Královka 629/16, 62100 Brno</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10069"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11071"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10125"/>
-[...10 lines deleted...]
-        <w:t>Kanu system s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11127"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>KUSTOD s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10069"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11071"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10125"/>
-[...10 lines deleted...]
-        <w:t>Královka 629/16, 62100 Brno</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11127"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Škroupovo náměstí 152/5, 47001 Česká Lípa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10455"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11688"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10511"/>
-[...10 lines deleted...]
-        <w:t>KUSTOD s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11744"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Leneo s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10455"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11688"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10511"/>
-[...10 lines deleted...]
-        <w:t>Pobřežní 249/46, 18600 Praha</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11744"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Domažlická 1123/194, 31800 Plzeň</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10841"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12304"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10897"/>
-[...10 lines deleted...]
-        <w:t>Leneo s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12360"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Level Up Group s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10841"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12304"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10897"/>
-[...10 lines deleted...]
-        <w:t>Domažlická 1123/194, 31800 Plzeň</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12360"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vrbenská  796/25i, 37001  České Budějovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11457"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12921"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11513"/>
-[...10 lines deleted...]
-        <w:t>Level Up Group s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12977"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Lipka, školské zařízení pro environmentální vzdělávání Brno, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11457"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12921"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11513"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Vrbenská  796/25i, 37001  České Budějovice</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12977"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lipová  233/20, 60200 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12074"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13306"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12130"/>
-[...10 lines deleted...]
-        <w:t>Lipka, školské zařízení pro environmentální vzdělávání Brno, příspěvková organizace</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13362"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Mgr. Lošťáková Olga M.A.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12074"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13306"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12130"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Lipová  233/20, 60200 Brno</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13362"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Soukalova 2180/2, 14300  Praha 4 – Modřany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12459"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13923"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12515"/>
-[...10 lines deleted...]
-        <w:t>Mgr. Lošťáková Olga M.A.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13979"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>M-CENTRUM, konzultační, rekvalifikační a školící středisko, z.s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12459"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13923"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12515"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Soukalova 2180/2, 14300  Praha 4 – Modřany</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13979"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Studentské náměstí  1531, 68601 Mařatice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13076"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14539"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13132"/>
-[...10 lines deleted...]
-        <w:t>M-CENTRUM, konzultační, rekvalifikační a školící středisko, z.s.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14595"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>MARLIN, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13076"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14539"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13132"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Studentské náměstí  1531, 68601 Mařatice</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14595"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Města Mayen 1536, 68601 Uherské Hradiště - Mařatice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13692"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="15156"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13748"/>
-[...10 lines deleted...]
-        <w:t>MARLIN, s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="15212"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>MAVO s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13692"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="15156"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13748"/>
-[...61 lines deleted...]
-          <w:rStyle w:val="C16"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="15212"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Černošická 20, 25228 Vonoklasy</w:t>
-      </w:r>
-[...52 lines deleted...]
-        <w:t>Zemědělská 1665/1, 61300 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor/lektorka dalšího vzdělávání, 15.4.2026 2:37:33</w:t>
+        <w:t>Lektor/lektorka dalšího vzdělávání, 7.5.2026 20:10:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3360,1229 +3360,1229 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2515"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2571"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>MgC Group s.r.o.</w:t>
+        <w:t>Mendelova univerzita v Brně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2515"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2571"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t>Zemědělská 1665/1, 61300 Brno</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3132"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3188"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>MgC Group s.r.o.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3132"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3188"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t>Pod Děvínem 2894/26, 15000 Praha 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3748"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3804"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Moore Academy CZ s.r.o.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3748"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3804"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Karolinská 661/4, 18600 Praha</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3132"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4134"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3188"/>
-[...10 lines deleted...]
-        <w:t>Moore Academy CZ s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4190"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>MOST KE VZDĚLÁNÍ - BRIDGE TO EDUCATION, z.s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3132"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4134"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3188"/>
-[...61 lines deleted...]
-          <w:rStyle w:val="C16"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4190"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>51237 Benecko 202,</w:t>
-      </w:r>
-[...52 lines deleted...]
-        <w:t>Ve Žlíbku 2483/73, 19000 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4520"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4576"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Národní pedagogický institut České republiky</w:t>
+        <w:t>Námořní akademie České republiky s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4520"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4576"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Senovážné náměstí 872/25, 11000 Praha 1</w:t>
+        <w:t>Ve Žlíbku 2483/73, 19000 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5137"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5193"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>New Dimension, s.r.o.</w:t>
+        <w:t>Národní pedagogický institut České republiky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5137"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5193"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Havlíčkova 233, 73801 Frýdek-Místek</w:t>
+        <w:t>Senovážné náměstí 872/25, 11000 Praha 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5753"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5809"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>NutriAcademy, s.r.o.</w:t>
+        <w:t>New Dimension, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5753"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5809"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">U krčské vodárny  949/49, 14000 Praha</w:t>
+        <w:t>Havlíčkova 233, 73801 Frýdek-Místek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6370"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6426"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>OZP Akademie z.ú.</w:t>
+        <w:t>NutriAcademy, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6370"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6426"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pod Plískavou 371/4, 10200 Praha 15 - Hostivař</w:t>
+        <w:t xml:space="preserve">U krčské vodárny  949/49, 14000 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6986"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7042"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mgr. Paloušková Jana</w:t>
+        <w:t>OZP Akademie z.ú.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6986"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7042"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Družební 681/10, 77900 Olomouc</w:t>
+        <w:t>Pod Plískavou 371/4, 10200 Praha 15 - Hostivař</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7603"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7659"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pionýr, z. s.</w:t>
+        <w:t>Mgr. Paloušková Jana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7603"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7659"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Senovážné náměstí 977/24, 11000 Praha 1 - Nové Město</w:t>
+        <w:t>Družební 681/10, 77900 Olomouc</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8219"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8275"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Počítačová služba s.r.o.</w:t>
+        <w:t>Pionýr, z. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8219"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8275"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stupkova 413/1a, 77900 Olomouc</w:t>
+        <w:t>Senovážné náměstí 977/24, 11000 Praha 1 - Nové Město</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8836"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8892"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>POE EDUCO, spol. s r. o.</w:t>
+        <w:t>Počítačová služba s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8836"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8892"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Divadelní 946/9, 74101 Nový Jičín</w:t>
+        <w:t>Stupkova 413/1a, 77900 Olomouc</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9452"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9508"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>RENUX s.r.o.</w:t>
+        <w:t>POE EDUCO, spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9452"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9508"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t>Divadelní 946/9, 74101 Nový Jičín</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10069"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10125"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>RENUX s.r.o.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10069"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10125"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t>Bulharská 1424/27, 70800 Ostrava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="831" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10685"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="704" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10741"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>RYCON Consulting s.r.o.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="831" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10685"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="704" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10741"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kollárova 1714/1, 50002 Hradec Králové - Pražské Předměstí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="831" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10069"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11526"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="704" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10125"/>
-[...10 lines deleted...]
-        <w:t>RYCON Consulting s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11582"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Santia, spol. s r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="831" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10069"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11526"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="704" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10125"/>
-[...10 lines deleted...]
-        <w:t>Kollárova 1714/1, 50002 Hradec Králové - Pražské Předměstí</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11582"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Křižíkova 2987/70b, 61200 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10909"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12142"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10965"/>
-[...10 lines deleted...]
-        <w:t>Santia, spol. s r.o.</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12198"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>SMARTER Training &amp; Consulting, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10909"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12142"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10965"/>
-[...61 lines deleted...]
-          <w:rStyle w:val="C14"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12198"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Vilová 3194/8, 10000 Praha 10</w:t>
-      </w:r>
-[...52 lines deleted...]
-        <w:t>Ciorova 998/12, 71200 Ostrava - Muglinov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12528"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12584"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">PhDr. et. PhDr. Mgr. Ing. Bc. Smutný Lukáš  MPA, MBA, MSc., Ing.Paed.IGIP</w:t>
+        <w:t>Mgr. Bc. Smutná Laura</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12528"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12584"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Ciorova 998/12, 71200 Ostrava - Muglinov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13145"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13145"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13201"/>
-[...7 lines deleted...]
-          <w:rStyle w:val="C15"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13201"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PhDr. et. PhDr. Mgr. Ing. Bc. Smutný Lukáš  MPA, MBA, MSc., Ing.Paed.IGIP</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13145"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13201"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Ciorova 998/12, 71200 Ostrava - Muglinov</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13761"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13817"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Středisko vzdělávání s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P19"/>
-[...18 lines deleted...]
-          <w:rStyle w:val="C16"/>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13761"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13817"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Česká 1432/36, 70030 Ostrava</w:t>
-      </w:r>
-[...52 lines deleted...]
-        <w:t>Pražská 636/38b, 64200 Brno - Bosonohy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14147"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14203"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ing. Svoboda Petr Ph.D.</w:t>
+        <w:t>Střední škola stavebních řemesel Brno - Bosonohy, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14147"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14203"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jana Pavelky 673, 25065 Líbeznice</w:t>
+        <w:t>Pražská 636/38b, 64200 Brno - Bosonohy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14764"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14820"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>V - Studio, s.r.o.</w:t>
+        <w:t>Ing. Svoboda Petr Ph.D.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14764"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14820"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Žižkova tř. 309/12, 37001 České Budějovice</w:t>
+        <w:t>Jana Pavelky 673, 25065 Líbeznice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor/lektorka dalšího vzdělávání, 15.4.2026 2:37:33</w:t>
+        <w:t>Lektor/lektorka dalšího vzdělávání, 7.5.2026 20:10:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4749,203 +4749,257 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2515"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2571"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ing. Vykusová Marta</w:t>
+        <w:t>V - Studio, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2515"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2571"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Družstevní 36/17, 41201 Litoměřice</w:t>
+        <w:t>Žižkova tř. 309/12, 37001 České Budějovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3132"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3188"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vysoká škola technická a ekonomická v Českých Budějovicích</w:t>
+        <w:t>Ing. Vykusová Marta</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3132"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3188"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t>Družstevní 36/17, 41201 Litoměřice</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3748"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3804"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vysoká škola technická a ekonomická v Českých Budějovicích</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3748"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3804"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t>Okružní 517/10/10, 37001 České Budějovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P17"/>
-[...18 lines deleted...]
-          <w:rStyle w:val="C15"/>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4365"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4421"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Vyšší odborná škola pedagogická a sociální a Střední pedagogická škola Kroměříž</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P19"/>
-[...18 lines deleted...]
-          <w:rStyle w:val="C16"/>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4365"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4421"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>1. máje 221, 76701 Kroměříž</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor/lektorka dalšího vzdělávání, 15.4.2026 2:37:33</w:t>
+        <w:t>Lektor/lektorka dalšího vzdělávání, 7.5.2026 20:10:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 5</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>