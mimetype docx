--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R686199E6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR686199E6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR686199E6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RA6ECA3A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRA6ECA3A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRA6ECA3A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor/lektorka dalšího vzdělávání, 7.5.2026 20:10:44</w:t>
+        <w:t>Lektor/lektorka dalšího vzdělávání, 28.5.2026 4:29:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1706,51 +1706,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Velké Hamry 682, 46845 Velké Hamry</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor/lektorka dalšího vzdělávání, 7.5.2026 20:10:44</w:t>
+        <w:t>Lektor/lektorka dalšího vzdělávání, 28.5.2026 4:29:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2403,797 +2403,797 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7603"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7659"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>HANDI HELP SERVIS, v.o.s.</w:t>
+        <w:t>ICT Pro s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7603"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7659"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koperníkova 118, 73581 Bohumín</w:t>
+        <w:t>Sochorova 3209/38, 61600 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8219"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8275"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>ICT Pro s.r.o.</w:t>
+        <w:t>Institut zdravého životního stylu s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8219"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8275"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sochorova 3209/38, 61600 Brno</w:t>
+        <w:t>Veverkova 1229/9, 17000 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8836"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8892"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Institut zdravého životního stylu s.r.o.</w:t>
+        <w:t>PhDr. et Mgr. Jestřáb Jakub MBA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8836"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8892"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Veverkova 1229/9, 17000 Praha</w:t>
+        <w:t>17. listopadu 1252/51, 35002 Cheb</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9452"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9508"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>PhDr. et Mgr. Jestřáb Jakub MBA</w:t>
+        <w:t>Junák - český skaut, Pardubický kraj, z.s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9452"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9508"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>17. listopadu 1252/51, 35002 Cheb</w:t>
+        <w:t>Jana Palacha 324, 53002 Pardubice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10069"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10069"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10125"/>
-[...10 lines deleted...]
-        <w:t>Junák - český skaut, Pardubický kraj, z.s.</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10125"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kanu system s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10069"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10069"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10125"/>
-[...10 lines deleted...]
-        <w:t>Jana Palacha 324, 53002 Pardubice</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10125"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Královka 629/16, 62100 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10685"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10455"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10741"/>
-[...10 lines deleted...]
-        <w:t>Kanu system s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10511"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>KUSTOD s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10685"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10455"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10741"/>
-[...10 lines deleted...]
-        <w:t>Královka 629/16, 62100 Brno</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10511"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Škroupovo náměstí 152/5, 47001 Česká Lípa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11071"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11127"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>KUSTOD s.r.o.</w:t>
+        <w:t>Leneo s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11071"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11127"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Škroupovo náměstí 152/5, 47001 Česká Lípa</w:t>
+        <w:t>Domažlická 1123/194, 31800 Plzeň</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11688"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11744"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Leneo s.r.o.</w:t>
+        <w:t>Level Up Group s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11688"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11744"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Domažlická 1123/194, 31800 Plzeň</w:t>
+        <w:t xml:space="preserve">Vrbenská  796/25i, 37001  České Budějovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12304"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12304"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12360"/>
-[...10 lines deleted...]
-        <w:t>Level Up Group s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12360"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Lipka, školské zařízení pro environmentální vzdělávání Brno, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12304"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12304"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12360"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Vrbenská  796/25i, 37001  České Budějovice</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12360"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lipová  233/20, 60200 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12921"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12690"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12977"/>
-[...10 lines deleted...]
-        <w:t>Lipka, školské zařízení pro environmentální vzdělávání Brno, příspěvková organizace</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12746"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Mgr. Lošťáková Olga M.A.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12921"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12690"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12977"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Lipová  233/20, 60200 Brno</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12746"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Soukalova 2180/2, 14300  Praha 4 – Modřany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13306"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13362"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mgr. Lošťáková Olga M.A.</w:t>
+        <w:t>M-CENTRUM, konzultační, rekvalifikační a školící středisko, z.s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13306"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13362"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Soukalova 2180/2, 14300  Praha 4 – Modřany</w:t>
+        <w:t xml:space="preserve">Studentské náměstí  1531, 68601 Mařatice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13923"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13979"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>M-CENTRUM, konzultační, rekvalifikační a školící středisko, z.s.</w:t>
+        <w:t>MARLIN, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13923"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13979"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Studentské náměstí  1531, 68601 Mařatice</w:t>
+        <w:t>Města Mayen 1536, 68601 Uherské Hradiště - Mařatice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14539"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14595"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>MARLIN, s.r.o.</w:t>
+        <w:t>MAVO s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14539"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14595"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Města Mayen 1536, 68601 Uherské Hradiště - Mařatice</w:t>
+        <w:t>Černošická 20, 25228 Vonoklasy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="15156"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="15212"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>MAVO s.r.o.</w:t>
+        <w:t>Mendelova univerzita v Brně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="15156"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="15212"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Černošická 20, 25228 Vonoklasy</w:t>
+        <w:t>Zemědělská 1665/1, 61300 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor/lektorka dalšího vzdělávání, 7.5.2026 20:10:44</w:t>
+        <w:t>Lektor/lektorka dalšího vzdělávání, 28.5.2026 4:29:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3360,1229 +3360,1229 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2515"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2571"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mendelova univerzita v Brně</w:t>
+        <w:t>MgC Group s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2515"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2571"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zemědělská 1665/1, 61300 Brno</w:t>
+        <w:t>Pod Děvínem 2894/26, 15000 Praha 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3132"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3132"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3188"/>
-[...10 lines deleted...]
-        <w:t>MgC Group s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3188"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Moore Academy CZ s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3132"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3132"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3188"/>
-[...10 lines deleted...]
-        <w:t>Pod Děvínem 2894/26, 15000 Praha 5</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3188"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Karolinská 661/4, 18600 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3748"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3518"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3804"/>
-[...10 lines deleted...]
-        <w:t>Moore Academy CZ s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3574"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>MOST KE VZDĚLÁNÍ - BRIDGE TO EDUCATION, z.s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3748"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3518"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3804"/>
-[...10 lines deleted...]
-        <w:t>Karolinská 661/4, 18600 Praha</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3574"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>51237 Benecko 202,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4134"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3904"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4190"/>
-[...10 lines deleted...]
-        <w:t>MOST KE VZDĚLÁNÍ - BRIDGE TO EDUCATION, z.s.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3960"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Námořní akademie České republiky s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4134"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3904"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4190"/>
-[...10 lines deleted...]
-        <w:t>51237 Benecko 202,</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3960"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Ve Žlíbku 2483/73, 19000 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4520"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4576"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Námořní akademie České republiky s.r.o.</w:t>
+        <w:t>Národní pedagogický institut České republiky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4520"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4576"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ve Žlíbku 2483/73, 19000 Praha</w:t>
+        <w:t>Senovážné náměstí 872/25, 11000 Praha 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5137"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5193"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Národní pedagogický institut České republiky</w:t>
+        <w:t>New Dimension, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5137"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5193"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Senovážné náměstí 872/25, 11000 Praha 1</w:t>
+        <w:t>Havlíčkova 233, 73801 Frýdek-Místek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5753"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5809"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>New Dimension, s.r.o.</w:t>
+        <w:t>NutriAcademy, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5753"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5809"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Havlíčkova 233, 73801 Frýdek-Místek</w:t>
+        <w:t xml:space="preserve">U krčské vodárny  949/49, 14000 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6370"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6426"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>NutriAcademy, s.r.o.</w:t>
+        <w:t>OZP Akademie z.ú.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6370"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6426"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">U krčské vodárny  949/49, 14000 Praha</w:t>
+        <w:t>Pod Plískavou 371/4, 10200 Praha 15 - Hostivař</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6986"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7042"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>OZP Akademie z.ú.</w:t>
+        <w:t>Mgr. Paloušková Jana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6986"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7042"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pod Plískavou 371/4, 10200 Praha 15 - Hostivař</w:t>
+        <w:t>Družební 681/10, 77900 Olomouc</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7603"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7659"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mgr. Paloušková Jana</w:t>
+        <w:t>Pionýr, z. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7603"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7659"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Družební 681/10, 77900 Olomouc</w:t>
+        <w:t>Senovážné náměstí 977/24, 11000 Praha 1 - Nové Město</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8219"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8275"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pionýr, z. s.</w:t>
+        <w:t>Počítačová služba s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8219"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8275"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Senovážné náměstí 977/24, 11000 Praha 1 - Nové Město</w:t>
+        <w:t>Stupkova 413/1a, 77900 Olomouc</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8836"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8892"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Počítačová služba s.r.o.</w:t>
+        <w:t>POE EDUCO, spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8836"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8892"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stupkova 413/1a, 77900 Olomouc</w:t>
+        <w:t>Divadelní 946/9, 74101 Nový Jičín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9452"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9508"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>POE EDUCO, spol. s r. o.</w:t>
+        <w:t>RENUX s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9452"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9508"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Divadelní 946/9, 74101 Nový Jičín</w:t>
+        <w:t>Bulharská 1424/27, 70800 Ostrava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10069"/>
+        <w:framePr w:w="7847" w:h="831" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10069"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10125"/>
-[...10 lines deleted...]
-        <w:t>RENUX s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="704" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10125"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>RYCON Consulting s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10069"/>
+        <w:framePr w:w="2784" w:h="831" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10069"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10125"/>
-[...10 lines deleted...]
-        <w:t>Bulharská 1424/27, 70800 Ostrava</w:t>
+        <w:framePr w:w="2702" w:h="704" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10125"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kollárova 1714/1, 50002 Hradec Králové - Pražské Předměstí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="831" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10685"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10909"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="704" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10741"/>
-[...10 lines deleted...]
-        <w:t>RYCON Consulting s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10965"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Santia, spol. s r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="831" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10685"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10909"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="704" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10741"/>
-[...10 lines deleted...]
-        <w:t>Kollárova 1714/1, 50002 Hradec Králové - Pražské Předměstí</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10965"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Křižíkova 2987/70b, 61200 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11526"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11526"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11582"/>
-[...10 lines deleted...]
-        <w:t>Santia, spol. s r.o.</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11582"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>SMARTER Training &amp; Consulting, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11526"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11526"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11582"/>
-[...10 lines deleted...]
-        <w:t>Křižíkova 2987/70b, 61200 Brno</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11582"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vilová 3194/8, 10000 Praha 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12142"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11912"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12198"/>
-[...10 lines deleted...]
-        <w:t>SMARTER Training &amp; Consulting, s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11968"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Mgr. Bc. Smutná Laura</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12142"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11912"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12198"/>
-[...10 lines deleted...]
-        <w:t>Vilová 3194/8, 10000 Praha 10</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11968"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Ciorova 998/12, 71200 Ostrava - Muglinov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12528"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12584"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mgr. Bc. Smutná Laura</w:t>
+        <w:t xml:space="preserve">PhDr. et. PhDr. Mgr. Ing. Bc. Smutný Lukáš  MPA, MBA, MSc., Ing.Paed.IGIP</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12528"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12584"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Ciorova 998/12, 71200 Ostrava - Muglinov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13145"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13145"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13201"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">PhDr. et. PhDr. Mgr. Ing. Bc. Smutný Lukáš  MPA, MBA, MSc., Ing.Paed.IGIP</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13201"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Středisko vzdělávání s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13145"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13145"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13201"/>
-[...10 lines deleted...]
-        <w:t>Ciorova 998/12, 71200 Ostrava - Muglinov</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13201"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Česká 1432/36, 70030 Ostrava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13761"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13531"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13817"/>
-[...10 lines deleted...]
-        <w:t>Středisko vzdělávání s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13587"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola stavebních řemesel Brno - Bosonohy, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13761"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13531"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13817"/>
-[...10 lines deleted...]
-        <w:t>Česká 1432/36, 70030 Ostrava</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13587"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pražská 636/38b, 64200 Brno - Bosonohy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14147"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14203"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední škola stavebních řemesel Brno - Bosonohy, příspěvková organizace</w:t>
+        <w:t>Ing. Svoboda Petr Ph.D.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14147"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14203"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pražská 636/38b, 64200 Brno - Bosonohy</w:t>
+        <w:t>Jana Pavelky 673, 25065 Líbeznice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14764"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14820"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ing. Svoboda Petr Ph.D.</w:t>
+        <w:t>V - Studio, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14764"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14820"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jana Pavelky 673, 25065 Líbeznice</w:t>
+        <w:t>Žižkova tř. 309/12, 37001 České Budějovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor/lektorka dalšího vzdělávání, 7.5.2026 20:10:44</w:t>
+        <w:t>Lektor/lektorka dalšího vzdělávání, 28.5.2026 4:29:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4749,257 +4749,203 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2515"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2571"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>V - Studio, s.r.o.</w:t>
+        <w:t>Ing. Vykusová Marta</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2515"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2571"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Žižkova tř. 309/12, 37001 České Budějovice</w:t>
+        <w:t>Družstevní 36/17, 41201 Litoměřice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3132"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3188"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ing. Vykusová Marta</w:t>
+        <w:t>Vysoká škola technická a ekonomická v Českých Budějovicích</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3132"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3188"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Družstevní 36/17, 41201 Litoměřice</w:t>
+        <w:t>Okružní 517/10/10, 37001 České Budějovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3748"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3748"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3804"/>
-[...10 lines deleted...]
-        <w:t>Vysoká škola technická a ekonomická v Českých Budějovicích</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3804"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vyšší odborná škola pedagogická a sociální a Střední pedagogická škola Kroměříž</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3748"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3748"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3804"/>
-[...61 lines deleted...]
-          <w:rStyle w:val="C14"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3804"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>1. máje 221, 76701 Kroměříž</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor/lektorka dalšího vzdělávání, 7.5.2026 20:10:44</w:t>
+        <w:t>Lektor/lektorka dalšího vzdělávání, 28.5.2026 4:29:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 5</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>