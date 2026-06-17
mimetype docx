--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RA6ECA3A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRA6ECA3A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRA6ECA3A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R25564665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR25564665" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR25564665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor/lektorka dalšího vzdělávání, 28.5.2026 4:29:55</w:t>
+        <w:t>Lektor/lektorka dalšího vzdělávání, 17.6.2026 15:01:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1706,51 +1706,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Velké Hamry 682, 46845 Velké Hamry</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor/lektorka dalšího vzdělávání, 28.5.2026 4:29:55</w:t>
+        <w:t>Lektor/lektorka dalšího vzdělávání, 17.6.2026 15:01:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3149,51 +3149,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Zemědělská 1665/1, 61300 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor/lektorka dalšího vzdělávání, 28.5.2026 4:29:55</w:t>
+        <w:t>Lektor/lektorka dalšího vzdělávání, 17.6.2026 15:01:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4538,51 +4538,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Žižkova tř. 309/12, 37001 České Budějovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor/lektorka dalšího vzdělávání, 28.5.2026 4:29:55</w:t>
+        <w:t>Lektor/lektorka dalšího vzdělávání, 17.6.2026 15:01:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4901,51 +4901,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>1. máje 221, 76701 Kroměříž</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor/lektorka dalšího vzdělávání, 28.5.2026 4:29:55</w:t>
+        <w:t>Lektor/lektorka dalšího vzdělávání, 17.6.2026 15:01:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 5</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>