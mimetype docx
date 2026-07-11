--- v3 (2026-06-17)
+++ v4 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R25564665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR25564665" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR25564665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R542FD4FB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR542FD4FB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR542FD4FB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor/lektorka dalšího vzdělávání, 17.6.2026 15:01:21</w:t>
+        <w:t>Lektor/lektorka dalšího vzdělávání, 11.7.2026 6:21:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1706,51 +1706,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Velké Hamry 682, 46845 Velké Hamry</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor/lektorka dalšího vzdělávání, 17.6.2026 15:01:21</w:t>
+        <w:t>Lektor/lektorka dalšího vzdělávání, 11.7.2026 6:21:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3149,51 +3149,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Zemědělská 1665/1, 61300 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor/lektorka dalšího vzdělávání, 17.6.2026 15:01:21</w:t>
+        <w:t>Lektor/lektorka dalšího vzdělávání, 11.7.2026 6:21:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4538,51 +4538,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Žižkova tř. 309/12, 37001 České Budějovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor/lektorka dalšího vzdělávání, 17.6.2026 15:01:21</w:t>
+        <w:t>Lektor/lektorka dalšího vzdělávání, 11.7.2026 6:21:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4901,51 +4901,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>1. máje 221, 76701 Kroměříž</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor/lektorka dalšího vzdělávání, 17.6.2026 15:01:21</w:t>
+        <w:t>Lektor/lektorka dalšího vzdělávání, 11.7.2026 6:21:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 5</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>