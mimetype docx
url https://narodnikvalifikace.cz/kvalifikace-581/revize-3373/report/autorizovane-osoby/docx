--- v4 (2026-07-11)
+++ v5 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R542FD4FB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR542FD4FB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR542FD4FB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R76A93545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR76A93545" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR76A93545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor/lektorka dalšího vzdělávání, 11.7.2026 6:21:16</w:t>
+        <w:t>Lektor/lektorka dalšího vzdělávání, 31.7.2026 16:11:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1706,51 +1706,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Velké Hamry 682, 46845 Velké Hamry</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor/lektorka dalšího vzdělávání, 11.7.2026 6:21:16</w:t>
+        <w:t>Lektor/lektorka dalšího vzdělávání, 31.7.2026 16:11:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3149,51 +3149,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Zemědělská 1665/1, 61300 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor/lektorka dalšího vzdělávání, 11.7.2026 6:21:16</w:t>
+        <w:t>Lektor/lektorka dalšího vzdělávání, 31.7.2026 16:11:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3792,797 +3792,797 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6986"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7042"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mgr. Paloušková Jana</w:t>
+        <w:t>Pionýr, z. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6986"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7042"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Družební 681/10, 77900 Olomouc</w:t>
+        <w:t>Senovážné náměstí 977/24, 11000 Praha 1 - Nové Město</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7603"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7659"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pionýr, z. s.</w:t>
+        <w:t>Počítačová služba s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7603"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7659"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Senovážné náměstí 977/24, 11000 Praha 1 - Nové Město</w:t>
+        <w:t>Stupkova 413/1a, 77900 Olomouc</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8219"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8275"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Počítačová služba s.r.o.</w:t>
+        <w:t>POE EDUCO, spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8219"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8275"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stupkova 413/1a, 77900 Olomouc</w:t>
+        <w:t>Divadelní 946/9, 74101 Nový Jičín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8836"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8892"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>POE EDUCO, spol. s r. o.</w:t>
+        <w:t>RENUX s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8836"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8892"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Divadelní 946/9, 74101 Nový Jičín</w:t>
+        <w:t>Bulharská 1424/27, 70800 Ostrava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9452"/>
+        <w:framePr w:w="7847" w:h="831" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9452"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9508"/>
-[...10 lines deleted...]
-        <w:t>RENUX s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="704" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9508"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>RYCON Consulting s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9452"/>
+        <w:framePr w:w="2784" w:h="831" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9452"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9508"/>
-[...10 lines deleted...]
-        <w:t>Bulharská 1424/27, 70800 Ostrava</w:t>
+        <w:framePr w:w="2702" w:h="704" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9508"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kollárova 1714/1, 50002 Hradec Králové - Pražské Předměstí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="831" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10069"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10293"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="704" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10125"/>
-[...10 lines deleted...]
-        <w:t>RYCON Consulting s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10349"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Santia, spol. s r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="831" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10069"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10293"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="704" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10125"/>
-[...10 lines deleted...]
-        <w:t>Kollárova 1714/1, 50002 Hradec Králové - Pražské Předměstí</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10349"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Křižíkova 2987/70b, 61200 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10909"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10909"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10965"/>
-[...10 lines deleted...]
-        <w:t>Santia, spol. s r.o.</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10965"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>SMARTER Training &amp; Consulting, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10909"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10909"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10965"/>
-[...10 lines deleted...]
-        <w:t>Křižíkova 2987/70b, 61200 Brno</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10965"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vilová 3194/8, 10000 Praha 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11526"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11295"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11582"/>
-[...10 lines deleted...]
-        <w:t>SMARTER Training &amp; Consulting, s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11351"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Mgr. Bc. Smutná Laura</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11526"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11295"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11582"/>
-[...10 lines deleted...]
-        <w:t>Vilová 3194/8, 10000 Praha 10</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11351"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Ciorova 998/12, 71200 Ostrava - Muglinov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11912"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11968"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mgr. Bc. Smutná Laura</w:t>
+        <w:t xml:space="preserve">PhDr. et. PhDr. Mgr. Ing. Bc. Smutný Lukáš  MPA, MBA, MSc., Ing.Paed.IGIP</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11912"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11968"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Ciorova 998/12, 71200 Ostrava - Muglinov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12528"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12528"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12584"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">PhDr. et. PhDr. Mgr. Ing. Bc. Smutný Lukáš  MPA, MBA, MSc., Ing.Paed.IGIP</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12584"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Středisko vzdělávání s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12528"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12528"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12584"/>
-[...10 lines deleted...]
-        <w:t>Ciorova 998/12, 71200 Ostrava - Muglinov</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12584"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Česká 1432/36, 70030 Ostrava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13145"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12914"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13201"/>
-[...10 lines deleted...]
-        <w:t>Středisko vzdělávání s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12970"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola stavebních řemesel Brno - Bosonohy, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13145"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12914"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13201"/>
-[...10 lines deleted...]
-        <w:t>Česká 1432/36, 70030 Ostrava</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12970"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pražská 636/38b, 64200 Brno - Bosonohy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13531"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13587"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední škola stavebních řemesel Brno - Bosonohy, příspěvková organizace</w:t>
+        <w:t>Ing. Svoboda Petr Ph.D.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13531"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13587"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pražská 636/38b, 64200 Brno - Bosonohy</w:t>
+        <w:t>Jana Pavelky 673, 25065 Líbeznice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14147"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14203"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ing. Svoboda Petr Ph.D.</w:t>
+        <w:t>V - Studio, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14147"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14203"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jana Pavelky 673, 25065 Líbeznice</w:t>
+        <w:t>Žižkova tř. 309/12, 37001 České Budějovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14764"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14820"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>V - Studio, s.r.o.</w:t>
+        <w:t>Ing. Vykusová Marta</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14764"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14820"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Žižkova tř. 309/12, 37001 České Budějovice</w:t>
+        <w:t>Družstevní 36/17, 41201 Litoměřice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor/lektorka dalšího vzdělávání, 11.7.2026 6:21:16</w:t>
+        <w:t>Lektor/lektorka dalšího vzdělávání, 31.7.2026 16:11:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4749,203 +4749,149 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2515"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2571"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ing. Vykusová Marta</w:t>
+        <w:t>Vysoká škola technická a ekonomická v Českých Budějovicích</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2515"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2571"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Družstevní 36/17, 41201 Litoměřice</w:t>
+        <w:t>Okružní 517/10/10, 37001 České Budějovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3132"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3132"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3188"/>
-[...10 lines deleted...]
-        <w:t>Vysoká škola technická a ekonomická v Českých Budějovicích</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3188"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vyšší odborná škola pedagogická a sociální a Střední pedagogická škola Kroměříž</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3132"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3132"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3188"/>
-[...61 lines deleted...]
-          <w:rStyle w:val="C16"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3188"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>1. máje 221, 76701 Kroměříž</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor/lektorka dalšího vzdělávání, 11.7.2026 6:21:16</w:t>
+        <w:t>Lektor/lektorka dalšího vzdělávání, 31.7.2026 16:11:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 5</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>