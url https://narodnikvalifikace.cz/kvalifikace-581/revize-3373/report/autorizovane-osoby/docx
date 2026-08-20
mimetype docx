--- v5 (2026-07-31)
+++ v6 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R76A93545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR76A93545" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR76A93545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5EF500C2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5EF500C2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5EF500C2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor/lektorka dalšího vzdělávání, 31.7.2026 16:11:37</w:t>
+        <w:t>Lektor/lektorka dalšího vzdělávání, 20.8.2026 21:48:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1706,51 +1706,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Velké Hamry 682, 46845 Velké Hamry</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor/lektorka dalšího vzdělávání, 31.7.2026 16:11:37</w:t>
+        <w:t>Lektor/lektorka dalšího vzdělávání, 20.8.2026 21:48:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3149,51 +3149,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Zemědělská 1665/1, 61300 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor/lektorka dalšího vzdělávání, 31.7.2026 16:11:37</w:t>
+        <w:t>Lektor/lektorka dalšího vzdělávání, 20.8.2026 21:48:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4538,51 +4538,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Družstevní 36/17, 41201 Litoměřice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor/lektorka dalšího vzdělávání, 31.7.2026 16:11:37</w:t>
+        <w:t>Lektor/lektorka dalšího vzdělávání, 20.8.2026 21:48:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4847,51 +4847,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>1. máje 221, 76701 Kroměříž</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor/lektorka dalšího vzdělávání, 31.7.2026 16:11:37</w:t>
+        <w:t>Lektor/lektorka dalšího vzdělávání, 20.8.2026 21:48:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 5</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>