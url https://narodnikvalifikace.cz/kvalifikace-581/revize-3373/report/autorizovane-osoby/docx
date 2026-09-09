--- v6 (2026-08-20)
+++ v7 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5EF500C2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5EF500C2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5EF500C2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R299F3B28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR299F3B28" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR299F3B28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor/lektorka dalšího vzdělávání, 20.8.2026 21:48:26</w:t>
+        <w:t>Lektor/lektorka dalšího vzdělávání, 9.9.2026 23:02:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1706,51 +1706,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Velké Hamry 682, 46845 Velké Hamry</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor/lektorka dalšího vzdělávání, 20.8.2026 21:48:26</w:t>
+        <w:t>Lektor/lektorka dalšího vzdělávání, 9.9.2026 23:02:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3149,51 +3149,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Zemědělská 1665/1, 61300 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor/lektorka dalšího vzdělávání, 20.8.2026 21:48:26</w:t>
+        <w:t>Lektor/lektorka dalšího vzdělávání, 9.9.2026 23:02:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4538,51 +4538,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Družstevní 36/17, 41201 Litoměřice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor/lektorka dalšího vzdělávání, 20.8.2026 21:48:26</w:t>
+        <w:t>Lektor/lektorka dalšího vzdělávání, 9.9.2026 23:02:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4847,51 +4847,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>1. máje 221, 76701 Kroměříž</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor/lektorka dalšího vzdělávání, 20.8.2026 21:48:26</w:t>
+        <w:t>Lektor/lektorka dalšího vzdělávání, 9.9.2026 23:02:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 5</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>