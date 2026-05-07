--- v0 (2026-04-15)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R48F397C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR48F397C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR48F397C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R14CD8058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR14CD8058" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR14CD8058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor/lektorka dalšího vzdělávání, 15.4.2026 2:37:56</w:t>
+        <w:t>Lektor/lektorka dalšího vzdělávání, 7.5.2026 20:11:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor/lektorka dalšího vzdělávání, 15.4.2026 2:37:56</w:t>
+        <w:t>Lektor/lektorka dalšího vzdělávání, 7.5.2026 20:11:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2580,51 +2580,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor/lektorka dalšího vzdělávání, 15.4.2026 2:37:56</w:t>
+        <w:t>Lektor/lektorka dalšího vzdělávání, 7.5.2026 20:11:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3821,51 +3821,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor/lektorka dalšího vzdělávání, 15.4.2026 2:37:56</w:t>
+        <w:t>Lektor/lektorka dalšího vzdělávání, 7.5.2026 20:11:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4468,51 +4468,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor/lektorka dalšího vzdělávání, 15.4.2026 2:37:56</w:t>
+        <w:t>Lektor/lektorka dalšího vzdělávání, 7.5.2026 20:11:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13050,51 +13050,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>záznam.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor/lektorka dalšího vzdělávání, 15.4.2026 2:37:56</w:t>
+        <w:t>Lektor/lektorka dalšího vzdělávání, 7.5.2026 20:11:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21853,51 +21853,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeč.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor/lektorka dalšího vzdělávání, 15.4.2026 2:37:56</w:t>
+        <w:t>Lektor/lektorka dalšího vzdělávání, 7.5.2026 20:11:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32186,51 +32186,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>provázané</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor/lektorka dalšího vzdělávání, 15.4.2026 2:37:56</w:t>
+        <w:t>Lektor/lektorka dalšího vzdělávání, 7.5.2026 20:11:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -36578,51 +36578,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor/lektorka dalšího vzdělávání, 15.4.2026 2:37:56</w:t>
+        <w:t>Lektor/lektorka dalšího vzdělávání, 7.5.2026 20:11:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -38194,51 +38194,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 5 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor/lektorka dalšího vzdělávání, 15.4.2026 2:37:56</w:t>
+        <w:t>Lektor/lektorka dalšího vzdělávání, 7.5.2026 20:11:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -38720,84 +38720,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor/lektorka dalšího vzdělávání, 15.4.2026 2:37:56</w:t>
+        <w:t>Lektor/lektorka dalšího vzdělávání, 7.5.2026 20:11:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7CC55374"/>
+    <w:nsid w:val="3333EDA5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -38883,51 +38883,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="03777B6D"/>
+    <w:nsid w:val="2DC7A205"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -39013,51 +39013,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="437233D7"/>
+    <w:nsid w:val="44F01FD8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -39143,51 +39143,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2A42D5DB"/>
+    <w:nsid w:val="03A3BB31"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -39273,51 +39273,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="73D9A9D6"/>
+    <w:nsid w:val="79F7C992"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>