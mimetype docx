--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R14CD8058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR14CD8058" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR14CD8058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R41F2FF6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR41F2FF6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR41F2FF6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor/lektorka dalšího vzdělávání, 7.5.2026 20:11:47</w:t>
+        <w:t>Lektor/lektorka dalšího vzdělávání, 28.5.2026 4:30:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor/lektorka dalšího vzdělávání, 7.5.2026 20:11:47</w:t>
+        <w:t>Lektor/lektorka dalšího vzdělávání, 28.5.2026 4:30:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2580,51 +2580,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor/lektorka dalšího vzdělávání, 7.5.2026 20:11:47</w:t>
+        <w:t>Lektor/lektorka dalšího vzdělávání, 28.5.2026 4:30:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3821,51 +3821,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor/lektorka dalšího vzdělávání, 7.5.2026 20:11:47</w:t>
+        <w:t>Lektor/lektorka dalšího vzdělávání, 28.5.2026 4:30:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4468,51 +4468,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor/lektorka dalšího vzdělávání, 7.5.2026 20:11:47</w:t>
+        <w:t>Lektor/lektorka dalšího vzdělávání, 28.5.2026 4:30:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13050,51 +13050,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>záznam.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor/lektorka dalšího vzdělávání, 7.5.2026 20:11:47</w:t>
+        <w:t>Lektor/lektorka dalšího vzdělávání, 28.5.2026 4:30:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21853,51 +21853,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeč.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor/lektorka dalšího vzdělávání, 7.5.2026 20:11:47</w:t>
+        <w:t>Lektor/lektorka dalšího vzdělávání, 28.5.2026 4:30:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32186,51 +32186,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>provázané</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor/lektorka dalšího vzdělávání, 7.5.2026 20:11:47</w:t>
+        <w:t>Lektor/lektorka dalšího vzdělávání, 28.5.2026 4:30:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -36578,51 +36578,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor/lektorka dalšího vzdělávání, 7.5.2026 20:11:47</w:t>
+        <w:t>Lektor/lektorka dalšího vzdělávání, 28.5.2026 4:30:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -38194,51 +38194,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 5 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor/lektorka dalšího vzdělávání, 7.5.2026 20:11:47</w:t>
+        <w:t>Lektor/lektorka dalšího vzdělávání, 28.5.2026 4:30:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -38720,84 +38720,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor/lektorka dalšího vzdělávání, 7.5.2026 20:11:47</w:t>
+        <w:t>Lektor/lektorka dalšího vzdělávání, 28.5.2026 4:30:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3333EDA5"/>
+    <w:nsid w:val="7E23DB8E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -38883,51 +38883,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2DC7A205"/>
+    <w:nsid w:val="06B3FE9B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -39013,51 +39013,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="44F01FD8"/>
+    <w:nsid w:val="46854E1D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -39143,51 +39143,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="03A3BB31"/>
+    <w:nsid w:val="255ABA1C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -39273,51 +39273,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="79F7C992"/>
+    <w:nsid w:val="212B5CCE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>