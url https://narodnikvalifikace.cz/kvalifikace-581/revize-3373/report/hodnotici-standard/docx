--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R41F2FF6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR41F2FF6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR41F2FF6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RFFAE06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRFFAE06" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRFFAE06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor/lektorka dalšího vzdělávání, 28.5.2026 4:30:55</w:t>
+        <w:t>Lektor/lektorka dalšího vzdělávání, 17.6.2026 15:08:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor/lektorka dalšího vzdělávání, 28.5.2026 4:30:55</w:t>
+        <w:t>Lektor/lektorka dalšího vzdělávání, 17.6.2026 15:08:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2580,51 +2580,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor/lektorka dalšího vzdělávání, 28.5.2026 4:30:55</w:t>
+        <w:t>Lektor/lektorka dalšího vzdělávání, 17.6.2026 15:08:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3821,51 +3821,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor/lektorka dalšího vzdělávání, 28.5.2026 4:30:55</w:t>
+        <w:t>Lektor/lektorka dalšího vzdělávání, 17.6.2026 15:08:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4468,51 +4468,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor/lektorka dalšího vzdělávání, 28.5.2026 4:30:55</w:t>
+        <w:t>Lektor/lektorka dalšího vzdělávání, 17.6.2026 15:08:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13050,51 +13050,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>záznam.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor/lektorka dalšího vzdělávání, 28.5.2026 4:30:55</w:t>
+        <w:t>Lektor/lektorka dalšího vzdělávání, 17.6.2026 15:08:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21853,51 +21853,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeč.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor/lektorka dalšího vzdělávání, 28.5.2026 4:30:55</w:t>
+        <w:t>Lektor/lektorka dalšího vzdělávání, 17.6.2026 15:08:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32186,51 +32186,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>provázané</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor/lektorka dalšího vzdělávání, 28.5.2026 4:30:55</w:t>
+        <w:t>Lektor/lektorka dalšího vzdělávání, 17.6.2026 15:08:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -36578,51 +36578,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor/lektorka dalšího vzdělávání, 28.5.2026 4:30:55</w:t>
+        <w:t>Lektor/lektorka dalšího vzdělávání, 17.6.2026 15:08:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -38194,51 +38194,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 5 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor/lektorka dalšího vzdělávání, 28.5.2026 4:30:55</w:t>
+        <w:t>Lektor/lektorka dalšího vzdělávání, 17.6.2026 15:08:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -38720,84 +38720,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor/lektorka dalšího vzdělávání, 28.5.2026 4:30:55</w:t>
+        <w:t>Lektor/lektorka dalšího vzdělávání, 17.6.2026 15:08:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7E23DB8E"/>
+    <w:nsid w:val="31658C43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -38883,51 +38883,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="06B3FE9B"/>
+    <w:nsid w:val="5FFBF046"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -39013,51 +39013,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="46854E1D"/>
+    <w:nsid w:val="4EFC5821"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -39143,51 +39143,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="255ABA1C"/>
+    <w:nsid w:val="72FAB922"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -39273,51 +39273,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="212B5CCE"/>
+    <w:nsid w:val="65136B45"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>