--- v3 (2026-06-17)
+++ v4 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RFFAE06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRFFAE06" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRFFAE06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R594E1E9E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR594E1E9E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR594E1E9E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor/lektorka dalšího vzdělávání, 17.6.2026 15:08:01</w:t>
+        <w:t>Lektor/lektorka dalšího vzdělávání, 11.7.2026 6:24:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor/lektorka dalšího vzdělávání, 17.6.2026 15:08:01</w:t>
+        <w:t>Lektor/lektorka dalšího vzdělávání, 11.7.2026 6:24:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2580,51 +2580,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor/lektorka dalšího vzdělávání, 17.6.2026 15:08:01</w:t>
+        <w:t>Lektor/lektorka dalšího vzdělávání, 11.7.2026 6:24:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3821,51 +3821,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor/lektorka dalšího vzdělávání, 17.6.2026 15:08:01</w:t>
+        <w:t>Lektor/lektorka dalšího vzdělávání, 11.7.2026 6:24:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4468,51 +4468,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor/lektorka dalšího vzdělávání, 17.6.2026 15:08:01</w:t>
+        <w:t>Lektor/lektorka dalšího vzdělávání, 11.7.2026 6:24:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13050,51 +13050,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>záznam.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor/lektorka dalšího vzdělávání, 17.6.2026 15:08:01</w:t>
+        <w:t>Lektor/lektorka dalšího vzdělávání, 11.7.2026 6:24:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21853,51 +21853,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeč.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor/lektorka dalšího vzdělávání, 17.6.2026 15:08:01</w:t>
+        <w:t>Lektor/lektorka dalšího vzdělávání, 11.7.2026 6:24:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32186,51 +32186,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>provázané</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor/lektorka dalšího vzdělávání, 17.6.2026 15:08:01</w:t>
+        <w:t>Lektor/lektorka dalšího vzdělávání, 11.7.2026 6:24:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -36578,51 +36578,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor/lektorka dalšího vzdělávání, 17.6.2026 15:08:01</w:t>
+        <w:t>Lektor/lektorka dalšího vzdělávání, 11.7.2026 6:24:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -38194,51 +38194,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 5 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor/lektorka dalšího vzdělávání, 17.6.2026 15:08:01</w:t>
+        <w:t>Lektor/lektorka dalšího vzdělávání, 11.7.2026 6:24:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -38720,84 +38720,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor/lektorka dalšího vzdělávání, 17.6.2026 15:08:01</w:t>
+        <w:t>Lektor/lektorka dalšího vzdělávání, 11.7.2026 6:24:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="31658C43"/>
+    <w:nsid w:val="5FFD6CD3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -38883,51 +38883,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5FFBF046"/>
+    <w:nsid w:val="06F49BFD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -39013,51 +39013,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4EFC5821"/>
+    <w:nsid w:val="645921D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -39143,51 +39143,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="72FAB922"/>
+    <w:nsid w:val="4D8BD76D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -39273,51 +39273,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="65136B45"/>
+    <w:nsid w:val="397666EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>