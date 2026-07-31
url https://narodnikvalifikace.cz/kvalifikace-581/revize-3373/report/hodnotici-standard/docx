--- v4 (2026-07-11)
+++ v5 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R594E1E9E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR594E1E9E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR594E1E9E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4AD5F31B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4AD5F31B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4AD5F31B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor/lektorka dalšího vzdělávání, 11.7.2026 6:24:43</w:t>
+        <w:t>Lektor/lektorka dalšího vzdělávání, 31.7.2026 16:14:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor/lektorka dalšího vzdělávání, 11.7.2026 6:24:43</w:t>
+        <w:t>Lektor/lektorka dalšího vzdělávání, 31.7.2026 16:14:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2580,51 +2580,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor/lektorka dalšího vzdělávání, 11.7.2026 6:24:43</w:t>
+        <w:t>Lektor/lektorka dalšího vzdělávání, 31.7.2026 16:14:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3821,51 +3821,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor/lektorka dalšího vzdělávání, 11.7.2026 6:24:43</w:t>
+        <w:t>Lektor/lektorka dalšího vzdělávání, 31.7.2026 16:14:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4468,51 +4468,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor/lektorka dalšího vzdělávání, 11.7.2026 6:24:43</w:t>
+        <w:t>Lektor/lektorka dalšího vzdělávání, 31.7.2026 16:14:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13050,51 +13050,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>záznam.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor/lektorka dalšího vzdělávání, 11.7.2026 6:24:43</w:t>
+        <w:t>Lektor/lektorka dalšího vzdělávání, 31.7.2026 16:14:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21853,51 +21853,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeč.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor/lektorka dalšího vzdělávání, 11.7.2026 6:24:43</w:t>
+        <w:t>Lektor/lektorka dalšího vzdělávání, 31.7.2026 16:14:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32186,51 +32186,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>provázané</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor/lektorka dalšího vzdělávání, 11.7.2026 6:24:43</w:t>
+        <w:t>Lektor/lektorka dalšího vzdělávání, 31.7.2026 16:14:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -36578,51 +36578,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor/lektorka dalšího vzdělávání, 11.7.2026 6:24:43</w:t>
+        <w:t>Lektor/lektorka dalšího vzdělávání, 31.7.2026 16:14:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -38194,51 +38194,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 5 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor/lektorka dalšího vzdělávání, 11.7.2026 6:24:43</w:t>
+        <w:t>Lektor/lektorka dalšího vzdělávání, 31.7.2026 16:14:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -38720,84 +38720,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor/lektorka dalšího vzdělávání, 11.7.2026 6:24:43</w:t>
+        <w:t>Lektor/lektorka dalšího vzdělávání, 31.7.2026 16:14:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5FFD6CD3"/>
+    <w:nsid w:val="3857A820"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -38883,51 +38883,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="06F49BFD"/>
+    <w:nsid w:val="30A33FF9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -39013,51 +39013,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="645921D3"/>
+    <w:nsid w:val="53C3C5DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -39143,51 +39143,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4D8BD76D"/>
+    <w:nsid w:val="6D803D00"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -39273,51 +39273,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="397666EC"/>
+    <w:nsid w:val="2C8699A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>