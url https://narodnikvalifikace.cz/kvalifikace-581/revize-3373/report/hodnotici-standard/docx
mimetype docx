--- v5 (2026-07-31)
+++ v6 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4AD5F31B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4AD5F31B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4AD5F31B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R49A17191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR49A17191" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR49A17191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor/lektorka dalšího vzdělávání, 31.7.2026 16:14:42</w:t>
+        <w:t>Lektor/lektorka dalšího vzdělávání, 20.8.2026 19:56:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor/lektorka dalšího vzdělávání, 31.7.2026 16:14:42</w:t>
+        <w:t>Lektor/lektorka dalšího vzdělávání, 20.8.2026 19:56:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2580,51 +2580,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor/lektorka dalšího vzdělávání, 31.7.2026 16:14:42</w:t>
+        <w:t>Lektor/lektorka dalšího vzdělávání, 20.8.2026 19:56:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3821,51 +3821,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor/lektorka dalšího vzdělávání, 31.7.2026 16:14:42</w:t>
+        <w:t>Lektor/lektorka dalšího vzdělávání, 20.8.2026 19:56:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4468,51 +4468,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor/lektorka dalšího vzdělávání, 31.7.2026 16:14:42</w:t>
+        <w:t>Lektor/lektorka dalšího vzdělávání, 20.8.2026 19:56:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13050,51 +13050,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>záznam.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor/lektorka dalšího vzdělávání, 31.7.2026 16:14:42</w:t>
+        <w:t>Lektor/lektorka dalšího vzdělávání, 20.8.2026 19:56:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21853,51 +21853,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeč.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor/lektorka dalšího vzdělávání, 31.7.2026 16:14:42</w:t>
+        <w:t>Lektor/lektorka dalšího vzdělávání, 20.8.2026 19:56:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32186,51 +32186,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>provázané</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor/lektorka dalšího vzdělávání, 31.7.2026 16:14:42</w:t>
+        <w:t>Lektor/lektorka dalšího vzdělávání, 20.8.2026 19:56:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -36578,51 +36578,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor/lektorka dalšího vzdělávání, 31.7.2026 16:14:42</w:t>
+        <w:t>Lektor/lektorka dalšího vzdělávání, 20.8.2026 19:56:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -38194,51 +38194,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 5 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor/lektorka dalšího vzdělávání, 31.7.2026 16:14:42</w:t>
+        <w:t>Lektor/lektorka dalšího vzdělávání, 20.8.2026 19:56:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -38720,84 +38720,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor/lektorka dalšího vzdělávání, 31.7.2026 16:14:42</w:t>
+        <w:t>Lektor/lektorka dalšího vzdělávání, 20.8.2026 19:56:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3857A820"/>
+    <w:nsid w:val="6B7FACD2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -38883,51 +38883,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="30A33FF9"/>
+    <w:nsid w:val="273ED010"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -39013,51 +39013,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="53C3C5DA"/>
+    <w:nsid w:val="569E9D95"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -39143,51 +39143,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6D803D00"/>
+    <w:nsid w:val="4FCC9E70"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -39273,51 +39273,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2C8699A0"/>
+    <w:nsid w:val="3AC5A117"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>