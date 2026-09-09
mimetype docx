--- v6 (2026-08-20)
+++ v7 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R49A17191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR49A17191" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR49A17191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1941AE30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1941AE30" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1941AE30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor/lektorka dalšího vzdělávání, 20.8.2026 19:56:57</w:t>
+        <w:t>Lektor/lektorka dalšího vzdělávání, 9.9.2026 23:04:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor/lektorka dalšího vzdělávání, 20.8.2026 19:56:57</w:t>
+        <w:t>Lektor/lektorka dalšího vzdělávání, 9.9.2026 23:04:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2580,51 +2580,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor/lektorka dalšího vzdělávání, 20.8.2026 19:56:57</w:t>
+        <w:t>Lektor/lektorka dalšího vzdělávání, 9.9.2026 23:04:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3821,51 +3821,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor/lektorka dalšího vzdělávání, 20.8.2026 19:56:57</w:t>
+        <w:t>Lektor/lektorka dalšího vzdělávání, 9.9.2026 23:04:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4468,51 +4468,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor/lektorka dalšího vzdělávání, 20.8.2026 19:56:57</w:t>
+        <w:t>Lektor/lektorka dalšího vzdělávání, 9.9.2026 23:04:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13050,51 +13050,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>záznam.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor/lektorka dalšího vzdělávání, 20.8.2026 19:56:57</w:t>
+        <w:t>Lektor/lektorka dalšího vzdělávání, 9.9.2026 23:04:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21853,51 +21853,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeč.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor/lektorka dalšího vzdělávání, 20.8.2026 19:56:57</w:t>
+        <w:t>Lektor/lektorka dalšího vzdělávání, 9.9.2026 23:04:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32186,51 +32186,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>provázané</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor/lektorka dalšího vzdělávání, 20.8.2026 19:56:57</w:t>
+        <w:t>Lektor/lektorka dalšího vzdělávání, 9.9.2026 23:04:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -36578,51 +36578,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor/lektorka dalšího vzdělávání, 20.8.2026 19:56:57</w:t>
+        <w:t>Lektor/lektorka dalšího vzdělávání, 9.9.2026 23:04:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -38194,51 +38194,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 5 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor/lektorka dalšího vzdělávání, 20.8.2026 19:56:57</w:t>
+        <w:t>Lektor/lektorka dalšího vzdělávání, 9.9.2026 23:04:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -38720,84 +38720,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor/lektorka dalšího vzdělávání, 20.8.2026 19:56:57</w:t>
+        <w:t>Lektor/lektorka dalšího vzdělávání, 9.9.2026 23:04:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6B7FACD2"/>
+    <w:nsid w:val="75749619"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -38883,51 +38883,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="273ED010"/>
+    <w:nsid w:val="043BEE24"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -39013,51 +39013,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="569E9D95"/>
+    <w:nsid w:val="2D2FEA1C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -39143,51 +39143,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4FCC9E70"/>
+    <w:nsid w:val="432BA669"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -39273,51 +39273,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3AC5A117"/>
+    <w:nsid w:val="3961C0A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>