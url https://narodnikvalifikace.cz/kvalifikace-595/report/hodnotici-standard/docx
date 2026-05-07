--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R715C5936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR715C5936" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR715C5936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1A2F6C0E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1A2F6C0E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1A2F6C0E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka konvenčních obráběcích strojů, 16.4.2026 22:34:52</w:t>
+        <w:t>Seřizovač/seřizovačka konvenčních obráběcích strojů, 7.5.2026 16:07:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka konvenčních obráběcích strojů, 16.4.2026 22:34:52</w:t>
+        <w:t>Seřizovač/seřizovačka konvenčních obráběcích strojů, 7.5.2026 16:07:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2526,51 +2526,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka konvenčních obráběcích strojů, 16.4.2026 22:34:52</w:t>
+        <w:t>Seřizovač/seřizovačka konvenčních obráběcích strojů, 7.5.2026 16:07:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3163,51 +3163,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka konvenčních obráběcích strojů, 16.4.2026 22:34:52</w:t>
+        <w:t>Seřizovač/seřizovačka konvenčních obráběcích strojů, 7.5.2026 16:07:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4139,51 +4139,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka konvenčních obráběcích strojů, 16.4.2026 22:34:52</w:t>
+        <w:t>Seřizovač/seřizovačka konvenčních obráběcích strojů, 7.5.2026 16:07:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5343,51 +5343,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 7 až 14 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka konvenčních obráběcích strojů, 16.4.2026 22:34:52</w:t>
+        <w:t>Seřizovač/seřizovačka konvenčních obráběcích strojů, 7.5.2026 16:07:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5860,84 +5860,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka konvenčních obráběcích strojů, 16.4.2026 22:34:52</w:t>
+        <w:t>Seřizovač/seřizovačka konvenčních obráběcích strojů, 7.5.2026 16:07:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="53AA47FB"/>
+    <w:nsid w:val="6B15DF03"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6023,51 +6023,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="18CB6B3A"/>
+    <w:nsid w:val="4AA34577"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6153,51 +6153,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="711DAF17"/>
+    <w:nsid w:val="226F233C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>