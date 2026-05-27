--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1A2F6C0E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1A2F6C0E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1A2F6C0E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5E185478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5E185478" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5E185478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka konvenčních obráběcích strojů, 7.5.2026 16:07:40</w:t>
+        <w:t>Seřizovač/seřizovačka konvenčních obráběcích strojů, 27.5.2026 23:51:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka konvenčních obráběcích strojů, 7.5.2026 16:07:40</w:t>
+        <w:t>Seřizovač/seřizovačka konvenčních obráběcích strojů, 27.5.2026 23:51:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2526,51 +2526,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka konvenčních obráběcích strojů, 7.5.2026 16:07:40</w:t>
+        <w:t>Seřizovač/seřizovačka konvenčních obráběcích strojů, 27.5.2026 23:51:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3163,51 +3163,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka konvenčních obráběcích strojů, 7.5.2026 16:07:40</w:t>
+        <w:t>Seřizovač/seřizovačka konvenčních obráběcích strojů, 27.5.2026 23:51:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4139,51 +4139,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka konvenčních obráběcích strojů, 7.5.2026 16:07:40</w:t>
+        <w:t>Seřizovač/seřizovačka konvenčních obráběcích strojů, 27.5.2026 23:51:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5343,51 +5343,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 7 až 14 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka konvenčních obráběcích strojů, 7.5.2026 16:07:40</w:t>
+        <w:t>Seřizovač/seřizovačka konvenčních obráběcích strojů, 27.5.2026 23:51:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5860,84 +5860,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka konvenčních obráběcích strojů, 7.5.2026 16:07:40</w:t>
+        <w:t>Seřizovač/seřizovačka konvenčních obráběcích strojů, 27.5.2026 23:51:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6B15DF03"/>
+    <w:nsid w:val="5FB29DF3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6023,51 +6023,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4AA34577"/>
+    <w:nsid w:val="3F4B1166"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6153,51 +6153,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="226F233C"/>
+    <w:nsid w:val="7E31A2E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>