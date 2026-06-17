--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5E185478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5E185478" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5E185478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R29EB92AE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR29EB92AE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR29EB92AE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka konvenčních obráběcích strojů, 27.5.2026 23:51:46</w:t>
+        <w:t>Seřizovač/seřizovačka konvenčních obráběcích strojů, 17.6.2026 9:14:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka konvenčních obráběcích strojů, 27.5.2026 23:51:46</w:t>
+        <w:t>Seřizovač/seřizovačka konvenčních obráběcích strojů, 17.6.2026 9:14:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2526,51 +2526,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka konvenčních obráběcích strojů, 27.5.2026 23:51:46</w:t>
+        <w:t>Seřizovač/seřizovačka konvenčních obráběcích strojů, 17.6.2026 9:14:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3163,51 +3163,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka konvenčních obráběcích strojů, 27.5.2026 23:51:46</w:t>
+        <w:t>Seřizovač/seřizovačka konvenčních obráběcích strojů, 17.6.2026 9:14:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4139,51 +4139,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka konvenčních obráběcích strojů, 27.5.2026 23:51:46</w:t>
+        <w:t>Seřizovač/seřizovačka konvenčních obráběcích strojů, 17.6.2026 9:14:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5343,51 +5343,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 7 až 14 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka konvenčních obráběcích strojů, 27.5.2026 23:51:46</w:t>
+        <w:t>Seřizovač/seřizovačka konvenčních obráběcích strojů, 17.6.2026 9:14:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5860,84 +5860,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka konvenčních obráběcích strojů, 27.5.2026 23:51:46</w:t>
+        <w:t>Seřizovač/seřizovačka konvenčních obráběcích strojů, 17.6.2026 9:14:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5FB29DF3"/>
+    <w:nsid w:val="5DF681C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6023,51 +6023,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3F4B1166"/>
+    <w:nsid w:val="404E166D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6153,51 +6153,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7E31A2E7"/>
+    <w:nsid w:val="6282A2D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>