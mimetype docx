--- v3 (2026-06-17)
+++ v4 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R29EB92AE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR29EB92AE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR29EB92AE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R17862AD0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR17862AD0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR17862AD0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka konvenčních obráběcích strojů, 17.6.2026 9:14:32</w:t>
+        <w:t>Seřizovač/seřizovačka konvenčních obráběcích strojů, 7.7.2026 11:07:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka konvenčních obráběcích strojů, 17.6.2026 9:14:32</w:t>
+        <w:t>Seřizovač/seřizovačka konvenčních obráběcích strojů, 7.7.2026 11:07:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2526,51 +2526,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka konvenčních obráběcích strojů, 17.6.2026 9:14:32</w:t>
+        <w:t>Seřizovač/seřizovačka konvenčních obráběcích strojů, 7.7.2026 11:07:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3163,51 +3163,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka konvenčních obráběcích strojů, 17.6.2026 9:14:32</w:t>
+        <w:t>Seřizovač/seřizovačka konvenčních obráběcích strojů, 7.7.2026 11:07:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4139,51 +4139,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka konvenčních obráběcích strojů, 17.6.2026 9:14:32</w:t>
+        <w:t>Seřizovač/seřizovačka konvenčních obráběcích strojů, 7.7.2026 11:07:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5343,51 +5343,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 7 až 14 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka konvenčních obráběcích strojů, 17.6.2026 9:14:32</w:t>
+        <w:t>Seřizovač/seřizovačka konvenčních obráběcích strojů, 7.7.2026 11:07:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5860,84 +5860,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka konvenčních obráběcích strojů, 17.6.2026 9:14:32</w:t>
+        <w:t>Seřizovač/seřizovačka konvenčních obráběcích strojů, 7.7.2026 11:07:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5DF681C3"/>
+    <w:nsid w:val="306ED04D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6023,51 +6023,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="404E166D"/>
+    <w:nsid w:val="1C11BBA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6153,51 +6153,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6282A2D3"/>
+    <w:nsid w:val="31B2C71D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>