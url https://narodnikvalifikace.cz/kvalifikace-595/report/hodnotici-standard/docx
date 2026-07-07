--- v4 (2026-07-07)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R17862AD0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR17862AD0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR17862AD0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RE9BF001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRE9BF001" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRE9BF001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka konvenčních obráběcích strojů, 7.7.2026 11:07:15</w:t>
+        <w:t>Seřizovač/seřizovačka konvenčních obráběcích strojů, 7.7.2026 12:23:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka konvenčních obráběcích strojů, 7.7.2026 11:07:15</w:t>
+        <w:t>Seřizovač/seřizovačka konvenčních obráběcích strojů, 7.7.2026 12:23:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2526,51 +2526,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka konvenčních obráběcích strojů, 7.7.2026 11:07:15</w:t>
+        <w:t>Seřizovač/seřizovačka konvenčních obráběcích strojů, 7.7.2026 12:23:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3163,51 +3163,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka konvenčních obráběcích strojů, 7.7.2026 11:07:15</w:t>
+        <w:t>Seřizovač/seřizovačka konvenčních obráběcích strojů, 7.7.2026 12:23:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4139,51 +4139,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka konvenčních obráběcích strojů, 7.7.2026 11:07:15</w:t>
+        <w:t>Seřizovač/seřizovačka konvenčních obráběcích strojů, 7.7.2026 12:23:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5343,51 +5343,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 7 až 14 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka konvenčních obráběcích strojů, 7.7.2026 11:07:15</w:t>
+        <w:t>Seřizovač/seřizovačka konvenčních obráběcích strojů, 7.7.2026 12:23:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5860,84 +5860,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka konvenčních obráběcích strojů, 7.7.2026 11:07:15</w:t>
+        <w:t>Seřizovač/seřizovačka konvenčních obráběcích strojů, 7.7.2026 12:23:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="306ED04D"/>
+    <w:nsid w:val="473FDC36"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6023,51 +6023,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1C11BBA3"/>
+    <w:nsid w:val="28C0C54B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6153,51 +6153,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="31B2C71D"/>
+    <w:nsid w:val="7FA6B0EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>