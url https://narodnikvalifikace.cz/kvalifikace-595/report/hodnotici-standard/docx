--- v5 (2026-07-07)
+++ v6 (2026-07-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RE9BF001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRE9BF001" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRE9BF001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4B42A77E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4B42A77E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4B42A77E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka konvenčních obráběcích strojů, 7.7.2026 12:23:54</w:t>
+        <w:t>Seřizovač/seřizovačka konvenčních obráběcích strojů, 28.7.2026 13:16:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka konvenčních obráběcích strojů, 7.7.2026 12:23:54</w:t>
+        <w:t>Seřizovač/seřizovačka konvenčních obráběcích strojů, 28.7.2026 13:16:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2526,51 +2526,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka konvenčních obráběcích strojů, 7.7.2026 12:23:54</w:t>
+        <w:t>Seřizovač/seřizovačka konvenčních obráběcích strojů, 28.7.2026 13:16:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3163,51 +3163,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka konvenčních obráběcích strojů, 7.7.2026 12:23:54</w:t>
+        <w:t>Seřizovač/seřizovačka konvenčních obráběcích strojů, 28.7.2026 13:16:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4139,51 +4139,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka konvenčních obráběcích strojů, 7.7.2026 12:23:54</w:t>
+        <w:t>Seřizovač/seřizovačka konvenčních obráběcích strojů, 28.7.2026 13:16:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5343,51 +5343,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 7 až 14 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka konvenčních obráběcích strojů, 7.7.2026 12:23:54</w:t>
+        <w:t>Seřizovač/seřizovačka konvenčních obráběcích strojů, 28.7.2026 13:16:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5860,84 +5860,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka konvenčních obráběcích strojů, 7.7.2026 12:23:54</w:t>
+        <w:t>Seřizovač/seřizovačka konvenčních obráběcích strojů, 28.7.2026 13:16:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="473FDC36"/>
+    <w:nsid w:val="7B8EC52E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6023,51 +6023,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="28C0C54B"/>
+    <w:nsid w:val="162FB3E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6153,51 +6153,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7FA6B0EB"/>
+    <w:nsid w:val="6D2A51EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>