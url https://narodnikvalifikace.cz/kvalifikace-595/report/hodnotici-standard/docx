--- v6 (2026-07-28)
+++ v7 (2026-07-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4B42A77E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4B42A77E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4B42A77E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R42D04105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR42D04105" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR42D04105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka konvenčních obráběcích strojů, 28.7.2026 13:16:46</w:t>
+        <w:t>Seřizovač/seřizovačka konvenčních obráběcích strojů, 28.7.2026 14:35:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka konvenčních obráběcích strojů, 28.7.2026 13:16:46</w:t>
+        <w:t>Seřizovač/seřizovačka konvenčních obráběcích strojů, 28.7.2026 14:35:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2526,51 +2526,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka konvenčních obráběcích strojů, 28.7.2026 13:16:46</w:t>
+        <w:t>Seřizovač/seřizovačka konvenčních obráběcích strojů, 28.7.2026 14:35:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3163,51 +3163,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka konvenčních obráběcích strojů, 28.7.2026 13:16:46</w:t>
+        <w:t>Seřizovač/seřizovačka konvenčních obráběcích strojů, 28.7.2026 14:35:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4139,51 +4139,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka konvenčních obráběcích strojů, 28.7.2026 13:16:46</w:t>
+        <w:t>Seřizovač/seřizovačka konvenčních obráběcích strojů, 28.7.2026 14:35:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5343,51 +5343,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 7 až 14 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka konvenčních obráběcích strojů, 28.7.2026 13:16:46</w:t>
+        <w:t>Seřizovač/seřizovačka konvenčních obráběcích strojů, 28.7.2026 14:35:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5860,84 +5860,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka konvenčních obráběcích strojů, 28.7.2026 13:16:46</w:t>
+        <w:t>Seřizovač/seřizovačka konvenčních obráběcích strojů, 28.7.2026 14:35:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7B8EC52E"/>
+    <w:nsid w:val="326C8858"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6023,51 +6023,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="162FB3E0"/>
+    <w:nsid w:val="3E3CE0CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6153,51 +6153,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6D2A51EC"/>
+    <w:nsid w:val="3E1179AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>