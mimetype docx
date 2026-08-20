--- v7 (2026-07-28)
+++ v8 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R42D04105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR42D04105" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR42D04105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2D65770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2D65770" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2D65770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka konvenčních obráběcích strojů, 28.7.2026 14:35:13</w:t>
+        <w:t>Seřizovač/seřizovačka konvenčních obráběcích strojů, 20.8.2026 13:33:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka konvenčních obráběcích strojů, 28.7.2026 14:35:13</w:t>
+        <w:t>Seřizovač/seřizovačka konvenčních obráběcích strojů, 20.8.2026 13:33:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2526,51 +2526,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka konvenčních obráběcích strojů, 28.7.2026 14:35:13</w:t>
+        <w:t>Seřizovač/seřizovačka konvenčních obráběcích strojů, 20.8.2026 13:33:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3163,51 +3163,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka konvenčních obráběcích strojů, 28.7.2026 14:35:13</w:t>
+        <w:t>Seřizovač/seřizovačka konvenčních obráběcích strojů, 20.8.2026 13:33:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4139,51 +4139,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka konvenčních obráběcích strojů, 28.7.2026 14:35:13</w:t>
+        <w:t>Seřizovač/seřizovačka konvenčních obráběcích strojů, 20.8.2026 13:33:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5343,51 +5343,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 7 až 14 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka konvenčních obráběcích strojů, 28.7.2026 14:35:13</w:t>
+        <w:t>Seřizovač/seřizovačka konvenčních obráběcích strojů, 20.8.2026 13:33:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5860,84 +5860,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka konvenčních obráběcích strojů, 28.7.2026 14:35:13</w:t>
+        <w:t>Seřizovač/seřizovačka konvenčních obráběcích strojů, 20.8.2026 13:33:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="326C8858"/>
+    <w:nsid w:val="725FFA22"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6023,51 +6023,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3E3CE0CF"/>
+    <w:nsid w:val="07445517"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6153,51 +6153,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3E1179AD"/>
+    <w:nsid w:val="36EAF98C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>