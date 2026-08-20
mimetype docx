--- v8 (2026-08-20)
+++ v9 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2D65770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2D65770" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2D65770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7BBE2BC7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7BBE2BC7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7BBE2BC7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka konvenčních obráběcích strojů, 20.8.2026 13:33:27</w:t>
+        <w:t>Seřizovač/seřizovačka konvenčních obráběcích strojů, 20.8.2026 14:34:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka konvenčních obráběcích strojů, 20.8.2026 13:33:27</w:t>
+        <w:t>Seřizovač/seřizovačka konvenčních obráběcích strojů, 20.8.2026 14:34:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2526,51 +2526,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka konvenčních obráběcích strojů, 20.8.2026 13:33:27</w:t>
+        <w:t>Seřizovač/seřizovačka konvenčních obráběcích strojů, 20.8.2026 14:34:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3163,51 +3163,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka konvenčních obráběcích strojů, 20.8.2026 13:33:27</w:t>
+        <w:t>Seřizovač/seřizovačka konvenčních obráběcích strojů, 20.8.2026 14:34:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4139,51 +4139,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka konvenčních obráběcích strojů, 20.8.2026 13:33:27</w:t>
+        <w:t>Seřizovač/seřizovačka konvenčních obráběcích strojů, 20.8.2026 14:34:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5343,51 +5343,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 7 až 14 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka konvenčních obráběcích strojů, 20.8.2026 13:33:27</w:t>
+        <w:t>Seřizovač/seřizovačka konvenčních obráběcích strojů, 20.8.2026 14:34:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5860,84 +5860,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka konvenčních obráběcích strojů, 20.8.2026 13:33:27</w:t>
+        <w:t>Seřizovač/seřizovačka konvenčních obráběcích strojů, 20.8.2026 14:34:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="725FFA22"/>
+    <w:nsid w:val="56BF1ACC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6023,51 +6023,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="07445517"/>
+    <w:nsid w:val="6335CE5C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6153,51 +6153,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="36EAF98C"/>
+    <w:nsid w:val="30A178B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>