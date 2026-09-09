--- v9 (2026-08-20)
+++ v10 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7BBE2BC7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7BBE2BC7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7BBE2BC7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7DD2C48C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7DD2C48C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7DD2C48C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka konvenčních obráběcích strojů, 20.8.2026 14:34:28</w:t>
+        <w:t>Seřizovač/seřizovačka konvenčních obráběcích strojů, 9.9.2026 20:10:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka konvenčních obráběcích strojů, 20.8.2026 14:34:28</w:t>
+        <w:t>Seřizovač/seřizovačka konvenčních obráběcích strojů, 9.9.2026 20:10:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2526,51 +2526,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka konvenčních obráběcích strojů, 20.8.2026 14:34:28</w:t>
+        <w:t>Seřizovač/seřizovačka konvenčních obráběcích strojů, 9.9.2026 20:10:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3163,51 +3163,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka konvenčních obráběcích strojů, 20.8.2026 14:34:28</w:t>
+        <w:t>Seřizovač/seřizovačka konvenčních obráběcích strojů, 9.9.2026 20:10:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4139,51 +4139,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka konvenčních obráběcích strojů, 20.8.2026 14:34:28</w:t>
+        <w:t>Seřizovač/seřizovačka konvenčních obráběcích strojů, 9.9.2026 20:10:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5343,51 +5343,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 7 až 14 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka konvenčních obráběcích strojů, 20.8.2026 14:34:28</w:t>
+        <w:t>Seřizovač/seřizovačka konvenčních obráběcích strojů, 9.9.2026 20:10:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5860,84 +5860,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka konvenčních obráběcích strojů, 20.8.2026 14:34:28</w:t>
+        <w:t>Seřizovač/seřizovačka konvenčních obráběcích strojů, 9.9.2026 20:10:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="56BF1ACC"/>
+    <w:nsid w:val="035C7CE1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6023,51 +6023,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6335CE5C"/>
+    <w:nsid w:val="4797C0FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6153,51 +6153,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="30A178B4"/>
+    <w:nsid w:val="5986110A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>