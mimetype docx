--- v0 (2026-04-29)
+++ v1 (2026-05-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6DA06CE5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6DA06CE5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6DA06CE5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R28B7798A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR28B7798A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR28B7798A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1127,51 +1127,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023 do: 29.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka teplých pokrmů, 29.4.2026 4:31:44</w:t>
+        <w:t>Kuchař/kuchařka teplých pokrmů, 25.5.2026 4:59:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2507,51 +2507,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka teplých pokrmů, 29.4.2026 4:31:44</w:t>
+        <w:t>Kuchař/kuchařka teplých pokrmů, 25.5.2026 4:59:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3924,51 +3924,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka teplých pokrmů, 29.4.2026 4:31:44</w:t>
+        <w:t>Kuchař/kuchařka teplých pokrmů, 25.5.2026 4:59:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5287,51 +5287,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka teplých pokrmů, 29.4.2026 4:31:44</w:t>
+        <w:t>Kuchař/kuchařka teplých pokrmů, 25.5.2026 4:59:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6042,51 +6042,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka teplých pokrmů, 29.4.2026 4:31:44</w:t>
+        <w:t>Kuchař/kuchařka teplých pokrmů, 25.5.2026 4:59:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14198,51 +14198,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>atd.)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka teplých pokrmů, 29.4.2026 4:31:44</w:t>
+        <w:t>Kuchař/kuchařka teplých pokrmů, 25.5.2026 4:59:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17847,51 +17847,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka teplých pokrmů, 29.4.2026 4:31:44</w:t>
+        <w:t>Kuchař/kuchařka teplých pokrmů, 25.5.2026 4:59:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19513,51 +19513,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 15 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm, s organizací zkoušky, s požadavky BOZP a PO a s právy a povinnostmi uchazeče v rámci zkoušky dle zákona č. 179/2006 Sb.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka teplých pokrmů, 29.4.2026 4:31:44</w:t>
+        <w:t>Kuchař/kuchařka teplých pokrmů, 25.5.2026 4:59:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19743,51 +19743,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 7 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka teplých pokrmů, 29.4.2026 4:31:44</w:t>
+        <w:t>Kuchař/kuchařka teplých pokrmů, 25.5.2026 4:59:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20316,84 +20316,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>AHP Connections, Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka teplých pokrmů, 29.4.2026 4:31:44</w:t>
+        <w:t>Kuchař/kuchařka teplých pokrmů, 25.5.2026 4:59:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1140A98B"/>
+    <w:nsid w:val="3A680BFC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20479,51 +20479,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="573FD45B"/>
+    <w:nsid w:val="00A4E2DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20609,51 +20609,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="05528FA5"/>
+    <w:nsid w:val="6F040DC0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20739,51 +20739,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4811F957"/>
+    <w:nsid w:val="48182CFE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>