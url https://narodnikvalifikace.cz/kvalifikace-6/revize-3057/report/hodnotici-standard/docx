--- v1 (2026-05-25)
+++ v2 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R28B7798A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR28B7798A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR28B7798A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5DE71E5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5DE71E5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5DE71E5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1127,51 +1127,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023 do: 29.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka teplých pokrmů, 25.5.2026 4:59:08</w:t>
+        <w:t>Kuchař/kuchařka teplých pokrmů, 15.6.2026 2:49:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2507,51 +2507,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka teplých pokrmů, 25.5.2026 4:59:08</w:t>
+        <w:t>Kuchař/kuchařka teplých pokrmů, 15.6.2026 2:49:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3924,51 +3924,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka teplých pokrmů, 25.5.2026 4:59:08</w:t>
+        <w:t>Kuchař/kuchařka teplých pokrmů, 15.6.2026 2:49:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5287,51 +5287,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka teplých pokrmů, 25.5.2026 4:59:08</w:t>
+        <w:t>Kuchař/kuchařka teplých pokrmů, 15.6.2026 2:49:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6042,51 +6042,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka teplých pokrmů, 25.5.2026 4:59:08</w:t>
+        <w:t>Kuchař/kuchařka teplých pokrmů, 15.6.2026 2:49:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14198,51 +14198,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>atd.)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka teplých pokrmů, 25.5.2026 4:59:08</w:t>
+        <w:t>Kuchař/kuchařka teplých pokrmů, 15.6.2026 2:49:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17847,51 +17847,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka teplých pokrmů, 25.5.2026 4:59:08</w:t>
+        <w:t>Kuchař/kuchařka teplých pokrmů, 15.6.2026 2:49:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19513,51 +19513,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 15 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm, s organizací zkoušky, s požadavky BOZP a PO a s právy a povinnostmi uchazeče v rámci zkoušky dle zákona č. 179/2006 Sb.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka teplých pokrmů, 25.5.2026 4:59:08</w:t>
+        <w:t>Kuchař/kuchařka teplých pokrmů, 15.6.2026 2:49:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19743,51 +19743,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 7 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka teplých pokrmů, 25.5.2026 4:59:08</w:t>
+        <w:t>Kuchař/kuchařka teplých pokrmů, 15.6.2026 2:49:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20316,84 +20316,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>AHP Connections, Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka teplých pokrmů, 25.5.2026 4:59:08</w:t>
+        <w:t>Kuchař/kuchařka teplých pokrmů, 15.6.2026 2:49:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3A680BFC"/>
+    <w:nsid w:val="39146DE6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20479,51 +20479,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="00A4E2DE"/>
+    <w:nsid w:val="1AB21466"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20609,51 +20609,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6F040DC0"/>
+    <w:nsid w:val="5EE1D5DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20739,51 +20739,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="48182CFE"/>
+    <w:nsid w:val="5BB390AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>