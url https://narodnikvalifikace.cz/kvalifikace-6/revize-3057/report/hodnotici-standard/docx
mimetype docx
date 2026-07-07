--- v2 (2026-06-15)
+++ v3 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5DE71E5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5DE71E5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5DE71E5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R549AE992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR549AE992" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR549AE992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1127,51 +1127,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023 do: 29.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka teplých pokrmů, 15.6.2026 2:49:47</w:t>
+        <w:t>Kuchař/kuchařka teplých pokrmů, 7.7.2026 12:44:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2507,51 +2507,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka teplých pokrmů, 15.6.2026 2:49:47</w:t>
+        <w:t>Kuchař/kuchařka teplých pokrmů, 7.7.2026 12:44:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3924,51 +3924,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka teplých pokrmů, 15.6.2026 2:49:47</w:t>
+        <w:t>Kuchař/kuchařka teplých pokrmů, 7.7.2026 12:44:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5287,51 +5287,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka teplých pokrmů, 15.6.2026 2:49:47</w:t>
+        <w:t>Kuchař/kuchařka teplých pokrmů, 7.7.2026 12:44:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6042,51 +6042,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka teplých pokrmů, 15.6.2026 2:49:47</w:t>
+        <w:t>Kuchař/kuchařka teplých pokrmů, 7.7.2026 12:44:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14198,51 +14198,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>atd.)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka teplých pokrmů, 15.6.2026 2:49:47</w:t>
+        <w:t>Kuchař/kuchařka teplých pokrmů, 7.7.2026 12:44:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17847,51 +17847,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka teplých pokrmů, 15.6.2026 2:49:47</w:t>
+        <w:t>Kuchař/kuchařka teplých pokrmů, 7.7.2026 12:44:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19513,51 +19513,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 15 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm, s organizací zkoušky, s požadavky BOZP a PO a s právy a povinnostmi uchazeče v rámci zkoušky dle zákona č. 179/2006 Sb.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka teplých pokrmů, 15.6.2026 2:49:47</w:t>
+        <w:t>Kuchař/kuchařka teplých pokrmů, 7.7.2026 12:44:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19743,51 +19743,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 7 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka teplých pokrmů, 15.6.2026 2:49:47</w:t>
+        <w:t>Kuchař/kuchařka teplých pokrmů, 7.7.2026 12:44:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20316,84 +20316,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>AHP Connections, Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka teplých pokrmů, 15.6.2026 2:49:47</w:t>
+        <w:t>Kuchař/kuchařka teplých pokrmů, 7.7.2026 12:44:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="39146DE6"/>
+    <w:nsid w:val="21226B07"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20479,51 +20479,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1AB21466"/>
+    <w:nsid w:val="3EE06559"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20609,51 +20609,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5EE1D5DC"/>
+    <w:nsid w:val="5181CE12"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20739,51 +20739,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5BB390AA"/>
+    <w:nsid w:val="0D1CE668"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>