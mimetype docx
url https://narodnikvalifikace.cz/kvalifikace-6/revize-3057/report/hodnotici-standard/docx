--- v3 (2026-07-07)
+++ v4 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R549AE992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR549AE992" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR549AE992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R36F43517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR36F43517" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR36F43517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1127,51 +1127,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023 do: 29.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka teplých pokrmů, 7.7.2026 12:44:02</w:t>
+        <w:t>Kuchař/kuchařka teplých pokrmů, 7.7.2026 14:01:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2507,51 +2507,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka teplých pokrmů, 7.7.2026 12:44:02</w:t>
+        <w:t>Kuchař/kuchařka teplých pokrmů, 7.7.2026 14:01:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3924,51 +3924,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka teplých pokrmů, 7.7.2026 12:44:02</w:t>
+        <w:t>Kuchař/kuchařka teplých pokrmů, 7.7.2026 14:01:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5287,51 +5287,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka teplých pokrmů, 7.7.2026 12:44:02</w:t>
+        <w:t>Kuchař/kuchařka teplých pokrmů, 7.7.2026 14:01:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6042,51 +6042,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka teplých pokrmů, 7.7.2026 12:44:02</w:t>
+        <w:t>Kuchař/kuchařka teplých pokrmů, 7.7.2026 14:01:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14198,51 +14198,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>atd.)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka teplých pokrmů, 7.7.2026 12:44:02</w:t>
+        <w:t>Kuchař/kuchařka teplých pokrmů, 7.7.2026 14:01:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17847,51 +17847,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka teplých pokrmů, 7.7.2026 12:44:02</w:t>
+        <w:t>Kuchař/kuchařka teplých pokrmů, 7.7.2026 14:01:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19513,51 +19513,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 15 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm, s organizací zkoušky, s požadavky BOZP a PO a s právy a povinnostmi uchazeče v rámci zkoušky dle zákona č. 179/2006 Sb.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka teplých pokrmů, 7.7.2026 12:44:02</w:t>
+        <w:t>Kuchař/kuchařka teplých pokrmů, 7.7.2026 14:01:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19743,51 +19743,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 7 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka teplých pokrmů, 7.7.2026 12:44:02</w:t>
+        <w:t>Kuchař/kuchařka teplých pokrmů, 7.7.2026 14:01:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20316,84 +20316,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>AHP Connections, Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka teplých pokrmů, 7.7.2026 12:44:02</w:t>
+        <w:t>Kuchař/kuchařka teplých pokrmů, 7.7.2026 14:01:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="21226B07"/>
+    <w:nsid w:val="67D60FEE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20479,51 +20479,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3EE06559"/>
+    <w:nsid w:val="3FCCA4BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20609,51 +20609,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5181CE12"/>
+    <w:nsid w:val="31F142A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20739,51 +20739,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0D1CE668"/>
+    <w:nsid w:val="35013EFA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>