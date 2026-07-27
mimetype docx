--- v4 (2026-07-07)
+++ v5 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R36F43517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR36F43517" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR36F43517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R63B5535D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR63B5535D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR63B5535D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1127,51 +1127,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023 do: 29.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka teplých pokrmů, 7.7.2026 14:01:39</w:t>
+        <w:t>Kuchař/kuchařka teplých pokrmů, 27.7.2026 17:17:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2507,51 +2507,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka teplých pokrmů, 7.7.2026 14:01:39</w:t>
+        <w:t>Kuchař/kuchařka teplých pokrmů, 27.7.2026 17:17:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3924,51 +3924,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka teplých pokrmů, 7.7.2026 14:01:39</w:t>
+        <w:t>Kuchař/kuchařka teplých pokrmů, 27.7.2026 17:17:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5287,51 +5287,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka teplých pokrmů, 7.7.2026 14:01:39</w:t>
+        <w:t>Kuchař/kuchařka teplých pokrmů, 27.7.2026 17:17:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6042,51 +6042,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka teplých pokrmů, 7.7.2026 14:01:39</w:t>
+        <w:t>Kuchař/kuchařka teplých pokrmů, 27.7.2026 17:17:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14198,51 +14198,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>atd.)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka teplých pokrmů, 7.7.2026 14:01:39</w:t>
+        <w:t>Kuchař/kuchařka teplých pokrmů, 27.7.2026 17:17:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17847,51 +17847,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka teplých pokrmů, 7.7.2026 14:01:39</w:t>
+        <w:t>Kuchař/kuchařka teplých pokrmů, 27.7.2026 17:17:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19513,51 +19513,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 15 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm, s organizací zkoušky, s požadavky BOZP a PO a s právy a povinnostmi uchazeče v rámci zkoušky dle zákona č. 179/2006 Sb.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka teplých pokrmů, 7.7.2026 14:01:39</w:t>
+        <w:t>Kuchař/kuchařka teplých pokrmů, 27.7.2026 17:17:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19743,51 +19743,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 7 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka teplých pokrmů, 7.7.2026 14:01:39</w:t>
+        <w:t>Kuchař/kuchařka teplých pokrmů, 27.7.2026 17:17:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20316,84 +20316,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>AHP Connections, Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka teplých pokrmů, 7.7.2026 14:01:39</w:t>
+        <w:t>Kuchař/kuchařka teplých pokrmů, 27.7.2026 17:17:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="67D60FEE"/>
+    <w:nsid w:val="7A4D8EF8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20479,51 +20479,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3FCCA4BF"/>
+    <w:nsid w:val="45295FBD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20609,51 +20609,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="31F142A7"/>
+    <w:nsid w:val="2BAE1435"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20739,51 +20739,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="35013EFA"/>
+    <w:nsid w:val="0113B6D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>