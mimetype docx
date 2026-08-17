--- v5 (2026-07-27)
+++ v6 (2026-08-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R63B5535D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR63B5535D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR63B5535D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4757F7C0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4757F7C0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4757F7C0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1127,51 +1127,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023 do: 29.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka teplých pokrmů, 27.7.2026 17:17:36</w:t>
+        <w:t>Kuchař/kuchařka teplých pokrmů, 17.8.2026 16:30:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2507,51 +2507,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka teplých pokrmů, 27.7.2026 17:17:36</w:t>
+        <w:t>Kuchař/kuchařka teplých pokrmů, 17.8.2026 16:30:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3924,51 +3924,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka teplých pokrmů, 27.7.2026 17:17:36</w:t>
+        <w:t>Kuchař/kuchařka teplých pokrmů, 17.8.2026 16:30:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5287,51 +5287,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka teplých pokrmů, 27.7.2026 17:17:36</w:t>
+        <w:t>Kuchař/kuchařka teplých pokrmů, 17.8.2026 16:30:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6042,51 +6042,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka teplých pokrmů, 27.7.2026 17:17:36</w:t>
+        <w:t>Kuchař/kuchařka teplých pokrmů, 17.8.2026 16:30:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14198,51 +14198,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>atd.)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka teplých pokrmů, 27.7.2026 17:17:36</w:t>
+        <w:t>Kuchař/kuchařka teplých pokrmů, 17.8.2026 16:30:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17847,51 +17847,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka teplých pokrmů, 27.7.2026 17:17:36</w:t>
+        <w:t>Kuchař/kuchařka teplých pokrmů, 17.8.2026 16:30:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19513,51 +19513,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 15 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm, s organizací zkoušky, s požadavky BOZP a PO a s právy a povinnostmi uchazeče v rámci zkoušky dle zákona č. 179/2006 Sb.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka teplých pokrmů, 27.7.2026 17:17:36</w:t>
+        <w:t>Kuchař/kuchařka teplých pokrmů, 17.8.2026 16:30:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19743,51 +19743,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 7 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka teplých pokrmů, 27.7.2026 17:17:36</w:t>
+        <w:t>Kuchař/kuchařka teplých pokrmů, 17.8.2026 16:30:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20316,84 +20316,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>AHP Connections, Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka teplých pokrmů, 27.7.2026 17:17:36</w:t>
+        <w:t>Kuchař/kuchařka teplých pokrmů, 17.8.2026 16:30:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7A4D8EF8"/>
+    <w:nsid w:val="58F4C602"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20479,51 +20479,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="45295FBD"/>
+    <w:nsid w:val="1CB07526"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20609,51 +20609,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2BAE1435"/>
+    <w:nsid w:val="660E7789"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20739,51 +20739,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0113B6D3"/>
+    <w:nsid w:val="13D5BED7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>