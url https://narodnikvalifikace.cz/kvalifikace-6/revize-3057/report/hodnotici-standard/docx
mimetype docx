--- v6 (2026-08-17)
+++ v7 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4757F7C0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4757F7C0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4757F7C0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R584F8B51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR584F8B51" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR584F8B51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1127,51 +1127,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023 do: 29.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka teplých pokrmů, 17.8.2026 16:30:46</w:t>
+        <w:t>Kuchař/kuchařka teplých pokrmů, 8.9.2026 7:47:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2507,51 +2507,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka teplých pokrmů, 17.8.2026 16:30:46</w:t>
+        <w:t>Kuchař/kuchařka teplých pokrmů, 8.9.2026 7:47:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3924,51 +3924,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka teplých pokrmů, 17.8.2026 16:30:46</w:t>
+        <w:t>Kuchař/kuchařka teplých pokrmů, 8.9.2026 7:47:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5287,51 +5287,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka teplých pokrmů, 17.8.2026 16:30:46</w:t>
+        <w:t>Kuchař/kuchařka teplých pokrmů, 8.9.2026 7:47:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6042,51 +6042,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka teplých pokrmů, 17.8.2026 16:30:46</w:t>
+        <w:t>Kuchař/kuchařka teplých pokrmů, 8.9.2026 7:47:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14198,51 +14198,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>atd.)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka teplých pokrmů, 17.8.2026 16:30:46</w:t>
+        <w:t>Kuchař/kuchařka teplých pokrmů, 8.9.2026 7:47:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17847,51 +17847,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka teplých pokrmů, 17.8.2026 16:30:46</w:t>
+        <w:t>Kuchař/kuchařka teplých pokrmů, 8.9.2026 7:47:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19513,51 +19513,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 15 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm, s organizací zkoušky, s požadavky BOZP a PO a s právy a povinnostmi uchazeče v rámci zkoušky dle zákona č. 179/2006 Sb.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka teplých pokrmů, 17.8.2026 16:30:46</w:t>
+        <w:t>Kuchař/kuchařka teplých pokrmů, 8.9.2026 7:47:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19743,51 +19743,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 7 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka teplých pokrmů, 17.8.2026 16:30:46</w:t>
+        <w:t>Kuchař/kuchařka teplých pokrmů, 8.9.2026 7:47:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20316,84 +20316,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>AHP Connections, Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka teplých pokrmů, 17.8.2026 16:30:46</w:t>
+        <w:t>Kuchař/kuchařka teplých pokrmů, 8.9.2026 7:47:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="58F4C602"/>
+    <w:nsid w:val="33A8030D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20479,51 +20479,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1CB07526"/>
+    <w:nsid w:val="3BFDD099"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20609,51 +20609,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="660E7789"/>
+    <w:nsid w:val="014EF393"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20739,51 +20739,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="13D5BED7"/>
+    <w:nsid w:val="2C95C729"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>