--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3BE4F979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3BE4F979" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3BE4F979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5A0BBFA5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5A0BBFA5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5A0BBFA5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka ovcí, 17.4.2026 1:54:18</w:t>
+        <w:t>Střihač/střihačka ovcí, 7.5.2026 17:09:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2115,51 +2115,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka ovcí, 17.4.2026 1:54:18</w:t>
+        <w:t>Střihač/střihačka ovcí, 7.5.2026 17:09:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3498,51 +3498,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka ovcí, 17.4.2026 1:54:18</w:t>
+        <w:t>Střihač/střihačka ovcí, 7.5.2026 17:09:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4631,51 +4631,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka ovcí, 17.4.2026 1:54:18</w:t>
+        <w:t>Střihač/střihačka ovcí, 7.5.2026 17:09:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6088,51 +6088,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka ovcí, 17.4.2026 1:54:18</w:t>
+        <w:t>Střihač/střihačka ovcí, 7.5.2026 17:09:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7005,51 +7005,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka ovcí, 17.4.2026 1:54:18</w:t>
+        <w:t>Střihač/střihačka ovcí, 7.5.2026 17:09:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8460,51 +8460,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka ovcí, 17.4.2026 1:54:18</w:t>
+        <w:t>Střihač/střihačka ovcí, 7.5.2026 17:09:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8977,84 +8977,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Svaz chovatelů ovcí a koz, z. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka ovcí, 17.4.2026 1:54:18</w:t>
+        <w:t>Střihač/střihačka ovcí, 7.5.2026 17:09:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2CBA648B"/>
+    <w:nsid w:val="0AB234B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9140,51 +9140,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="78DB9624"/>
+    <w:nsid w:val="50D7B11C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9270,51 +9270,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2641358A"/>
+    <w:nsid w:val="50D17048"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9400,51 +9400,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6C0F77FC"/>
+    <w:nsid w:val="0A74FDFF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>