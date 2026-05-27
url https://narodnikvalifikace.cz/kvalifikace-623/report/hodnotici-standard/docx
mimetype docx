--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5A0BBFA5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5A0BBFA5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5A0BBFA5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R562DEBA1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR562DEBA1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR562DEBA1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka ovcí, 7.5.2026 17:09:22</w:t>
+        <w:t>Střihač/střihačka ovcí, 28.5.2026 0:56:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2115,51 +2115,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka ovcí, 7.5.2026 17:09:22</w:t>
+        <w:t>Střihač/střihačka ovcí, 28.5.2026 0:56:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3498,51 +3498,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka ovcí, 7.5.2026 17:09:22</w:t>
+        <w:t>Střihač/střihačka ovcí, 28.5.2026 0:56:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4631,51 +4631,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka ovcí, 7.5.2026 17:09:22</w:t>
+        <w:t>Střihač/střihačka ovcí, 28.5.2026 0:56:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6088,51 +6088,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka ovcí, 7.5.2026 17:09:22</w:t>
+        <w:t>Střihač/střihačka ovcí, 28.5.2026 0:56:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7005,51 +7005,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka ovcí, 7.5.2026 17:09:22</w:t>
+        <w:t>Střihač/střihačka ovcí, 28.5.2026 0:56:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8460,51 +8460,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka ovcí, 7.5.2026 17:09:22</w:t>
+        <w:t>Střihač/střihačka ovcí, 28.5.2026 0:56:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8977,84 +8977,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Svaz chovatelů ovcí a koz, z. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka ovcí, 7.5.2026 17:09:22</w:t>
+        <w:t>Střihač/střihačka ovcí, 28.5.2026 0:56:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0AB234B2"/>
+    <w:nsid w:val="076F862E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9140,51 +9140,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="50D7B11C"/>
+    <w:nsid w:val="45875F94"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9270,51 +9270,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="50D17048"/>
+    <w:nsid w:val="6567717C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9400,51 +9400,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0A74FDFF"/>
+    <w:nsid w:val="01499FA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>