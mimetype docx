--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R562DEBA1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR562DEBA1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR562DEBA1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7A2C7B44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7A2C7B44" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7A2C7B44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka ovcí, 28.5.2026 0:56:00</w:t>
+        <w:t>Střihač/střihačka ovcí, 17.6.2026 9:13:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2115,51 +2115,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka ovcí, 28.5.2026 0:56:00</w:t>
+        <w:t>Střihač/střihačka ovcí, 17.6.2026 9:13:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3498,51 +3498,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka ovcí, 28.5.2026 0:56:00</w:t>
+        <w:t>Střihač/střihačka ovcí, 17.6.2026 9:13:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4631,51 +4631,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka ovcí, 28.5.2026 0:56:00</w:t>
+        <w:t>Střihač/střihačka ovcí, 17.6.2026 9:13:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6088,51 +6088,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka ovcí, 28.5.2026 0:56:01</w:t>
+        <w:t>Střihač/střihačka ovcí, 17.6.2026 9:13:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7005,51 +7005,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka ovcí, 28.5.2026 0:56:01</w:t>
+        <w:t>Střihač/střihačka ovcí, 17.6.2026 9:13:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8460,51 +8460,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka ovcí, 28.5.2026 0:56:01</w:t>
+        <w:t>Střihač/střihačka ovcí, 17.6.2026 9:13:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8977,84 +8977,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Svaz chovatelů ovcí a koz, z. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka ovcí, 28.5.2026 0:56:01</w:t>
+        <w:t>Střihač/střihačka ovcí, 17.6.2026 9:13:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="076F862E"/>
+    <w:nsid w:val="150FEE47"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9140,51 +9140,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="45875F94"/>
+    <w:nsid w:val="0B11D7D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9270,51 +9270,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6567717C"/>
+    <w:nsid w:val="68010930"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9400,51 +9400,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="01499FA9"/>
+    <w:nsid w:val="4334C9EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>