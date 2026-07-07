--- v3 (2026-06-17)
+++ v4 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7A2C7B44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7A2C7B44" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7A2C7B44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2FFE19BF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2FFE19BF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2FFE19BF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka ovcí, 17.6.2026 9:13:23</w:t>
+        <w:t>Střihač/střihačka ovcí, 7.7.2026 12:22:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2115,51 +2115,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka ovcí, 17.6.2026 9:13:23</w:t>
+        <w:t>Střihač/střihačka ovcí, 7.7.2026 12:22:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3498,51 +3498,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka ovcí, 17.6.2026 9:13:23</w:t>
+        <w:t>Střihač/střihačka ovcí, 7.7.2026 12:22:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4631,51 +4631,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka ovcí, 17.6.2026 9:13:23</w:t>
+        <w:t>Střihač/střihačka ovcí, 7.7.2026 12:22:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6088,51 +6088,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka ovcí, 17.6.2026 9:13:23</w:t>
+        <w:t>Střihač/střihačka ovcí, 7.7.2026 12:22:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7005,51 +7005,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka ovcí, 17.6.2026 9:13:23</w:t>
+        <w:t>Střihač/střihačka ovcí, 7.7.2026 12:22:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8460,51 +8460,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka ovcí, 17.6.2026 9:13:23</w:t>
+        <w:t>Střihač/střihačka ovcí, 7.7.2026 12:22:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8977,84 +8977,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Svaz chovatelů ovcí a koz, z. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka ovcí, 17.6.2026 9:13:23</w:t>
+        <w:t>Střihač/střihačka ovcí, 7.7.2026 12:22:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="150FEE47"/>
+    <w:nsid w:val="3948168F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9140,51 +9140,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0B11D7D0"/>
+    <w:nsid w:val="7F7F1446"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9270,51 +9270,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="68010930"/>
+    <w:nsid w:val="1F9FC9E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9400,51 +9400,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4334C9EF"/>
+    <w:nsid w:val="1AF83924"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>