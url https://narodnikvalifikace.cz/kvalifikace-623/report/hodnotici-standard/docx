--- v4 (2026-07-07)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2FFE19BF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2FFE19BF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2FFE19BF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R69ABF19D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR69ABF19D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR69ABF19D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka ovcí, 7.7.2026 12:22:54</w:t>
+        <w:t>Střihač/střihačka ovcí, 7.7.2026 13:41:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2115,51 +2115,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka ovcí, 7.7.2026 12:22:54</w:t>
+        <w:t>Střihač/střihačka ovcí, 7.7.2026 13:41:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3498,51 +3498,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka ovcí, 7.7.2026 12:22:54</w:t>
+        <w:t>Střihač/střihačka ovcí, 7.7.2026 13:41:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4631,51 +4631,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka ovcí, 7.7.2026 12:22:54</w:t>
+        <w:t>Střihač/střihačka ovcí, 7.7.2026 13:41:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6088,51 +6088,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka ovcí, 7.7.2026 12:22:54</w:t>
+        <w:t>Střihač/střihačka ovcí, 7.7.2026 13:41:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7005,51 +7005,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka ovcí, 7.7.2026 12:22:54</w:t>
+        <w:t>Střihač/střihačka ovcí, 7.7.2026 13:41:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8460,51 +8460,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka ovcí, 7.7.2026 12:22:54</w:t>
+        <w:t>Střihač/střihačka ovcí, 7.7.2026 13:41:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8977,84 +8977,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Svaz chovatelů ovcí a koz, z. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka ovcí, 7.7.2026 12:22:54</w:t>
+        <w:t>Střihač/střihačka ovcí, 7.7.2026 13:41:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3948168F"/>
+    <w:nsid w:val="6E95E12E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9140,51 +9140,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7F7F1446"/>
+    <w:nsid w:val="3F55CD8D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9270,51 +9270,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1F9FC9E3"/>
+    <w:nsid w:val="4C82499F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9400,51 +9400,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1AF83924"/>
+    <w:nsid w:val="34F2F510"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>