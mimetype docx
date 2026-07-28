--- v5 (2026-07-07)
+++ v6 (2026-07-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R69ABF19D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR69ABF19D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR69ABF19D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R712E5DC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR712E5DC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR712E5DC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka ovcí, 7.7.2026 13:41:54</w:t>
+        <w:t>Střihač/střihačka ovcí, 28.7.2026 11:04:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2115,51 +2115,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka ovcí, 7.7.2026 13:41:54</w:t>
+        <w:t>Střihač/střihačka ovcí, 28.7.2026 11:04:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3498,51 +3498,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka ovcí, 7.7.2026 13:41:54</w:t>
+        <w:t>Střihač/střihačka ovcí, 28.7.2026 11:04:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4631,51 +4631,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka ovcí, 7.7.2026 13:41:54</w:t>
+        <w:t>Střihač/střihačka ovcí, 28.7.2026 11:04:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6088,51 +6088,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka ovcí, 7.7.2026 13:41:54</w:t>
+        <w:t>Střihač/střihačka ovcí, 28.7.2026 11:04:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7005,51 +7005,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka ovcí, 7.7.2026 13:41:55</w:t>
+        <w:t>Střihač/střihačka ovcí, 28.7.2026 11:04:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8460,51 +8460,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka ovcí, 7.7.2026 13:41:55</w:t>
+        <w:t>Střihač/střihačka ovcí, 28.7.2026 11:04:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8977,84 +8977,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Svaz chovatelů ovcí a koz, z. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka ovcí, 7.7.2026 13:41:55</w:t>
+        <w:t>Střihač/střihačka ovcí, 28.7.2026 11:04:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6E95E12E"/>
+    <w:nsid w:val="001D3708"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9140,51 +9140,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3F55CD8D"/>
+    <w:nsid w:val="294D9722"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9270,51 +9270,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4C82499F"/>
+    <w:nsid w:val="78C3B090"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9400,51 +9400,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="34F2F510"/>
+    <w:nsid w:val="366F3430"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>