--- v6 (2026-07-28)
+++ v7 (2026-07-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R712E5DC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR712E5DC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR712E5DC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R23ADE547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR23ADE547" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR23ADE547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka ovcí, 28.7.2026 11:04:45</w:t>
+        <w:t>Střihač/střihačka ovcí, 28.7.2026 12:11:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2115,51 +2115,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka ovcí, 28.7.2026 11:04:45</w:t>
+        <w:t>Střihač/střihačka ovcí, 28.7.2026 12:11:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3498,51 +3498,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka ovcí, 28.7.2026 11:04:45</w:t>
+        <w:t>Střihač/střihačka ovcí, 28.7.2026 12:11:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4631,51 +4631,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka ovcí, 28.7.2026 11:04:45</w:t>
+        <w:t>Střihač/střihačka ovcí, 28.7.2026 12:11:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6088,51 +6088,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka ovcí, 28.7.2026 11:04:45</w:t>
+        <w:t>Střihač/střihačka ovcí, 28.7.2026 12:11:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7005,51 +7005,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka ovcí, 28.7.2026 11:04:45</w:t>
+        <w:t>Střihač/střihačka ovcí, 28.7.2026 12:11:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8460,51 +8460,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka ovcí, 28.7.2026 11:04:45</w:t>
+        <w:t>Střihač/střihačka ovcí, 28.7.2026 12:11:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8977,84 +8977,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Svaz chovatelů ovcí a koz, z. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka ovcí, 28.7.2026 11:04:45</w:t>
+        <w:t>Střihač/střihačka ovcí, 28.7.2026 12:11:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="001D3708"/>
+    <w:nsid w:val="2F3E8879"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9140,51 +9140,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="294D9722"/>
+    <w:nsid w:val="2AAA285C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9270,51 +9270,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="78C3B090"/>
+    <w:nsid w:val="19A2410F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9400,51 +9400,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="366F3430"/>
+    <w:nsid w:val="71516505"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>