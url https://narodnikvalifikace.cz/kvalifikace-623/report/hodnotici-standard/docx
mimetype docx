--- v7 (2026-07-28)
+++ v8 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R23ADE547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR23ADE547" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR23ADE547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R153A5882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR153A5882" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR153A5882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka ovcí, 28.7.2026 12:11:04</w:t>
+        <w:t>Střihač/střihačka ovcí, 20.8.2026 12:36:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2115,51 +2115,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka ovcí, 28.7.2026 12:11:04</w:t>
+        <w:t>Střihač/střihačka ovcí, 20.8.2026 12:36:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3498,51 +3498,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka ovcí, 28.7.2026 12:11:04</w:t>
+        <w:t>Střihač/střihačka ovcí, 20.8.2026 12:36:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4631,51 +4631,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka ovcí, 28.7.2026 12:11:04</w:t>
+        <w:t>Střihač/střihačka ovcí, 20.8.2026 12:36:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6088,51 +6088,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka ovcí, 28.7.2026 12:11:04</w:t>
+        <w:t>Střihač/střihačka ovcí, 20.8.2026 12:36:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7005,51 +7005,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka ovcí, 28.7.2026 12:11:04</w:t>
+        <w:t>Střihač/střihačka ovcí, 20.8.2026 12:36:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8460,51 +8460,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka ovcí, 28.7.2026 12:11:04</w:t>
+        <w:t>Střihač/střihačka ovcí, 20.8.2026 12:36:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8977,84 +8977,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Svaz chovatelů ovcí a koz, z. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka ovcí, 28.7.2026 12:11:04</w:t>
+        <w:t>Střihač/střihačka ovcí, 20.8.2026 12:36:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2F3E8879"/>
+    <w:nsid w:val="06F63BFA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9140,51 +9140,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2AAA285C"/>
+    <w:nsid w:val="09188057"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9270,51 +9270,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="19A2410F"/>
+    <w:nsid w:val="54E0E633"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9400,51 +9400,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="71516505"/>
+    <w:nsid w:val="4A49B797"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>