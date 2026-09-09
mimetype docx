--- v8 (2026-08-20)
+++ v9 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R153A5882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR153A5882" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR153A5882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R72985582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR72985582" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR72985582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka ovcí, 20.8.2026 12:36:10</w:t>
+        <w:t>Střihač/střihačka ovcí, 9.9.2026 18:09:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2115,51 +2115,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka ovcí, 20.8.2026 12:36:10</w:t>
+        <w:t>Střihač/střihačka ovcí, 9.9.2026 18:09:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3498,51 +3498,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka ovcí, 20.8.2026 12:36:10</w:t>
+        <w:t>Střihač/střihačka ovcí, 9.9.2026 18:09:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4631,51 +4631,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka ovcí, 20.8.2026 12:36:10</w:t>
+        <w:t>Střihač/střihačka ovcí, 9.9.2026 18:09:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6088,51 +6088,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka ovcí, 20.8.2026 12:36:10</w:t>
+        <w:t>Střihač/střihačka ovcí, 9.9.2026 18:09:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7005,51 +7005,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka ovcí, 20.8.2026 12:36:10</w:t>
+        <w:t>Střihač/střihačka ovcí, 9.9.2026 18:09:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8460,51 +8460,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka ovcí, 20.8.2026 12:36:10</w:t>
+        <w:t>Střihač/střihačka ovcí, 9.9.2026 18:09:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8977,84 +8977,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Svaz chovatelů ovcí a koz, z. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka ovcí, 20.8.2026 12:36:10</w:t>
+        <w:t>Střihač/střihačka ovcí, 9.9.2026 18:09:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="06F63BFA"/>
+    <w:nsid w:val="7EA1DBA4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9140,51 +9140,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="09188057"/>
+    <w:nsid w:val="3947D569"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9270,51 +9270,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="54E0E633"/>
+    <w:nsid w:val="12E5A0DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9400,51 +9400,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4A49B797"/>
+    <w:nsid w:val="54E952C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>