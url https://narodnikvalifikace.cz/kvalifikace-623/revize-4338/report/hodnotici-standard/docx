--- v0 (2026-04-19)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RFF8812D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRFF8812D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRFF8812D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R19447D06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR19447D06" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR19447D06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka ovcí, 19.4.2026 22:38:42</w:t>
+        <w:t>Střihač/střihačka ovcí, 11.5.2026 7:50:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2115,51 +2115,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka ovcí, 19.4.2026 22:38:42</w:t>
+        <w:t>Střihač/střihačka ovcí, 11.5.2026 7:50:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3498,51 +3498,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka ovcí, 19.4.2026 22:38:42</w:t>
+        <w:t>Střihač/střihačka ovcí, 11.5.2026 7:50:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4631,51 +4631,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka ovcí, 19.4.2026 22:38:42</w:t>
+        <w:t>Střihač/střihačka ovcí, 11.5.2026 7:50:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6088,51 +6088,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka ovcí, 19.4.2026 22:38:43</w:t>
+        <w:t>Střihač/střihačka ovcí, 11.5.2026 7:50:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7005,51 +7005,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka ovcí, 19.4.2026 22:38:43</w:t>
+        <w:t>Střihač/střihačka ovcí, 11.5.2026 7:50:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8460,51 +8460,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka ovcí, 19.4.2026 22:38:43</w:t>
+        <w:t>Střihač/střihačka ovcí, 11.5.2026 7:50:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8977,84 +8977,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Svaz chovatelů ovcí a koz, z. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka ovcí, 19.4.2026 22:38:43</w:t>
+        <w:t>Střihač/střihačka ovcí, 11.5.2026 7:50:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="08FC5D78"/>
+    <w:nsid w:val="50720457"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9140,51 +9140,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="36DE78CB"/>
+    <w:nsid w:val="03DA65F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9270,51 +9270,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4EF554CF"/>
+    <w:nsid w:val="2CBFC298"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9400,51 +9400,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="352268D2"/>
+    <w:nsid w:val="35E72986"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>