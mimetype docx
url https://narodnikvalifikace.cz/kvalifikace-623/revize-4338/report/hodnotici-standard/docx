--- v1 (2026-05-11)
+++ v2 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R19447D06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR19447D06" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR19447D06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3DE39690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3DE39690" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3DE39690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka ovcí, 11.5.2026 7:50:38</w:t>
+        <w:t>Střihač/střihačka ovcí, 17.6.2026 14:19:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2115,51 +2115,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka ovcí, 11.5.2026 7:50:38</w:t>
+        <w:t>Střihač/střihačka ovcí, 17.6.2026 14:19:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3498,51 +3498,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka ovcí, 11.5.2026 7:50:38</w:t>
+        <w:t>Střihač/střihačka ovcí, 17.6.2026 14:19:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4631,51 +4631,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka ovcí, 11.5.2026 7:50:38</w:t>
+        <w:t>Střihač/střihačka ovcí, 17.6.2026 14:19:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6088,51 +6088,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka ovcí, 11.5.2026 7:50:38</w:t>
+        <w:t>Střihač/střihačka ovcí, 17.6.2026 14:19:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7005,51 +7005,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka ovcí, 11.5.2026 7:50:38</w:t>
+        <w:t>Střihač/střihačka ovcí, 17.6.2026 14:19:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8460,51 +8460,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka ovcí, 11.5.2026 7:50:38</w:t>
+        <w:t>Střihač/střihačka ovcí, 17.6.2026 14:19:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8977,84 +8977,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Svaz chovatelů ovcí a koz, z. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka ovcí, 11.5.2026 7:50:38</w:t>
+        <w:t>Střihač/střihačka ovcí, 17.6.2026 14:19:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="50720457"/>
+    <w:nsid w:val="55EC0509"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9140,51 +9140,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="03DA65F7"/>
+    <w:nsid w:val="1ED22D34"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9270,51 +9270,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2CBFC298"/>
+    <w:nsid w:val="226B9C49"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9400,51 +9400,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="35E72986"/>
+    <w:nsid w:val="2AFD1DA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>