--- v2 (2026-06-17)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3DE39690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3DE39690" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3DE39690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R55B492BA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR55B492BA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR55B492BA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka ovcí, 17.6.2026 14:19:45</w:t>
+        <w:t>Střihač/střihačka ovcí, 17.6.2026 15:54:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2115,51 +2115,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka ovcí, 17.6.2026 14:19:45</w:t>
+        <w:t>Střihač/střihačka ovcí, 17.6.2026 15:54:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3498,51 +3498,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka ovcí, 17.6.2026 14:19:45</w:t>
+        <w:t>Střihač/střihačka ovcí, 17.6.2026 15:54:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4631,51 +4631,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka ovcí, 17.6.2026 14:19:45</w:t>
+        <w:t>Střihač/střihačka ovcí, 17.6.2026 15:54:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6088,51 +6088,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka ovcí, 17.6.2026 14:19:45</w:t>
+        <w:t>Střihač/střihačka ovcí, 17.6.2026 15:54:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7005,51 +7005,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka ovcí, 17.6.2026 14:19:45</w:t>
+        <w:t>Střihač/střihačka ovcí, 17.6.2026 15:54:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8460,51 +8460,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka ovcí, 17.6.2026 14:19:45</w:t>
+        <w:t>Střihač/střihačka ovcí, 17.6.2026 15:54:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8977,84 +8977,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Svaz chovatelů ovcí a koz, z. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka ovcí, 17.6.2026 14:19:45</w:t>
+        <w:t>Střihač/střihačka ovcí, 17.6.2026 15:54:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="55EC0509"/>
+    <w:nsid w:val="498A3A9C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9140,51 +9140,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1ED22D34"/>
+    <w:nsid w:val="7953B8F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9270,51 +9270,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="226B9C49"/>
+    <w:nsid w:val="6AEC11E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9400,51 +9400,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2AFD1DA3"/>
+    <w:nsid w:val="1454C3EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>