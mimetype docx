--- v3 (2026-06-17)
+++ v4 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R55B492BA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR55B492BA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR55B492BA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R739E46B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR739E46B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR739E46B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka ovcí, 17.6.2026 15:54:10</w:t>
+        <w:t>Střihač/střihačka ovcí, 7.7.2026 19:08:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2115,51 +2115,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka ovcí, 17.6.2026 15:54:10</w:t>
+        <w:t>Střihač/střihačka ovcí, 7.7.2026 19:08:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3498,51 +3498,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka ovcí, 17.6.2026 15:54:10</w:t>
+        <w:t>Střihač/střihačka ovcí, 7.7.2026 19:08:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4631,51 +4631,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka ovcí, 17.6.2026 15:54:10</w:t>
+        <w:t>Střihač/střihačka ovcí, 7.7.2026 19:08:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6088,51 +6088,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka ovcí, 17.6.2026 15:54:10</w:t>
+        <w:t>Střihač/střihačka ovcí, 7.7.2026 19:08:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7005,51 +7005,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka ovcí, 17.6.2026 15:54:10</w:t>
+        <w:t>Střihač/střihačka ovcí, 7.7.2026 19:08:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8460,51 +8460,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka ovcí, 17.6.2026 15:54:10</w:t>
+        <w:t>Střihač/střihačka ovcí, 7.7.2026 19:08:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8977,84 +8977,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Svaz chovatelů ovcí a koz, z. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka ovcí, 17.6.2026 15:54:10</w:t>
+        <w:t>Střihač/střihačka ovcí, 7.7.2026 19:08:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="498A3A9C"/>
+    <w:nsid w:val="0B1BA677"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9140,51 +9140,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7953B8F8"/>
+    <w:nsid w:val="3C0200CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9270,51 +9270,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6AEC11E6"/>
+    <w:nsid w:val="4C495004"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9400,51 +9400,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1454C3EF"/>
+    <w:nsid w:val="6C1B53C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>