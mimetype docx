--- v4 (2026-07-07)
+++ v5 (2026-07-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R739E46B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR739E46B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR739E46B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R21901428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR21901428" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR21901428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka ovcí, 7.7.2026 19:08:49</w:t>
+        <w:t>Střihač/střihačka ovcí, 28.7.2026 14:38:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2115,51 +2115,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka ovcí, 7.7.2026 19:08:49</w:t>
+        <w:t>Střihač/střihačka ovcí, 28.7.2026 14:38:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3498,51 +3498,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka ovcí, 7.7.2026 19:08:49</w:t>
+        <w:t>Střihač/střihačka ovcí, 28.7.2026 14:38:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4631,51 +4631,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka ovcí, 7.7.2026 19:08:49</w:t>
+        <w:t>Střihač/střihačka ovcí, 28.7.2026 14:38:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6088,51 +6088,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka ovcí, 7.7.2026 19:08:49</w:t>
+        <w:t>Střihač/střihačka ovcí, 28.7.2026 14:38:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7005,51 +7005,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka ovcí, 7.7.2026 19:08:49</w:t>
+        <w:t>Střihač/střihačka ovcí, 28.7.2026 14:38:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8460,51 +8460,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka ovcí, 7.7.2026 19:08:49</w:t>
+        <w:t>Střihač/střihačka ovcí, 28.7.2026 14:38:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8977,84 +8977,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Svaz chovatelů ovcí a koz, z. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka ovcí, 7.7.2026 19:08:49</w:t>
+        <w:t>Střihač/střihačka ovcí, 28.7.2026 14:38:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0B1BA677"/>
+    <w:nsid w:val="269310DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9140,51 +9140,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3C0200CC"/>
+    <w:nsid w:val="37FDE741"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9270,51 +9270,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4C495004"/>
+    <w:nsid w:val="3309076F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9400,51 +9400,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6C1B53C2"/>
+    <w:nsid w:val="060E4D35"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>