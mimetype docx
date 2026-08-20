--- v5 (2026-07-28)
+++ v6 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R21901428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR21901428" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR21901428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R587E2874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR587E2874" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR587E2874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka ovcí, 28.7.2026 14:38:21</w:t>
+        <w:t>Střihač/střihačka ovcí, 20.8.2026 19:57:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2115,51 +2115,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka ovcí, 28.7.2026 14:38:21</w:t>
+        <w:t>Střihač/střihačka ovcí, 20.8.2026 19:57:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3498,51 +3498,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka ovcí, 28.7.2026 14:38:21</w:t>
+        <w:t>Střihač/střihačka ovcí, 20.8.2026 19:57:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4631,51 +4631,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka ovcí, 28.7.2026 14:38:21</w:t>
+        <w:t>Střihač/střihačka ovcí, 20.8.2026 19:57:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6088,51 +6088,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka ovcí, 28.7.2026 14:38:21</w:t>
+        <w:t>Střihač/střihačka ovcí, 20.8.2026 19:57:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7005,51 +7005,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka ovcí, 28.7.2026 14:38:21</w:t>
+        <w:t>Střihač/střihačka ovcí, 20.8.2026 19:57:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8460,51 +8460,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka ovcí, 28.7.2026 14:38:21</w:t>
+        <w:t>Střihač/střihačka ovcí, 20.8.2026 19:57:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8977,84 +8977,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Svaz chovatelů ovcí a koz, z. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka ovcí, 28.7.2026 14:38:21</w:t>
+        <w:t>Střihač/střihačka ovcí, 20.8.2026 19:57:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="269310DF"/>
+    <w:nsid w:val="16A4B76A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9140,51 +9140,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="37FDE741"/>
+    <w:nsid w:val="593D137A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9270,51 +9270,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3309076F"/>
+    <w:nsid w:val="66DE3099"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9400,51 +9400,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="060E4D35"/>
+    <w:nsid w:val="105A08F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>