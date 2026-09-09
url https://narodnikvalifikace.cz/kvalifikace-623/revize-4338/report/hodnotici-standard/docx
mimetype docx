--- v6 (2026-08-20)
+++ v7 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R587E2874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR587E2874" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR587E2874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1EEFC3E3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1EEFC3E3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1EEFC3E3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka ovcí, 20.8.2026 19:57:18</w:t>
+        <w:t>Střihač/střihačka ovcí, 9.9.2026 20:59:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2115,51 +2115,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka ovcí, 20.8.2026 19:57:18</w:t>
+        <w:t>Střihač/střihačka ovcí, 9.9.2026 20:59:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3498,51 +3498,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka ovcí, 20.8.2026 19:57:18</w:t>
+        <w:t>Střihač/střihačka ovcí, 9.9.2026 20:59:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4631,51 +4631,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka ovcí, 20.8.2026 19:57:18</w:t>
+        <w:t>Střihač/střihačka ovcí, 9.9.2026 20:59:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6088,51 +6088,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka ovcí, 20.8.2026 19:57:18</w:t>
+        <w:t>Střihač/střihačka ovcí, 9.9.2026 20:59:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7005,51 +7005,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka ovcí, 20.8.2026 19:57:18</w:t>
+        <w:t>Střihač/střihačka ovcí, 9.9.2026 20:59:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8460,51 +8460,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka ovcí, 20.8.2026 19:57:18</w:t>
+        <w:t>Střihač/střihačka ovcí, 9.9.2026 20:59:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8977,84 +8977,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Svaz chovatelů ovcí a koz, z. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka ovcí, 20.8.2026 19:57:18</w:t>
+        <w:t>Střihač/střihačka ovcí, 9.9.2026 20:59:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="16A4B76A"/>
+    <w:nsid w:val="5BA54AA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9140,51 +9140,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="593D137A"/>
+    <w:nsid w:val="495ABB30"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9270,51 +9270,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="66DE3099"/>
+    <w:nsid w:val="69EF825D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9400,51 +9400,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="105A08F9"/>
+    <w:nsid w:val="59AF11E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>