--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1789B6E7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1789B6E7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1789B6E7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3A0AD50F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3A0AD50F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3A0AD50F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 16.4.2026 22:55:07</w:t>
+        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 7.5.2026 16:01:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 16.4.2026 22:55:07</w:t>
+        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 7.5.2026 16:01:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2702,51 +2702,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 16.4.2026 22:55:07</w:t>
+        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 7.5.2026 16:01:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3761,51 +3761,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 16.4.2026 22:55:07</w:t>
+        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 7.5.2026 16:01:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4266,51 +4266,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 16.4.2026 22:55:07</w:t>
+        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 7.5.2026 16:01:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5260,51 +5260,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 16.4.2026 22:55:07</w:t>
+        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 7.5.2026 16:01:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6673,51 +6673,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 16.4.2026 22:55:07</w:t>
+        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 7.5.2026 16:01:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6903,51 +6903,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 16.4.2026 22:55:07</w:t>
+        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 7.5.2026 16:01:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7364,84 +7364,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 16.4.2026 22:55:07</w:t>
+        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 7.5.2026 16:01:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4FE3E164"/>
+    <w:nsid w:val="1191D22B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7527,51 +7527,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3972218E"/>
+    <w:nsid w:val="4EA9AA0B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7657,51 +7657,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="15B7D4CA"/>
+    <w:nsid w:val="340C23C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>