--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3A0AD50F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3A0AD50F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3A0AD50F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7CB236F5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7CB236F5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7CB236F5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 7.5.2026 16:01:09</w:t>
+        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 27.5.2026 23:49:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 7.5.2026 16:01:09</w:t>
+        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 27.5.2026 23:49:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2702,51 +2702,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 7.5.2026 16:01:09</w:t>
+        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 27.5.2026 23:49:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3761,51 +3761,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 7.5.2026 16:01:09</w:t>
+        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 27.5.2026 23:49:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4266,51 +4266,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 7.5.2026 16:01:09</w:t>
+        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 27.5.2026 23:49:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5260,51 +5260,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 7.5.2026 16:01:09</w:t>
+        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 27.5.2026 23:49:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6673,51 +6673,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 7.5.2026 16:01:09</w:t>
+        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 27.5.2026 23:49:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6903,51 +6903,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 7.5.2026 16:01:09</w:t>
+        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 27.5.2026 23:49:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7364,84 +7364,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 7.5.2026 16:01:09</w:t>
+        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 27.5.2026 23:49:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1191D22B"/>
+    <w:nsid w:val="78DF8D3A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7527,51 +7527,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4EA9AA0B"/>
+    <w:nsid w:val="5AF3AB96"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7657,51 +7657,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="340C23C6"/>
+    <w:nsid w:val="56FB831E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>