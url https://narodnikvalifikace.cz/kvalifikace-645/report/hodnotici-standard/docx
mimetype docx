--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7CB236F5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7CB236F5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7CB236F5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1AFAD127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1AFAD127" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1AFAD127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 27.5.2026 23:49:31</w:t>
+        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 17.6.2026 9:36:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 27.5.2026 23:49:31</w:t>
+        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 17.6.2026 9:36:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2702,51 +2702,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 27.5.2026 23:49:31</w:t>
+        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 17.6.2026 9:36:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3761,51 +3761,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 27.5.2026 23:49:31</w:t>
+        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 17.6.2026 9:36:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4266,51 +4266,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 27.5.2026 23:49:31</w:t>
+        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 17.6.2026 9:36:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5260,51 +5260,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 27.5.2026 23:49:31</w:t>
+        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 17.6.2026 9:36:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6673,51 +6673,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 27.5.2026 23:49:31</w:t>
+        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 17.6.2026 9:36:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6903,51 +6903,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 27.5.2026 23:49:31</w:t>
+        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 17.6.2026 9:36:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7364,84 +7364,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 27.5.2026 23:49:31</w:t>
+        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 17.6.2026 9:36:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="78DF8D3A"/>
+    <w:nsid w:val="78C71F41"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7527,51 +7527,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5AF3AB96"/>
+    <w:nsid w:val="3EB4EF78"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7657,51 +7657,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="56FB831E"/>
+    <w:nsid w:val="185C2FC1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>