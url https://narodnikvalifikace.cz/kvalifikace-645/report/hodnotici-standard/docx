--- v3 (2026-06-17)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1AFAD127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1AFAD127" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1AFAD127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6B7471AB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6B7471AB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6B7471AB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 17.6.2026 9:36:09</w:t>
+        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 17.6.2026 11:19:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 17.6.2026 9:36:09</w:t>
+        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 17.6.2026 11:19:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2702,51 +2702,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 17.6.2026 9:36:09</w:t>
+        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 17.6.2026 11:19:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3761,51 +3761,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 17.6.2026 9:36:09</w:t>
+        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 17.6.2026 11:19:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4266,51 +4266,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 17.6.2026 9:36:09</w:t>
+        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 17.6.2026 11:19:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5260,51 +5260,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 17.6.2026 9:36:09</w:t>
+        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 17.6.2026 11:19:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6673,51 +6673,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 17.6.2026 9:36:09</w:t>
+        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 17.6.2026 11:19:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6903,51 +6903,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 17.6.2026 9:36:09</w:t>
+        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 17.6.2026 11:19:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7364,84 +7364,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 17.6.2026 9:36:09</w:t>
+        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 17.6.2026 11:19:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="78C71F41"/>
+    <w:nsid w:val="71240242"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7527,51 +7527,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3EB4EF78"/>
+    <w:nsid w:val="36E1ACA2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7657,51 +7657,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="185C2FC1"/>
+    <w:nsid w:val="18F3CD90"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>