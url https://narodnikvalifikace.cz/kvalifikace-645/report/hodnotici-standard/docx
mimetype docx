--- v4 (2026-06-17)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6B7471AB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6B7471AB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6B7471AB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4AAC91A3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4AAC91A3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4AAC91A3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 17.6.2026 11:19:51</w:t>
+        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 7.7.2026 13:43:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 17.6.2026 11:19:51</w:t>
+        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 7.7.2026 13:43:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2702,51 +2702,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 17.6.2026 11:19:51</w:t>
+        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 7.7.2026 13:43:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3761,51 +3761,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 17.6.2026 11:19:51</w:t>
+        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 7.7.2026 13:43:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4266,51 +4266,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 17.6.2026 11:19:51</w:t>
+        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 7.7.2026 13:43:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5260,51 +5260,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 17.6.2026 11:19:51</w:t>
+        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 7.7.2026 13:43:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6673,51 +6673,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 17.6.2026 11:19:51</w:t>
+        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 7.7.2026 13:43:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6903,51 +6903,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 17.6.2026 11:19:51</w:t>
+        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 7.7.2026 13:43:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7364,84 +7364,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 17.6.2026 11:19:51</w:t>
+        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 7.7.2026 13:43:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="71240242"/>
+    <w:nsid w:val="3E7BD4B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7527,51 +7527,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="36E1ACA2"/>
+    <w:nsid w:val="44057CAB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7657,51 +7657,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="18F3CD90"/>
+    <w:nsid w:val="2DDB2391"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>