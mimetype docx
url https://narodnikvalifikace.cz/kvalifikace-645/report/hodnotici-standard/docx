--- v5 (2026-07-07)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4AAC91A3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4AAC91A3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4AAC91A3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5C0630E0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5C0630E0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5C0630E0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 7.7.2026 13:43:15</w:t>
+        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 31.7.2026 12:41:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 7.7.2026 13:43:15</w:t>
+        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 31.7.2026 12:41:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2702,51 +2702,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 7.7.2026 13:43:15</w:t>
+        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 31.7.2026 12:41:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3761,51 +3761,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 7.7.2026 13:43:15</w:t>
+        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 31.7.2026 12:41:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4266,51 +4266,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 7.7.2026 13:43:15</w:t>
+        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 31.7.2026 12:41:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5260,51 +5260,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 7.7.2026 13:43:15</w:t>
+        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 31.7.2026 12:41:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6673,51 +6673,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 7.7.2026 13:43:15</w:t>
+        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 31.7.2026 12:41:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6903,51 +6903,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 7.7.2026 13:43:15</w:t>
+        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 31.7.2026 12:41:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7364,84 +7364,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 7.7.2026 13:43:15</w:t>
+        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 31.7.2026 12:41:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3E7BD4B3"/>
+    <w:nsid w:val="59122DD2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7527,51 +7527,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="44057CAB"/>
+    <w:nsid w:val="3BEEB510"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7657,51 +7657,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2DDB2391"/>
+    <w:nsid w:val="68ACEB40"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>