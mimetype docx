--- v6 (2026-07-31)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5C0630E0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5C0630E0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5C0630E0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R10073FC1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR10073FC1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR10073FC1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 31.7.2026 12:41:43</w:t>
+        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 31.7.2026 12:57:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 31.7.2026 12:41:43</w:t>
+        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 31.7.2026 12:57:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2702,51 +2702,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 31.7.2026 12:41:43</w:t>
+        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 31.7.2026 12:57:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3761,51 +3761,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 31.7.2026 12:41:43</w:t>
+        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 31.7.2026 12:57:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4266,51 +4266,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 31.7.2026 12:41:43</w:t>
+        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 31.7.2026 12:57:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5260,51 +5260,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 31.7.2026 12:41:43</w:t>
+        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 31.7.2026 12:57:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6673,51 +6673,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 31.7.2026 12:41:43</w:t>
+        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 31.7.2026 12:57:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6903,51 +6903,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 31.7.2026 12:41:43</w:t>
+        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 31.7.2026 12:57:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7364,84 +7364,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 31.7.2026 12:41:43</w:t>
+        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 31.7.2026 12:57:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="59122DD2"/>
+    <w:nsid w:val="25A2A00E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7527,51 +7527,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3BEEB510"/>
+    <w:nsid w:val="065D57C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7657,51 +7657,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="68ACEB40"/>
+    <w:nsid w:val="23977F55"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>