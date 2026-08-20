--- v7 (2026-07-31)
+++ v8 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R10073FC1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR10073FC1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR10073FC1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R58689850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR58689850" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR58689850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 31.7.2026 12:57:18</w:t>
+        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 20.8.2026 18:57:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 31.7.2026 12:57:18</w:t>
+        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 20.8.2026 18:57:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2702,51 +2702,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 31.7.2026 12:57:18</w:t>
+        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 20.8.2026 18:57:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3761,51 +3761,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 31.7.2026 12:57:18</w:t>
+        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 20.8.2026 18:57:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4266,51 +4266,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 31.7.2026 12:57:18</w:t>
+        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 20.8.2026 18:57:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5260,51 +5260,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 31.7.2026 12:57:18</w:t>
+        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 20.8.2026 18:57:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6673,51 +6673,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 31.7.2026 12:57:19</w:t>
+        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 20.8.2026 18:57:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6903,51 +6903,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 31.7.2026 12:57:19</w:t>
+        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 20.8.2026 18:57:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7364,84 +7364,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 31.7.2026 12:57:19</w:t>
+        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 20.8.2026 18:57:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="25A2A00E"/>
+    <w:nsid w:val="53ADB8CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7527,51 +7527,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="065D57C9"/>
+    <w:nsid w:val="7485FE64"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7657,51 +7657,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="23977F55"/>
+    <w:nsid w:val="29B083A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>