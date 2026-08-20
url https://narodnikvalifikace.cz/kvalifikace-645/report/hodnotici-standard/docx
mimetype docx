--- v8 (2026-08-20)
+++ v9 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R58689850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR58689850" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR58689850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7B7A007F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7B7A007F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7B7A007F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 20.8.2026 18:57:06</w:t>
+        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 20.8.2026 19:55:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 20.8.2026 18:57:06</w:t>
+        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 20.8.2026 19:55:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2702,51 +2702,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 20.8.2026 18:57:06</w:t>
+        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 20.8.2026 19:55:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3761,51 +3761,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 20.8.2026 18:57:06</w:t>
+        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 20.8.2026 19:55:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4266,51 +4266,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 20.8.2026 18:57:06</w:t>
+        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 20.8.2026 19:55:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5260,51 +5260,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 20.8.2026 18:57:06</w:t>
+        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 20.8.2026 19:55:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6673,51 +6673,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 20.8.2026 18:57:06</w:t>
+        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 20.8.2026 19:55:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6903,51 +6903,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 20.8.2026 18:57:06</w:t>
+        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 20.8.2026 19:55:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7364,84 +7364,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 20.8.2026 18:57:06</w:t>
+        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 20.8.2026 19:55:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="53ADB8CE"/>
+    <w:nsid w:val="1BAEFF15"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7527,51 +7527,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7485FE64"/>
+    <w:nsid w:val="68A2A4F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7657,51 +7657,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="29B083A9"/>
+    <w:nsid w:val="31467C00"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>