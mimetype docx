--- v9 (2026-08-20)
+++ v10 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7B7A007F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7B7A007F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7B7A007F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R15BB416E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR15BB416E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR15BB416E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 20.8.2026 19:55:12</w:t>
+        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 10.9.2026 0:26:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 20.8.2026 19:55:12</w:t>
+        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 10.9.2026 0:26:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2702,51 +2702,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 20.8.2026 19:55:12</w:t>
+        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 10.9.2026 0:26:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3761,51 +3761,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 20.8.2026 19:55:12</w:t>
+        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 10.9.2026 0:26:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4266,51 +4266,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 20.8.2026 19:55:12</w:t>
+        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 10.9.2026 0:26:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5260,51 +5260,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 20.8.2026 19:55:12</w:t>
+        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 10.9.2026 0:26:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6673,51 +6673,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 20.8.2026 19:55:12</w:t>
+        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 10.9.2026 0:26:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6903,51 +6903,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 20.8.2026 19:55:12</w:t>
+        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 10.9.2026 0:26:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7364,84 +7364,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 20.8.2026 19:55:12</w:t>
+        <w:t>Mechanik/mechanička geologicko-průzkumných zařízení, 10.9.2026 0:26:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1BAEFF15"/>
+    <w:nsid w:val="68769CB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7527,51 +7527,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="68A2A4F0"/>
+    <w:nsid w:val="08CE7C67"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7657,51 +7657,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="31467C00"/>
+    <w:nsid w:val="09F97B15"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>