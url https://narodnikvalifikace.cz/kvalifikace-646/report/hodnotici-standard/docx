--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R89C0A3D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR89C0A3D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR89C0A3D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R557C961D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR557C961D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR557C961D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1235,51 +1235,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič/řidička velkostroje, 17.4.2026 0:27:50</w:t>
+        <w:t>Řidič/řidička velkostroje, 7.5.2026 16:07:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2237,51 +2237,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič/řidička velkostroje, 17.4.2026 0:27:50</w:t>
+        <w:t>Řidič/řidička velkostroje, 7.5.2026 16:07:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3134,51 +3134,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič/řidička velkostroje, 17.4.2026 0:27:50</w:t>
+        <w:t>Řidič/řidička velkostroje, 7.5.2026 16:07:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4099,51 +4099,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič/řidička velkostroje, 17.4.2026 0:27:50</w:t>
+        <w:t>Řidič/řidička velkostroje, 7.5.2026 16:07:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4976,51 +4976,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič/řidička velkostroje, 17.4.2026 0:27:50</w:t>
+        <w:t>Řidič/řidička velkostroje, 7.5.2026 16:07:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5793,51 +5793,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované právnické osoby s autorizací pro příslušnou profesní kvalifikaci, za účasti zástupce obvodního báňského úřadu a zástupce organizace, na jejímž zařízení bude zkouška probíhat – podle ustanovení § 112 odst. 1 vyhlášky č. 26/1989 Sb. ve znění pozdějších předpisů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič/řidička velkostroje, 17.4.2026 0:27:50</w:t>
+        <w:t>Řidič/řidička velkostroje, 7.5.2026 16:07:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7244,51 +7244,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické či prostorové vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace doklady (resp. jejich ověřené kopie) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič/řidička velkostroje, 17.4.2026 0:27:50</w:t>
+        <w:t>Řidič/řidička velkostroje, 7.5.2026 16:07:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7557,51 +7557,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič/řidička velkostroje, 17.4.2026 0:27:50</w:t>
+        <w:t>Řidič/řidička velkostroje, 7.5.2026 16:07:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8074,84 +8074,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Syenit, těžební společnost</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič/řidička velkostroje, 17.4.2026 0:27:50</w:t>
+        <w:t>Řidič/řidička velkostroje, 7.5.2026 16:07:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5BC751CC"/>
+    <w:nsid w:val="2D36D601"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8237,51 +8237,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4B99A681"/>
+    <w:nsid w:val="5FB9F06F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8367,51 +8367,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="72922FE9"/>
+    <w:nsid w:val="0530E274"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>