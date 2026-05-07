--- v1 (2026-05-07)
+++ v2 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R557C961D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR557C961D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR557C961D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R68279DA9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR68279DA9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR68279DA9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1235,51 +1235,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič/řidička velkostroje, 7.5.2026 16:07:33</w:t>
+        <w:t>Řidič/řidička velkostroje, 7.5.2026 19:00:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2237,51 +2237,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič/řidička velkostroje, 7.5.2026 16:07:33</w:t>
+        <w:t>Řidič/řidička velkostroje, 7.5.2026 19:00:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3134,51 +3134,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič/řidička velkostroje, 7.5.2026 16:07:33</w:t>
+        <w:t>Řidič/řidička velkostroje, 7.5.2026 19:00:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4099,51 +4099,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič/řidička velkostroje, 7.5.2026 16:07:33</w:t>
+        <w:t>Řidič/řidička velkostroje, 7.5.2026 19:00:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4976,51 +4976,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič/řidička velkostroje, 7.5.2026 16:07:33</w:t>
+        <w:t>Řidič/řidička velkostroje, 7.5.2026 19:00:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5793,51 +5793,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované právnické osoby s autorizací pro příslušnou profesní kvalifikaci, za účasti zástupce obvodního báňského úřadu a zástupce organizace, na jejímž zařízení bude zkouška probíhat – podle ustanovení § 112 odst. 1 vyhlášky č. 26/1989 Sb. ve znění pozdějších předpisů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič/řidička velkostroje, 7.5.2026 16:07:33</w:t>
+        <w:t>Řidič/řidička velkostroje, 7.5.2026 19:00:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7244,51 +7244,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické či prostorové vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace doklady (resp. jejich ověřené kopie) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič/řidička velkostroje, 7.5.2026 16:07:33</w:t>
+        <w:t>Řidič/řidička velkostroje, 7.5.2026 19:00:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7557,51 +7557,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič/řidička velkostroje, 7.5.2026 16:07:33</w:t>
+        <w:t>Řidič/řidička velkostroje, 7.5.2026 19:00:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8074,84 +8074,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Syenit, těžební společnost</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič/řidička velkostroje, 7.5.2026 16:07:33</w:t>
+        <w:t>Řidič/řidička velkostroje, 7.5.2026 19:00:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2D36D601"/>
+    <w:nsid w:val="0A09BA8F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8237,51 +8237,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5FB9F06F"/>
+    <w:nsid w:val="214EAD4A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8367,51 +8367,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0530E274"/>
+    <w:nsid w:val="11B8E2D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>