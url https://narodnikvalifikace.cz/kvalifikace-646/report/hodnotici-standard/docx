--- v2 (2026-05-07)
+++ v3 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R68279DA9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR68279DA9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR68279DA9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2600FBB1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2600FBB1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2600FBB1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1235,51 +1235,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič/řidička velkostroje, 7.5.2026 19:00:40</w:t>
+        <w:t>Řidič/řidička velkostroje, 28.5.2026 1:23:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2237,51 +2237,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič/řidička velkostroje, 7.5.2026 19:00:40</w:t>
+        <w:t>Řidič/řidička velkostroje, 28.5.2026 1:23:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3134,51 +3134,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič/řidička velkostroje, 7.5.2026 19:00:40</w:t>
+        <w:t>Řidič/řidička velkostroje, 28.5.2026 1:23:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4099,51 +4099,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič/řidička velkostroje, 7.5.2026 19:00:40</w:t>
+        <w:t>Řidič/řidička velkostroje, 28.5.2026 1:23:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4976,51 +4976,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič/řidička velkostroje, 7.5.2026 19:00:40</w:t>
+        <w:t>Řidič/řidička velkostroje, 28.5.2026 1:23:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5793,51 +5793,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované právnické osoby s autorizací pro příslušnou profesní kvalifikaci, za účasti zástupce obvodního báňského úřadu a zástupce organizace, na jejímž zařízení bude zkouška probíhat – podle ustanovení § 112 odst. 1 vyhlášky č. 26/1989 Sb. ve znění pozdějších předpisů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič/řidička velkostroje, 7.5.2026 19:00:40</w:t>
+        <w:t>Řidič/řidička velkostroje, 28.5.2026 1:23:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7244,51 +7244,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické či prostorové vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace doklady (resp. jejich ověřené kopie) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič/řidička velkostroje, 7.5.2026 19:00:40</w:t>
+        <w:t>Řidič/řidička velkostroje, 28.5.2026 1:23:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7557,51 +7557,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič/řidička velkostroje, 7.5.2026 19:00:40</w:t>
+        <w:t>Řidič/řidička velkostroje, 28.5.2026 1:23:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8074,84 +8074,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Syenit, těžební společnost</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič/řidička velkostroje, 7.5.2026 19:00:40</w:t>
+        <w:t>Řidič/řidička velkostroje, 28.5.2026 1:23:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0A09BA8F"/>
+    <w:nsid w:val="65BC4D1E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8237,51 +8237,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="214EAD4A"/>
+    <w:nsid w:val="0FC21AD0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8367,51 +8367,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="11B8E2D5"/>
+    <w:nsid w:val="60589918"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>