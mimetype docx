--- v3 (2026-05-27)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2600FBB1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2600FBB1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2600FBB1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R78D7213C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR78D7213C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR78D7213C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1235,51 +1235,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič/řidička velkostroje, 28.5.2026 1:23:53</w:t>
+        <w:t>Řidič/řidička velkostroje, 17.6.2026 9:14:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2237,51 +2237,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič/řidička velkostroje, 28.5.2026 1:23:53</w:t>
+        <w:t>Řidič/řidička velkostroje, 17.6.2026 9:14:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3134,51 +3134,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič/řidička velkostroje, 28.5.2026 1:23:53</w:t>
+        <w:t>Řidič/řidička velkostroje, 17.6.2026 9:14:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4099,51 +4099,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič/řidička velkostroje, 28.5.2026 1:23:53</w:t>
+        <w:t>Řidič/řidička velkostroje, 17.6.2026 9:14:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4976,51 +4976,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič/řidička velkostroje, 28.5.2026 1:23:53</w:t>
+        <w:t>Řidič/řidička velkostroje, 17.6.2026 9:14:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5793,51 +5793,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované právnické osoby s autorizací pro příslušnou profesní kvalifikaci, za účasti zástupce obvodního báňského úřadu a zástupce organizace, na jejímž zařízení bude zkouška probíhat – podle ustanovení § 112 odst. 1 vyhlášky č. 26/1989 Sb. ve znění pozdějších předpisů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič/řidička velkostroje, 28.5.2026 1:23:53</w:t>
+        <w:t>Řidič/řidička velkostroje, 17.6.2026 9:14:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7244,51 +7244,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické či prostorové vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace doklady (resp. jejich ověřené kopie) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič/řidička velkostroje, 28.5.2026 1:23:53</w:t>
+        <w:t>Řidič/řidička velkostroje, 17.6.2026 9:14:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7557,51 +7557,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič/řidička velkostroje, 28.5.2026 1:23:53</w:t>
+        <w:t>Řidič/řidička velkostroje, 17.6.2026 9:14:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8074,84 +8074,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Syenit, těžební společnost</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič/řidička velkostroje, 28.5.2026 1:23:53</w:t>
+        <w:t>Řidič/řidička velkostroje, 17.6.2026 9:14:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="65BC4D1E"/>
+    <w:nsid w:val="0A4E2B91"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8237,51 +8237,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0FC21AD0"/>
+    <w:nsid w:val="2B528C39"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8367,51 +8367,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="60589918"/>
+    <w:nsid w:val="64BAE087"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>