--- v4 (2026-06-17)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R78D7213C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR78D7213C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR78D7213C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1B24185C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1B24185C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1B24185C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1235,51 +1235,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič/řidička velkostroje, 17.6.2026 9:14:28</w:t>
+        <w:t>Řidič/řidička velkostroje, 7.7.2026 11:07:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2237,51 +2237,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič/řidička velkostroje, 17.6.2026 9:14:28</w:t>
+        <w:t>Řidič/řidička velkostroje, 7.7.2026 11:07:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3134,51 +3134,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič/řidička velkostroje, 17.6.2026 9:14:28</w:t>
+        <w:t>Řidič/řidička velkostroje, 7.7.2026 11:07:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4099,51 +4099,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič/řidička velkostroje, 17.6.2026 9:14:28</w:t>
+        <w:t>Řidič/řidička velkostroje, 7.7.2026 11:07:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4976,51 +4976,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič/řidička velkostroje, 17.6.2026 9:14:28</w:t>
+        <w:t>Řidič/řidička velkostroje, 7.7.2026 11:07:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5793,51 +5793,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované právnické osoby s autorizací pro příslušnou profesní kvalifikaci, za účasti zástupce obvodního báňského úřadu a zástupce organizace, na jejímž zařízení bude zkouška probíhat – podle ustanovení § 112 odst. 1 vyhlášky č. 26/1989 Sb. ve znění pozdějších předpisů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič/řidička velkostroje, 17.6.2026 9:14:28</w:t>
+        <w:t>Řidič/řidička velkostroje, 7.7.2026 11:07:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7244,51 +7244,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické či prostorové vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace doklady (resp. jejich ověřené kopie) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič/řidička velkostroje, 17.6.2026 9:14:28</w:t>
+        <w:t>Řidič/řidička velkostroje, 7.7.2026 11:07:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7557,51 +7557,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič/řidička velkostroje, 17.6.2026 9:14:28</w:t>
+        <w:t>Řidič/řidička velkostroje, 7.7.2026 11:07:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8074,84 +8074,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Syenit, těžební společnost</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič/řidička velkostroje, 17.6.2026 9:14:28</w:t>
+        <w:t>Řidič/řidička velkostroje, 7.7.2026 11:07:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0A4E2B91"/>
+    <w:nsid w:val="5CA78CB6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8237,51 +8237,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2B528C39"/>
+    <w:nsid w:val="48537AE2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8367,51 +8367,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="64BAE087"/>
+    <w:nsid w:val="7142DD06"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>