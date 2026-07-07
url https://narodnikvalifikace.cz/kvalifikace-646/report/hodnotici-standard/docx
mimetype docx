--- v5 (2026-07-07)
+++ v6 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1B24185C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1B24185C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1B24185C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6C3E0131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6C3E0131" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6C3E0131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1235,51 +1235,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič/řidička velkostroje, 7.7.2026 11:07:14</w:t>
+        <w:t>Řidič/řidička velkostroje, 7.7.2026 12:23:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2237,51 +2237,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič/řidička velkostroje, 7.7.2026 11:07:14</w:t>
+        <w:t>Řidič/řidička velkostroje, 7.7.2026 12:23:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3134,51 +3134,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič/řidička velkostroje, 7.7.2026 11:07:14</w:t>
+        <w:t>Řidič/řidička velkostroje, 7.7.2026 12:23:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4099,51 +4099,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič/řidička velkostroje, 7.7.2026 11:07:14</w:t>
+        <w:t>Řidič/řidička velkostroje, 7.7.2026 12:23:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4976,51 +4976,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič/řidička velkostroje, 7.7.2026 11:07:14</w:t>
+        <w:t>Řidič/řidička velkostroje, 7.7.2026 12:23:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5793,51 +5793,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované právnické osoby s autorizací pro příslušnou profesní kvalifikaci, za účasti zástupce obvodního báňského úřadu a zástupce organizace, na jejímž zařízení bude zkouška probíhat – podle ustanovení § 112 odst. 1 vyhlášky č. 26/1989 Sb. ve znění pozdějších předpisů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič/řidička velkostroje, 7.7.2026 11:07:14</w:t>
+        <w:t>Řidič/řidička velkostroje, 7.7.2026 12:23:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7244,51 +7244,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické či prostorové vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace doklady (resp. jejich ověřené kopie) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič/řidička velkostroje, 7.7.2026 11:07:14</w:t>
+        <w:t>Řidič/řidička velkostroje, 7.7.2026 12:23:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7557,51 +7557,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič/řidička velkostroje, 7.7.2026 11:07:14</w:t>
+        <w:t>Řidič/řidička velkostroje, 7.7.2026 12:23:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8074,84 +8074,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Syenit, těžební společnost</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič/řidička velkostroje, 7.7.2026 11:07:14</w:t>
+        <w:t>Řidič/řidička velkostroje, 7.7.2026 12:23:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5CA78CB6"/>
+    <w:nsid w:val="5B5316B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8237,51 +8237,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="48537AE2"/>
+    <w:nsid w:val="1ECC1CDF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8367,51 +8367,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7142DD06"/>
+    <w:nsid w:val="0B65D22E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>