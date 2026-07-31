--- v6 (2026-07-07)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6C3E0131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6C3E0131" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6C3E0131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R22DBD23B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR22DBD23B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR22DBD23B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1235,51 +1235,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič/řidička velkostroje, 7.7.2026 12:23:52</w:t>
+        <w:t>Řidič/řidička velkostroje, 31.7.2026 12:40:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2237,51 +2237,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič/řidička velkostroje, 7.7.2026 12:23:52</w:t>
+        <w:t>Řidič/řidička velkostroje, 31.7.2026 12:40:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3134,51 +3134,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič/řidička velkostroje, 7.7.2026 12:23:52</w:t>
+        <w:t>Řidič/řidička velkostroje, 31.7.2026 12:40:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4099,51 +4099,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič/řidička velkostroje, 7.7.2026 12:23:52</w:t>
+        <w:t>Řidič/řidička velkostroje, 31.7.2026 12:40:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4976,51 +4976,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič/řidička velkostroje, 7.7.2026 12:23:52</w:t>
+        <w:t>Řidič/řidička velkostroje, 31.7.2026 12:40:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5793,51 +5793,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované právnické osoby s autorizací pro příslušnou profesní kvalifikaci, za účasti zástupce obvodního báňského úřadu a zástupce organizace, na jejímž zařízení bude zkouška probíhat – podle ustanovení § 112 odst. 1 vyhlášky č. 26/1989 Sb. ve znění pozdějších předpisů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič/řidička velkostroje, 7.7.2026 12:23:52</w:t>
+        <w:t>Řidič/řidička velkostroje, 31.7.2026 12:40:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7244,51 +7244,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické či prostorové vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace doklady (resp. jejich ověřené kopie) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič/řidička velkostroje, 7.7.2026 12:23:52</w:t>
+        <w:t>Řidič/řidička velkostroje, 31.7.2026 12:40:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7557,51 +7557,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič/řidička velkostroje, 7.7.2026 12:23:52</w:t>
+        <w:t>Řidič/řidička velkostroje, 31.7.2026 12:40:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8074,84 +8074,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Syenit, těžební společnost</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič/řidička velkostroje, 7.7.2026 12:23:52</w:t>
+        <w:t>Řidič/řidička velkostroje, 31.7.2026 12:40:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5B5316B2"/>
+    <w:nsid w:val="593DF7B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8237,51 +8237,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1ECC1CDF"/>
+    <w:nsid w:val="1C16A977"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8367,51 +8367,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0B65D22E"/>
+    <w:nsid w:val="02E1F1A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>