--- v7 (2026-07-31)
+++ v8 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R22DBD23B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR22DBD23B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR22DBD23B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5D70B874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5D70B874" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5D70B874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1235,51 +1235,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič/řidička velkostroje, 31.7.2026 12:40:51</w:t>
+        <w:t>Řidič/řidička velkostroje, 20.8.2026 16:51:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2237,51 +2237,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič/řidička velkostroje, 31.7.2026 12:40:51</w:t>
+        <w:t>Řidič/řidička velkostroje, 20.8.2026 16:51:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3134,51 +3134,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič/řidička velkostroje, 31.7.2026 12:40:51</w:t>
+        <w:t>Řidič/řidička velkostroje, 20.8.2026 16:51:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4099,51 +4099,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič/řidička velkostroje, 31.7.2026 12:40:51</w:t>
+        <w:t>Řidič/řidička velkostroje, 20.8.2026 16:51:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4976,51 +4976,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič/řidička velkostroje, 31.7.2026 12:40:51</w:t>
+        <w:t>Řidič/řidička velkostroje, 20.8.2026 16:51:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5793,51 +5793,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované právnické osoby s autorizací pro příslušnou profesní kvalifikaci, za účasti zástupce obvodního báňského úřadu a zástupce organizace, na jejímž zařízení bude zkouška probíhat – podle ustanovení § 112 odst. 1 vyhlášky č. 26/1989 Sb. ve znění pozdějších předpisů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič/řidička velkostroje, 31.7.2026 12:40:51</w:t>
+        <w:t>Řidič/řidička velkostroje, 20.8.2026 16:51:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7244,51 +7244,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické či prostorové vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace doklady (resp. jejich ověřené kopie) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič/řidička velkostroje, 31.7.2026 12:40:51</w:t>
+        <w:t>Řidič/řidička velkostroje, 20.8.2026 16:51:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7557,51 +7557,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič/řidička velkostroje, 31.7.2026 12:40:51</w:t>
+        <w:t>Řidič/řidička velkostroje, 20.8.2026 16:51:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8074,84 +8074,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Syenit, těžební společnost</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič/řidička velkostroje, 31.7.2026 12:40:51</w:t>
+        <w:t>Řidič/řidička velkostroje, 20.8.2026 16:51:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="593DF7B4"/>
+    <w:nsid w:val="7C3F1A62"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8237,51 +8237,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1C16A977"/>
+    <w:nsid w:val="58257336"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8367,51 +8367,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="02E1F1A0"/>
+    <w:nsid w:val="3D4997CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>