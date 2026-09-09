--- v8 (2026-08-20)
+++ v9 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5D70B874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5D70B874" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5D70B874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R43FF57BE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR43FF57BE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR43FF57BE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1235,51 +1235,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič/řidička velkostroje, 20.8.2026 16:51:19</w:t>
+        <w:t>Řidič/řidička velkostroje, 9.9.2026 20:17:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2237,51 +2237,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič/řidička velkostroje, 20.8.2026 16:51:19</w:t>
+        <w:t>Řidič/řidička velkostroje, 9.9.2026 20:17:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3134,51 +3134,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič/řidička velkostroje, 20.8.2026 16:51:19</w:t>
+        <w:t>Řidič/řidička velkostroje, 9.9.2026 20:17:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4099,51 +4099,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič/řidička velkostroje, 20.8.2026 16:51:19</w:t>
+        <w:t>Řidič/řidička velkostroje, 9.9.2026 20:17:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4976,51 +4976,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič/řidička velkostroje, 20.8.2026 16:51:19</w:t>
+        <w:t>Řidič/řidička velkostroje, 9.9.2026 20:17:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5793,51 +5793,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované právnické osoby s autorizací pro příslušnou profesní kvalifikaci, za účasti zástupce obvodního báňského úřadu a zástupce organizace, na jejímž zařízení bude zkouška probíhat – podle ustanovení § 112 odst. 1 vyhlášky č. 26/1989 Sb. ve znění pozdějších předpisů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič/řidička velkostroje, 20.8.2026 16:51:19</w:t>
+        <w:t>Řidič/řidička velkostroje, 9.9.2026 20:17:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7244,51 +7244,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické či prostorové vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace doklady (resp. jejich ověřené kopie) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič/řidička velkostroje, 20.8.2026 16:51:19</w:t>
+        <w:t>Řidič/řidička velkostroje, 9.9.2026 20:17:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7557,51 +7557,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič/řidička velkostroje, 20.8.2026 16:51:19</w:t>
+        <w:t>Řidič/řidička velkostroje, 9.9.2026 20:17:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8074,84 +8074,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Syenit, těžební společnost</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič/řidička velkostroje, 20.8.2026 16:51:19</w:t>
+        <w:t>Řidič/řidička velkostroje, 9.9.2026 20:17:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7C3F1A62"/>
+    <w:nsid w:val="22CB56D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8237,51 +8237,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="58257336"/>
+    <w:nsid w:val="003418DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8367,51 +8367,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3D4997CE"/>
+    <w:nsid w:val="55B8F640"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>