--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2811821D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2811821D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2811821D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RE5EB6E6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRE5EB6E6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRE5EB6E6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka průzkumných vrtů, 16.4.2026 19:26:36</w:t>
+        <w:t>Vrtač/vrtačka průzkumných vrtů, 7.5.2026 17:20:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka průzkumných vrtů, 16.4.2026 19:26:36</w:t>
+        <w:t>Vrtač/vrtačka průzkumných vrtů, 7.5.2026 17:20:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2756,51 +2756,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka průzkumných vrtů, 16.4.2026 19:26:36</w:t>
+        <w:t>Vrtač/vrtačka průzkumných vrtů, 7.5.2026 17:20:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3741,51 +3741,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna krítéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka průzkumných vrtů, 16.4.2026 19:26:36</w:t>
+        <w:t>Vrtač/vrtačka průzkumných vrtů, 7.5.2026 17:20:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5626,51 +5626,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka průzkumných vrtů, 16.4.2026 19:26:36</w:t>
+        <w:t>Vrtač/vrtačka průzkumných vrtů, 7.5.2026 17:20:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7357,51 +7357,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka průzkumných vrtů, 16.4.2026 19:26:36</w:t>
+        <w:t>Vrtač/vrtačka průzkumných vrtů, 7.5.2026 17:20:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8337,51 +8337,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka průzkumných vrtů, 16.4.2026 19:26:36</w:t>
+        <w:t>Vrtač/vrtačka průzkumných vrtů, 7.5.2026 17:20:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8742,84 +8742,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>MND Drilling &amp; Services, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka průzkumných vrtů, 16.4.2026 19:26:36</w:t>
+        <w:t>Vrtač/vrtačka průzkumných vrtů, 7.5.2026 17:20:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="40598CFD"/>
+    <w:nsid w:val="27336292"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8905,51 +8905,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3AA22B37"/>
+    <w:nsid w:val="2D05D95C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9035,51 +9035,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="29C8C185"/>
+    <w:nsid w:val="6BB55B0C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9165,51 +9165,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="276F7EBE"/>
+    <w:nsid w:val="7928AA9B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>