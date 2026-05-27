--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RE5EB6E6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRE5EB6E6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRE5EB6E6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R516EBEB4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR516EBEB4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR516EBEB4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka průzkumných vrtů, 7.5.2026 17:20:00</w:t>
+        <w:t>Vrtač/vrtačka průzkumných vrtů, 27.5.2026 23:49:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka průzkumných vrtů, 7.5.2026 17:20:00</w:t>
+        <w:t>Vrtač/vrtačka průzkumných vrtů, 27.5.2026 23:49:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2756,51 +2756,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka průzkumných vrtů, 7.5.2026 17:20:00</w:t>
+        <w:t>Vrtač/vrtačka průzkumných vrtů, 27.5.2026 23:49:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3741,51 +3741,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna krítéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka průzkumných vrtů, 7.5.2026 17:20:00</w:t>
+        <w:t>Vrtač/vrtačka průzkumných vrtů, 27.5.2026 23:49:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5626,51 +5626,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka průzkumných vrtů, 7.5.2026 17:20:00</w:t>
+        <w:t>Vrtač/vrtačka průzkumných vrtů, 27.5.2026 23:49:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7357,51 +7357,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka průzkumných vrtů, 7.5.2026 17:20:00</w:t>
+        <w:t>Vrtač/vrtačka průzkumných vrtů, 27.5.2026 23:49:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8337,51 +8337,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka průzkumných vrtů, 7.5.2026 17:20:00</w:t>
+        <w:t>Vrtač/vrtačka průzkumných vrtů, 27.5.2026 23:49:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8742,84 +8742,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>MND Drilling &amp; Services, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka průzkumných vrtů, 7.5.2026 17:20:00</w:t>
+        <w:t>Vrtač/vrtačka průzkumných vrtů, 27.5.2026 23:49:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="27336292"/>
+    <w:nsid w:val="4EDF9BCF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8905,51 +8905,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2D05D95C"/>
+    <w:nsid w:val="0E5493E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9035,51 +9035,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6BB55B0C"/>
+    <w:nsid w:val="01861158"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9165,51 +9165,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7928AA9B"/>
+    <w:nsid w:val="3C12E39F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>