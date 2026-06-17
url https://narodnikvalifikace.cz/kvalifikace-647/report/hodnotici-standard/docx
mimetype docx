--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R516EBEB4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR516EBEB4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR516EBEB4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R12F684D3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR12F684D3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR12F684D3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka průzkumných vrtů, 27.5.2026 23:49:45</w:t>
+        <w:t>Vrtač/vrtačka průzkumných vrtů, 17.6.2026 9:14:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka průzkumných vrtů, 27.5.2026 23:49:45</w:t>
+        <w:t>Vrtač/vrtačka průzkumných vrtů, 17.6.2026 9:14:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2756,51 +2756,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka průzkumných vrtů, 27.5.2026 23:49:45</w:t>
+        <w:t>Vrtač/vrtačka průzkumných vrtů, 17.6.2026 9:14:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3741,51 +3741,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna krítéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka průzkumných vrtů, 27.5.2026 23:49:45</w:t>
+        <w:t>Vrtač/vrtačka průzkumných vrtů, 17.6.2026 9:14:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5626,51 +5626,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka průzkumných vrtů, 27.5.2026 23:49:45</w:t>
+        <w:t>Vrtač/vrtačka průzkumných vrtů, 17.6.2026 9:14:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7357,51 +7357,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka průzkumných vrtů, 27.5.2026 23:49:45</w:t>
+        <w:t>Vrtač/vrtačka průzkumných vrtů, 17.6.2026 9:14:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8337,51 +8337,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka průzkumných vrtů, 27.5.2026 23:49:45</w:t>
+        <w:t>Vrtač/vrtačka průzkumných vrtů, 17.6.2026 9:14:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8742,84 +8742,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>MND Drilling &amp; Services, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka průzkumných vrtů, 27.5.2026 23:49:45</w:t>
+        <w:t>Vrtač/vrtačka průzkumných vrtů, 17.6.2026 9:14:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4EDF9BCF"/>
+    <w:nsid w:val="04B6C83D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8905,51 +8905,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0E5493E2"/>
+    <w:nsid w:val="189F2AEA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9035,51 +9035,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="01861158"/>
+    <w:nsid w:val="76D2D865"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9165,51 +9165,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3C12E39F"/>
+    <w:nsid w:val="26A60DBA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>