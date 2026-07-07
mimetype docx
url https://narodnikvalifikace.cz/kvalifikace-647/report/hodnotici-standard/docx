--- v3 (2026-06-17)
+++ v4 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R12F684D3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR12F684D3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR12F684D3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7A3E5F6F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7A3E5F6F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7A3E5F6F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka průzkumných vrtů, 17.6.2026 9:14:20</w:t>
+        <w:t>Vrtač/vrtačka průzkumných vrtů, 7.7.2026 12:23:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka průzkumných vrtů, 17.6.2026 9:14:20</w:t>
+        <w:t>Vrtač/vrtačka průzkumných vrtů, 7.7.2026 12:23:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2756,51 +2756,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka průzkumných vrtů, 17.6.2026 9:14:20</w:t>
+        <w:t>Vrtač/vrtačka průzkumných vrtů, 7.7.2026 12:23:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3741,51 +3741,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna krítéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka průzkumných vrtů, 17.6.2026 9:14:20</w:t>
+        <w:t>Vrtač/vrtačka průzkumných vrtů, 7.7.2026 12:23:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5626,51 +5626,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka průzkumných vrtů, 17.6.2026 9:14:20</w:t>
+        <w:t>Vrtač/vrtačka průzkumných vrtů, 7.7.2026 12:23:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7357,51 +7357,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka průzkumných vrtů, 17.6.2026 9:14:20</w:t>
+        <w:t>Vrtač/vrtačka průzkumných vrtů, 7.7.2026 12:23:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8337,51 +8337,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka průzkumných vrtů, 17.6.2026 9:14:20</w:t>
+        <w:t>Vrtač/vrtačka průzkumných vrtů, 7.7.2026 12:23:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8742,84 +8742,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>MND Drilling &amp; Services, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka průzkumných vrtů, 17.6.2026 9:14:20</w:t>
+        <w:t>Vrtač/vrtačka průzkumných vrtů, 7.7.2026 12:23:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="04B6C83D"/>
+    <w:nsid w:val="0CEB7802"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8905,51 +8905,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="189F2AEA"/>
+    <w:nsid w:val="2E774DF4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9035,51 +9035,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="76D2D865"/>
+    <w:nsid w:val="735EB658"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9165,51 +9165,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="26A60DBA"/>
+    <w:nsid w:val="0FCEF12B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>