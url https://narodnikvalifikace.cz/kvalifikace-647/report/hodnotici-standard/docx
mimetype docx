--- v4 (2026-07-07)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7A3E5F6F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7A3E5F6F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7A3E5F6F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R227E66D3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR227E66D3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR227E66D3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka průzkumných vrtů, 7.7.2026 12:23:48</w:t>
+        <w:t>Vrtač/vrtačka průzkumných vrtů, 7.7.2026 13:43:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka průzkumných vrtů, 7.7.2026 12:23:48</w:t>
+        <w:t>Vrtač/vrtačka průzkumných vrtů, 7.7.2026 13:43:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2756,51 +2756,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka průzkumných vrtů, 7.7.2026 12:23:48</w:t>
+        <w:t>Vrtač/vrtačka průzkumných vrtů, 7.7.2026 13:43:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3741,51 +3741,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna krítéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka průzkumných vrtů, 7.7.2026 12:23:48</w:t>
+        <w:t>Vrtač/vrtačka průzkumných vrtů, 7.7.2026 13:43:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5626,51 +5626,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka průzkumných vrtů, 7.7.2026 12:23:48</w:t>
+        <w:t>Vrtač/vrtačka průzkumných vrtů, 7.7.2026 13:43:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7357,51 +7357,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka průzkumných vrtů, 7.7.2026 12:23:48</w:t>
+        <w:t>Vrtač/vrtačka průzkumných vrtů, 7.7.2026 13:43:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8337,51 +8337,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka průzkumných vrtů, 7.7.2026 12:23:48</w:t>
+        <w:t>Vrtač/vrtačka průzkumných vrtů, 7.7.2026 13:43:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8742,84 +8742,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>MND Drilling &amp; Services, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka průzkumných vrtů, 7.7.2026 12:23:48</w:t>
+        <w:t>Vrtač/vrtačka průzkumných vrtů, 7.7.2026 13:43:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0CEB7802"/>
+    <w:nsid w:val="020105D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8905,51 +8905,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2E774DF4"/>
+    <w:nsid w:val="7C2A203C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9035,51 +9035,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="735EB658"/>
+    <w:nsid w:val="66D04F1F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9165,51 +9165,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0FCEF12B"/>
+    <w:nsid w:val="60EE25C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>