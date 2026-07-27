--- v5 (2026-07-07)
+++ v6 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R227E66D3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR227E66D3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR227E66D3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R38B93B68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR38B93B68" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR38B93B68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka průzkumných vrtů, 7.7.2026 13:43:23</w:t>
+        <w:t>Vrtač/vrtačka průzkumných vrtů, 28.7.2026 1:22:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka průzkumných vrtů, 7.7.2026 13:43:23</w:t>
+        <w:t>Vrtač/vrtačka průzkumných vrtů, 28.7.2026 1:22:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2756,51 +2756,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka průzkumných vrtů, 7.7.2026 13:43:23</w:t>
+        <w:t>Vrtač/vrtačka průzkumných vrtů, 28.7.2026 1:22:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3741,51 +3741,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna krítéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka průzkumných vrtů, 7.7.2026 13:43:23</w:t>
+        <w:t>Vrtač/vrtačka průzkumných vrtů, 28.7.2026 1:22:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5626,51 +5626,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka průzkumných vrtů, 7.7.2026 13:43:23</w:t>
+        <w:t>Vrtač/vrtačka průzkumných vrtů, 28.7.2026 1:22:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7357,51 +7357,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka průzkumných vrtů, 7.7.2026 13:43:23</w:t>
+        <w:t>Vrtač/vrtačka průzkumných vrtů, 28.7.2026 1:22:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8337,51 +8337,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka průzkumných vrtů, 7.7.2026 13:43:23</w:t>
+        <w:t>Vrtač/vrtačka průzkumných vrtů, 28.7.2026 1:22:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8742,84 +8742,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>MND Drilling &amp; Services, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka průzkumných vrtů, 7.7.2026 13:43:23</w:t>
+        <w:t>Vrtač/vrtačka průzkumných vrtů, 28.7.2026 1:22:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="020105D3"/>
+    <w:nsid w:val="1F85FE6E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8905,51 +8905,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7C2A203C"/>
+    <w:nsid w:val="736E901F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9035,51 +9035,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="66D04F1F"/>
+    <w:nsid w:val="6FF3B54F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9165,51 +9165,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="60EE25C3"/>
+    <w:nsid w:val="29528968"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>