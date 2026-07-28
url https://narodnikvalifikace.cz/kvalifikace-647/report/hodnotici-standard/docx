--- v6 (2026-07-27)
+++ v7 (2026-07-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R38B93B68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR38B93B68" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR38B93B68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7B41E527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7B41E527" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7B41E527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka průzkumných vrtů, 28.7.2026 1:22:28</w:t>
+        <w:t>Vrtač/vrtačka průzkumných vrtů, 28.7.2026 2:36:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka průzkumných vrtů, 28.7.2026 1:22:28</w:t>
+        <w:t>Vrtač/vrtačka průzkumných vrtů, 28.7.2026 2:36:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2756,51 +2756,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka průzkumných vrtů, 28.7.2026 1:22:28</w:t>
+        <w:t>Vrtač/vrtačka průzkumných vrtů, 28.7.2026 2:36:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3741,51 +3741,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna krítéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka průzkumných vrtů, 28.7.2026 1:22:28</w:t>
+        <w:t>Vrtač/vrtačka průzkumných vrtů, 28.7.2026 2:36:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5626,51 +5626,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka průzkumných vrtů, 28.7.2026 1:22:28</w:t>
+        <w:t>Vrtač/vrtačka průzkumných vrtů, 28.7.2026 2:36:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7357,51 +7357,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka průzkumných vrtů, 28.7.2026 1:22:28</w:t>
+        <w:t>Vrtač/vrtačka průzkumných vrtů, 28.7.2026 2:36:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8337,51 +8337,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka průzkumných vrtů, 28.7.2026 1:22:28</w:t>
+        <w:t>Vrtač/vrtačka průzkumných vrtů, 28.7.2026 2:36:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8742,84 +8742,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>MND Drilling &amp; Services, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka průzkumných vrtů, 28.7.2026 1:22:28</w:t>
+        <w:t>Vrtač/vrtačka průzkumných vrtů, 28.7.2026 2:36:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1F85FE6E"/>
+    <w:nsid w:val="2174E420"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8905,51 +8905,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="736E901F"/>
+    <w:nsid w:val="04DFC0C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9035,51 +9035,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6FF3B54F"/>
+    <w:nsid w:val="25B88E77"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9165,51 +9165,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="29528968"/>
+    <w:nsid w:val="48A98485"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>