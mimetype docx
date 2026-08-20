--- v7 (2026-07-28)
+++ v8 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7B41E527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7B41E527" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7B41E527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R74C374FD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR74C374FD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR74C374FD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka průzkumných vrtů, 28.7.2026 2:36:20</w:t>
+        <w:t>Vrtač/vrtačka průzkumných vrtů, 20.8.2026 13:33:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka průzkumných vrtů, 28.7.2026 2:36:20</w:t>
+        <w:t>Vrtač/vrtačka průzkumných vrtů, 20.8.2026 13:33:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2756,51 +2756,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka průzkumných vrtů, 28.7.2026 2:36:20</w:t>
+        <w:t>Vrtač/vrtačka průzkumných vrtů, 20.8.2026 13:33:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3741,51 +3741,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna krítéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka průzkumných vrtů, 28.7.2026 2:36:20</w:t>
+        <w:t>Vrtač/vrtačka průzkumných vrtů, 20.8.2026 13:33:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5626,51 +5626,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka průzkumných vrtů, 28.7.2026 2:36:20</w:t>
+        <w:t>Vrtač/vrtačka průzkumných vrtů, 20.8.2026 13:33:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7357,51 +7357,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka průzkumných vrtů, 28.7.2026 2:36:20</w:t>
+        <w:t>Vrtač/vrtačka průzkumných vrtů, 20.8.2026 13:33:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8337,51 +8337,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka průzkumných vrtů, 28.7.2026 2:36:20</w:t>
+        <w:t>Vrtač/vrtačka průzkumných vrtů, 20.8.2026 13:33:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8742,84 +8742,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>MND Drilling &amp; Services, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka průzkumných vrtů, 28.7.2026 2:36:20</w:t>
+        <w:t>Vrtač/vrtačka průzkumných vrtů, 20.8.2026 13:33:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2174E420"/>
+    <w:nsid w:val="7CBAC689"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8905,51 +8905,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="04DFC0C4"/>
+    <w:nsid w:val="4F3C6228"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9035,51 +9035,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="25B88E77"/>
+    <w:nsid w:val="49154B3D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9165,51 +9165,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="48A98485"/>
+    <w:nsid w:val="4ED4DC64"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>