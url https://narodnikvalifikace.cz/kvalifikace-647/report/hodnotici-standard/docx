--- v8 (2026-08-20)
+++ v9 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R74C374FD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR74C374FD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR74C374FD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R709CB934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR709CB934" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR709CB934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka průzkumných vrtů, 20.8.2026 13:33:21</w:t>
+        <w:t>Vrtač/vrtačka průzkumných vrtů, 9.9.2026 20:11:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka průzkumných vrtů, 20.8.2026 13:33:21</w:t>
+        <w:t>Vrtač/vrtačka průzkumných vrtů, 9.9.2026 20:11:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2756,51 +2756,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka průzkumných vrtů, 20.8.2026 13:33:21</w:t>
+        <w:t>Vrtač/vrtačka průzkumných vrtů, 9.9.2026 20:11:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3741,51 +3741,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna krítéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka průzkumných vrtů, 20.8.2026 13:33:21</w:t>
+        <w:t>Vrtač/vrtačka průzkumných vrtů, 9.9.2026 20:11:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5626,51 +5626,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka průzkumných vrtů, 20.8.2026 13:33:21</w:t>
+        <w:t>Vrtač/vrtačka průzkumných vrtů, 9.9.2026 20:11:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7357,51 +7357,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka průzkumných vrtů, 20.8.2026 13:33:21</w:t>
+        <w:t>Vrtač/vrtačka průzkumných vrtů, 9.9.2026 20:11:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8337,51 +8337,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka průzkumných vrtů, 20.8.2026 13:33:21</w:t>
+        <w:t>Vrtač/vrtačka průzkumných vrtů, 9.9.2026 20:11:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8742,84 +8742,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>MND Drilling &amp; Services, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka průzkumných vrtů, 20.8.2026 13:33:21</w:t>
+        <w:t>Vrtač/vrtačka průzkumných vrtů, 9.9.2026 20:11:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7CBAC689"/>
+    <w:nsid w:val="37AE995F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8905,51 +8905,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4F3C6228"/>
+    <w:nsid w:val="07E3E63F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9035,51 +9035,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="49154B3D"/>
+    <w:nsid w:val="40496106"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9165,51 +9165,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4ED4DC64"/>
+    <w:nsid w:val="1321B697"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>