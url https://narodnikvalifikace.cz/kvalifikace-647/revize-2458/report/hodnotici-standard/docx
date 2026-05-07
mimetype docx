--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R66C8BBDE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR66C8BBDE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR66C8BBDE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R26C5495E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR26C5495E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR26C5495E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka průzkumných vrtů, 17.4.2026 0:29:44</w:t>
+        <w:t>Vrtač/vrtačka průzkumných vrtů, 7.5.2026 19:08:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka průzkumných vrtů, 17.4.2026 0:29:44</w:t>
+        <w:t>Vrtač/vrtačka průzkumných vrtů, 7.5.2026 19:08:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2756,51 +2756,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka průzkumných vrtů, 17.4.2026 0:29:44</w:t>
+        <w:t>Vrtač/vrtačka průzkumných vrtů, 7.5.2026 19:08:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3741,51 +3741,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna krítéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka průzkumných vrtů, 17.4.2026 0:29:44</w:t>
+        <w:t>Vrtač/vrtačka průzkumných vrtů, 7.5.2026 19:08:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5626,51 +5626,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka průzkumných vrtů, 17.4.2026 0:29:44</w:t>
+        <w:t>Vrtač/vrtačka průzkumných vrtů, 7.5.2026 19:08:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7357,51 +7357,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka průzkumných vrtů, 17.4.2026 0:29:44</w:t>
+        <w:t>Vrtač/vrtačka průzkumných vrtů, 7.5.2026 19:08:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8337,51 +8337,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka průzkumných vrtů, 17.4.2026 0:29:44</w:t>
+        <w:t>Vrtač/vrtačka průzkumných vrtů, 7.5.2026 19:08:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8742,84 +8742,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>MND Drilling &amp; Services, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka průzkumných vrtů, 17.4.2026 0:29:44</w:t>
+        <w:t>Vrtač/vrtačka průzkumných vrtů, 7.5.2026 19:08:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0D24CCA4"/>
+    <w:nsid w:val="5AED6341"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8905,51 +8905,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3AA86805"/>
+    <w:nsid w:val="754E961A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9035,51 +9035,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0F93D01C"/>
+    <w:nsid w:val="3973F18B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9165,51 +9165,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7C6AB4DE"/>
+    <w:nsid w:val="029C5389"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>