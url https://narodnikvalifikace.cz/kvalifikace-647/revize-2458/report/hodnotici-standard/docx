--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R26C5495E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR26C5495E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR26C5495E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5887F362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5887F362" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5887F362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka průzkumných vrtů, 7.5.2026 19:08:43</w:t>
+        <w:t>Vrtač/vrtačka průzkumných vrtů, 28.5.2026 6:16:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka průzkumných vrtů, 7.5.2026 19:08:43</w:t>
+        <w:t>Vrtač/vrtačka průzkumných vrtů, 28.5.2026 6:16:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2756,51 +2756,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka průzkumných vrtů, 7.5.2026 19:08:43</w:t>
+        <w:t>Vrtač/vrtačka průzkumných vrtů, 28.5.2026 6:16:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3741,51 +3741,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna krítéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka průzkumných vrtů, 7.5.2026 19:08:43</w:t>
+        <w:t>Vrtač/vrtačka průzkumných vrtů, 28.5.2026 6:16:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5626,51 +5626,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka průzkumných vrtů, 7.5.2026 19:08:43</w:t>
+        <w:t>Vrtač/vrtačka průzkumných vrtů, 28.5.2026 6:16:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7357,51 +7357,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka průzkumných vrtů, 7.5.2026 19:08:43</w:t>
+        <w:t>Vrtač/vrtačka průzkumných vrtů, 28.5.2026 6:16:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8337,51 +8337,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka průzkumných vrtů, 7.5.2026 19:08:43</w:t>
+        <w:t>Vrtač/vrtačka průzkumných vrtů, 28.5.2026 6:16:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8742,84 +8742,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>MND Drilling &amp; Services, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka průzkumných vrtů, 7.5.2026 19:08:43</w:t>
+        <w:t>Vrtač/vrtačka průzkumných vrtů, 28.5.2026 6:16:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5AED6341"/>
+    <w:nsid w:val="0520B506"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8905,51 +8905,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="754E961A"/>
+    <w:nsid w:val="2B3FB5F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9035,51 +9035,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3973F18B"/>
+    <w:nsid w:val="66D79666"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9165,51 +9165,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="029C5389"/>
+    <w:nsid w:val="19DB3A3B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>