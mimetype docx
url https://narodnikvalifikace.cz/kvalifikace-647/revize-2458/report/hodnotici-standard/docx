--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5887F362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5887F362" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5887F362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R48DCA91B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR48DCA91B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR48DCA91B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka průzkumných vrtů, 28.5.2026 6:16:29</w:t>
+        <w:t>Vrtač/vrtačka průzkumných vrtů, 17.6.2026 15:12:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka průzkumných vrtů, 28.5.2026 6:16:29</w:t>
+        <w:t>Vrtač/vrtačka průzkumných vrtů, 17.6.2026 15:12:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2756,51 +2756,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka průzkumných vrtů, 28.5.2026 6:16:29</w:t>
+        <w:t>Vrtač/vrtačka průzkumných vrtů, 17.6.2026 15:12:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3741,51 +3741,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna krítéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka průzkumných vrtů, 28.5.2026 6:16:29</w:t>
+        <w:t>Vrtač/vrtačka průzkumných vrtů, 17.6.2026 15:12:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5626,51 +5626,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka průzkumných vrtů, 28.5.2026 6:16:29</w:t>
+        <w:t>Vrtač/vrtačka průzkumných vrtů, 17.6.2026 15:12:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7357,51 +7357,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka průzkumných vrtů, 28.5.2026 6:16:29</w:t>
+        <w:t>Vrtač/vrtačka průzkumných vrtů, 17.6.2026 15:12:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8337,51 +8337,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka průzkumných vrtů, 28.5.2026 6:16:29</w:t>
+        <w:t>Vrtač/vrtačka průzkumných vrtů, 17.6.2026 15:12:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8742,84 +8742,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>MND Drilling &amp; Services, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka průzkumných vrtů, 28.5.2026 6:16:29</w:t>
+        <w:t>Vrtač/vrtačka průzkumných vrtů, 17.6.2026 15:12:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0520B506"/>
+    <w:nsid w:val="4B98BA65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8905,51 +8905,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2B3FB5F2"/>
+    <w:nsid w:val="286DD68D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9035,51 +9035,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="66D79666"/>
+    <w:nsid w:val="3FE01550"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9165,51 +9165,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="19DB3A3B"/>
+    <w:nsid w:val="04182E85"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>