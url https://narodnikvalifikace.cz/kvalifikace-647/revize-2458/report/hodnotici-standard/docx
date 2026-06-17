--- v3 (2026-06-17)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R48DCA91B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR48DCA91B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR48DCA91B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4F13AAA5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4F13AAA5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4F13AAA5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka průzkumných vrtů, 17.6.2026 15:12:42</w:t>
+        <w:t>Vrtač/vrtačka průzkumných vrtů, 17.6.2026 16:39:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka průzkumných vrtů, 17.6.2026 15:12:42</w:t>
+        <w:t>Vrtač/vrtačka průzkumných vrtů, 17.6.2026 16:39:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2756,51 +2756,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka průzkumných vrtů, 17.6.2026 15:12:42</w:t>
+        <w:t>Vrtač/vrtačka průzkumných vrtů, 17.6.2026 16:39:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3741,51 +3741,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna krítéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka průzkumných vrtů, 17.6.2026 15:12:42</w:t>
+        <w:t>Vrtač/vrtačka průzkumných vrtů, 17.6.2026 16:39:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5626,51 +5626,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka průzkumných vrtů, 17.6.2026 15:12:42</w:t>
+        <w:t>Vrtač/vrtačka průzkumných vrtů, 17.6.2026 16:39:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7357,51 +7357,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka průzkumných vrtů, 17.6.2026 15:12:42</w:t>
+        <w:t>Vrtač/vrtačka průzkumných vrtů, 17.6.2026 16:39:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8337,51 +8337,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka průzkumných vrtů, 17.6.2026 15:12:42</w:t>
+        <w:t>Vrtač/vrtačka průzkumných vrtů, 17.6.2026 16:39:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8742,84 +8742,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>MND Drilling &amp; Services, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka průzkumných vrtů, 17.6.2026 15:12:42</w:t>
+        <w:t>Vrtač/vrtačka průzkumných vrtů, 17.6.2026 16:39:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4B98BA65"/>
+    <w:nsid w:val="2C007A58"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8905,51 +8905,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="286DD68D"/>
+    <w:nsid w:val="30BB15BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9035,51 +9035,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3FE01550"/>
+    <w:nsid w:val="06A36BB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9165,51 +9165,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="04182E85"/>
+    <w:nsid w:val="16800518"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>