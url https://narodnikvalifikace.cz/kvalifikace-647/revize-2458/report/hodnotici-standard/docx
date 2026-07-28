--- v4 (2026-06-17)
+++ v5 (2026-07-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4F13AAA5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4F13AAA5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4F13AAA5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R751ED667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR751ED667" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR751ED667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka průzkumných vrtů, 17.6.2026 16:39:21</w:t>
+        <w:t>Vrtač/vrtačka průzkumných vrtů, 28.7.2026 5:04:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka průzkumných vrtů, 17.6.2026 16:39:21</w:t>
+        <w:t>Vrtač/vrtačka průzkumných vrtů, 28.7.2026 5:04:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2756,51 +2756,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka průzkumných vrtů, 17.6.2026 16:39:21</w:t>
+        <w:t>Vrtač/vrtačka průzkumných vrtů, 28.7.2026 5:04:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3741,51 +3741,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna krítéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka průzkumných vrtů, 17.6.2026 16:39:21</w:t>
+        <w:t>Vrtač/vrtačka průzkumných vrtů, 28.7.2026 5:04:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5626,51 +5626,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka průzkumných vrtů, 17.6.2026 16:39:21</w:t>
+        <w:t>Vrtač/vrtačka průzkumných vrtů, 28.7.2026 5:04:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7357,51 +7357,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka průzkumných vrtů, 17.6.2026 16:39:21</w:t>
+        <w:t>Vrtač/vrtačka průzkumných vrtů, 28.7.2026 5:04:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8337,51 +8337,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka průzkumných vrtů, 17.6.2026 16:39:21</w:t>
+        <w:t>Vrtač/vrtačka průzkumných vrtů, 28.7.2026 5:04:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8742,84 +8742,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>MND Drilling &amp; Services, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka průzkumných vrtů, 17.6.2026 16:39:21</w:t>
+        <w:t>Vrtač/vrtačka průzkumných vrtů, 28.7.2026 5:04:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2C007A58"/>
+    <w:nsid w:val="6604CF14"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8905,51 +8905,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="30BB15BE"/>
+    <w:nsid w:val="64630C8F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9035,51 +9035,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="06A36BB4"/>
+    <w:nsid w:val="40DD937D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9165,51 +9165,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="16800518"/>
+    <w:nsid w:val="2CDA1CE9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>