--- v5 (2026-07-28)
+++ v6 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R751ED667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR751ED667" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR751ED667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R59117706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR59117706" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR59117706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka průzkumných vrtů, 28.7.2026 5:04:33</w:t>
+        <w:t>Vrtač/vrtačka průzkumných vrtů, 20.8.2026 16:53:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka průzkumných vrtů, 28.7.2026 5:04:33</w:t>
+        <w:t>Vrtač/vrtačka průzkumných vrtů, 20.8.2026 16:53:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2756,51 +2756,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka průzkumných vrtů, 28.7.2026 5:04:33</w:t>
+        <w:t>Vrtač/vrtačka průzkumných vrtů, 20.8.2026 16:53:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3741,51 +3741,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna krítéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka průzkumných vrtů, 28.7.2026 5:04:33</w:t>
+        <w:t>Vrtač/vrtačka průzkumných vrtů, 20.8.2026 16:53:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5626,51 +5626,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka průzkumných vrtů, 28.7.2026 5:04:33</w:t>
+        <w:t>Vrtač/vrtačka průzkumných vrtů, 20.8.2026 16:53:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7357,51 +7357,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka průzkumných vrtů, 28.7.2026 5:04:33</w:t>
+        <w:t>Vrtač/vrtačka průzkumných vrtů, 20.8.2026 16:53:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8337,51 +8337,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka průzkumných vrtů, 28.7.2026 5:04:33</w:t>
+        <w:t>Vrtač/vrtačka průzkumných vrtů, 20.8.2026 16:53:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8742,84 +8742,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>MND Drilling &amp; Services, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka průzkumných vrtů, 28.7.2026 5:04:33</w:t>
+        <w:t>Vrtač/vrtačka průzkumných vrtů, 20.8.2026 16:53:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6604CF14"/>
+    <w:nsid w:val="34211641"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8905,51 +8905,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="64630C8F"/>
+    <w:nsid w:val="485A2546"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9035,51 +9035,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="40DD937D"/>
+    <w:nsid w:val="3DF06727"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9165,51 +9165,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2CDA1CE9"/>
+    <w:nsid w:val="46A5E972"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>