--- v6 (2026-08-20)
+++ v7 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R59117706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR59117706" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR59117706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6971F9E7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6971F9E7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6971F9E7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka průzkumných vrtů, 20.8.2026 16:53:49</w:t>
+        <w:t>Vrtač/vrtačka průzkumných vrtů, 9.9.2026 22:51:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka průzkumných vrtů, 20.8.2026 16:53:49</w:t>
+        <w:t>Vrtač/vrtačka průzkumných vrtů, 9.9.2026 22:51:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2756,51 +2756,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka průzkumných vrtů, 20.8.2026 16:53:49</w:t>
+        <w:t>Vrtač/vrtačka průzkumných vrtů, 9.9.2026 22:51:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3741,51 +3741,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna krítéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka průzkumných vrtů, 20.8.2026 16:53:49</w:t>
+        <w:t>Vrtač/vrtačka průzkumných vrtů, 9.9.2026 22:51:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5626,51 +5626,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka průzkumných vrtů, 20.8.2026 16:53:49</w:t>
+        <w:t>Vrtač/vrtačka průzkumných vrtů, 9.9.2026 22:51:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7357,51 +7357,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka průzkumných vrtů, 20.8.2026 16:53:49</w:t>
+        <w:t>Vrtač/vrtačka průzkumných vrtů, 9.9.2026 22:51:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8337,51 +8337,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka průzkumných vrtů, 20.8.2026 16:53:49</w:t>
+        <w:t>Vrtač/vrtačka průzkumných vrtů, 9.9.2026 22:51:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8742,84 +8742,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>MND Drilling &amp; Services, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka průzkumných vrtů, 20.8.2026 16:53:49</w:t>
+        <w:t>Vrtač/vrtačka průzkumných vrtů, 9.9.2026 22:51:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="34211641"/>
+    <w:nsid w:val="2C845F04"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8905,51 +8905,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="485A2546"/>
+    <w:nsid w:val="4B01B4C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9035,51 +9035,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3DF06727"/>
+    <w:nsid w:val="31748B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9165,51 +9165,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="46A5E972"/>
+    <w:nsid w:val="2420C87B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>