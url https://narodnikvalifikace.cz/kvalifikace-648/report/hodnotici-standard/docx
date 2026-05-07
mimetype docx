--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R42FE5382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR42FE5382" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR42FE5382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R501F3C7F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR501F3C7F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR501F3C7F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní těžař/těžařka ropy a plynu, 16.4.2026 22:52:30</w:t>
+        <w:t>Provozní těžař/těžařka ropy a plynu, 7.5.2026 16:01:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1859,51 +1859,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní těžař/těžařka ropy a plynu, 16.4.2026 22:52:30</w:t>
+        <w:t>Provozní těžař/těžařka ropy a plynu, 7.5.2026 16:01:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2648,51 +2648,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní těžař/těžařka ropy a plynu, 16.4.2026 22:52:30</w:t>
+        <w:t>Provozní těžař/těžařka ropy a plynu, 7.5.2026 16:01:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3409,51 +3409,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze dvou členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní těžař/těžařka ropy a plynu, 16.4.2026 22:52:30</w:t>
+        <w:t>Provozní těžař/těžařka ropy a plynu, 7.5.2026 16:01:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4872,51 +4872,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické či prostorové vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace doklady (resp. jejich ověřené kopie) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní těžař/těžařka ropy a plynu, 16.4.2026 22:52:30</w:t>
+        <w:t>Provozní těžař/těžařka ropy a plynu, 7.5.2026 16:01:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5185,51 +5185,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní těžař/těžařka ropy a plynu, 16.4.2026 22:52:30</w:t>
+        <w:t>Provozní těžař/těžařka ropy a plynu, 7.5.2026 16:01:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5702,84 +5702,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní těžař/těžařka ropy a plynu, 16.4.2026 22:52:30</w:t>
+        <w:t>Provozní těžař/těžařka ropy a plynu, 7.5.2026 16:01:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1EA46CC1"/>
+    <w:nsid w:val="57776005"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5865,51 +5865,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="345DAFE0"/>
+    <w:nsid w:val="38E0B8C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5995,51 +5995,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7E163B57"/>
+    <w:nsid w:val="4CA7E3F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6125,51 +6125,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4AEA4B5B"/>
+    <w:nsid w:val="1E2A9AA2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>