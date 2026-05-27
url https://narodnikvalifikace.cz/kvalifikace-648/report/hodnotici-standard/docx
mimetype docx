--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R501F3C7F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR501F3C7F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR501F3C7F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5C7AD325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5C7AD325" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5C7AD325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní těžař/těžařka ropy a plynu, 7.5.2026 16:01:19</w:t>
+        <w:t>Provozní těžař/těžařka ropy a plynu, 27.5.2026 23:49:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1859,51 +1859,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní těžař/těžařka ropy a plynu, 7.5.2026 16:01:19</w:t>
+        <w:t>Provozní těžař/těžařka ropy a plynu, 27.5.2026 23:49:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2648,51 +2648,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní těžař/těžařka ropy a plynu, 7.5.2026 16:01:19</w:t>
+        <w:t>Provozní těžař/těžařka ropy a plynu, 27.5.2026 23:49:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3409,51 +3409,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze dvou členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní těžař/těžařka ropy a plynu, 7.5.2026 16:01:19</w:t>
+        <w:t>Provozní těžař/těžařka ropy a plynu, 27.5.2026 23:49:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4872,51 +4872,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické či prostorové vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace doklady (resp. jejich ověřené kopie) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní těžař/těžařka ropy a plynu, 7.5.2026 16:01:19</w:t>
+        <w:t>Provozní těžař/těžařka ropy a plynu, 27.5.2026 23:49:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5185,51 +5185,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní těžař/těžařka ropy a plynu, 7.5.2026 16:01:19</w:t>
+        <w:t>Provozní těžař/těžařka ropy a plynu, 27.5.2026 23:49:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5702,84 +5702,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní těžař/těžařka ropy a plynu, 7.5.2026 16:01:19</w:t>
+        <w:t>Provozní těžař/těžařka ropy a plynu, 27.5.2026 23:49:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="57776005"/>
+    <w:nsid w:val="70D2F853"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5865,51 +5865,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="38E0B8C8"/>
+    <w:nsid w:val="0C37CE73"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5995,51 +5995,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4CA7E3F6"/>
+    <w:nsid w:val="1BE51423"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6125,51 +6125,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1E2A9AA2"/>
+    <w:nsid w:val="24C1D3A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>