--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5C7AD325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5C7AD325" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5C7AD325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R57B2D700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR57B2D700" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR57B2D700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní těžař/těžařka ropy a plynu, 27.5.2026 23:49:45</w:t>
+        <w:t>Provozní těžař/těžařka ropy a plynu, 17.6.2026 11:45:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1859,51 +1859,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní těžař/těžařka ropy a plynu, 27.5.2026 23:49:45</w:t>
+        <w:t>Provozní těžař/těžařka ropy a plynu, 17.6.2026 11:45:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2648,51 +2648,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní těžař/těžařka ropy a plynu, 27.5.2026 23:49:45</w:t>
+        <w:t>Provozní těžař/těžařka ropy a plynu, 17.6.2026 11:45:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3409,51 +3409,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze dvou členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní těžař/těžařka ropy a plynu, 27.5.2026 23:49:45</w:t>
+        <w:t>Provozní těžař/těžařka ropy a plynu, 17.6.2026 11:45:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4872,51 +4872,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické či prostorové vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace doklady (resp. jejich ověřené kopie) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní těžař/těžařka ropy a plynu, 27.5.2026 23:49:45</w:t>
+        <w:t>Provozní těžař/těžařka ropy a plynu, 17.6.2026 11:45:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5185,51 +5185,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní těžař/těžařka ropy a plynu, 27.5.2026 23:49:45</w:t>
+        <w:t>Provozní těžař/těžařka ropy a plynu, 17.6.2026 11:45:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5702,84 +5702,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní těžař/těžařka ropy a plynu, 27.5.2026 23:49:45</w:t>
+        <w:t>Provozní těžař/těžařka ropy a plynu, 17.6.2026 11:45:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="70D2F853"/>
+    <w:nsid w:val="16B41650"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5865,51 +5865,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0C37CE73"/>
+    <w:nsid w:val="38482541"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5995,51 +5995,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1BE51423"/>
+    <w:nsid w:val="4E2E16D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6125,51 +6125,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="24C1D3A8"/>
+    <w:nsid w:val="788FE421"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>