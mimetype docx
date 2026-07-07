--- v3 (2026-06-17)
+++ v4 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R57B2D700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR57B2D700" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR57B2D700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R38DD5D55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR38DD5D55" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR38DD5D55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní těžař/těžařka ropy a plynu, 17.6.2026 11:45:16</w:t>
+        <w:t>Provozní těžař/těžařka ropy a plynu, 7.7.2026 13:43:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1859,51 +1859,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní těžař/těžařka ropy a plynu, 17.6.2026 11:45:16</w:t>
+        <w:t>Provozní těžař/těžařka ropy a plynu, 7.7.2026 13:43:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2648,51 +2648,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní těžař/těžařka ropy a plynu, 17.6.2026 11:45:16</w:t>
+        <w:t>Provozní těžař/těžařka ropy a plynu, 7.7.2026 13:43:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3409,51 +3409,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze dvou členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní těžař/těžařka ropy a plynu, 17.6.2026 11:45:16</w:t>
+        <w:t>Provozní těžař/těžařka ropy a plynu, 7.7.2026 13:43:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4872,51 +4872,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické či prostorové vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace doklady (resp. jejich ověřené kopie) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní těžař/těžařka ropy a plynu, 17.6.2026 11:45:16</w:t>
+        <w:t>Provozní těžař/těžařka ropy a plynu, 7.7.2026 13:43:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5185,51 +5185,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní těžař/těžařka ropy a plynu, 17.6.2026 11:45:16</w:t>
+        <w:t>Provozní těžař/těžařka ropy a plynu, 7.7.2026 13:43:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5702,84 +5702,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní těžař/těžařka ropy a plynu, 17.6.2026 11:45:16</w:t>
+        <w:t>Provozní těžař/těžařka ropy a plynu, 7.7.2026 13:43:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="16B41650"/>
+    <w:nsid w:val="73E2CFC4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5865,51 +5865,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="38482541"/>
+    <w:nsid w:val="5D06AF60"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5995,51 +5995,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4E2E16D7"/>
+    <w:nsid w:val="7AD6C855"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6125,51 +6125,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="788FE421"/>
+    <w:nsid w:val="5E5EFE43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>