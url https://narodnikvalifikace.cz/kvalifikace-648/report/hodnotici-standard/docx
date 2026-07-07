--- v4 (2026-07-07)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R38DD5D55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR38DD5D55" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR38DD5D55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R12E992B6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR12E992B6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR12E992B6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní těžař/těžařka ropy a plynu, 7.7.2026 13:43:24</w:t>
+        <w:t>Provozní těžař/těžařka ropy a plynu, 7.7.2026 16:14:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1859,51 +1859,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní těžař/těžařka ropy a plynu, 7.7.2026 13:43:24</w:t>
+        <w:t>Provozní těžař/těžařka ropy a plynu, 7.7.2026 16:14:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2648,51 +2648,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní těžař/těžařka ropy a plynu, 7.7.2026 13:43:24</w:t>
+        <w:t>Provozní těžař/těžařka ropy a plynu, 7.7.2026 16:14:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3409,51 +3409,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze dvou členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní těžař/těžařka ropy a plynu, 7.7.2026 13:43:24</w:t>
+        <w:t>Provozní těžař/těžařka ropy a plynu, 7.7.2026 16:14:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4872,51 +4872,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické či prostorové vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace doklady (resp. jejich ověřené kopie) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní těžař/těžařka ropy a plynu, 7.7.2026 13:43:24</w:t>
+        <w:t>Provozní těžař/těžařka ropy a plynu, 7.7.2026 16:14:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5185,51 +5185,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní těžař/těžařka ropy a plynu, 7.7.2026 13:43:24</w:t>
+        <w:t>Provozní těžař/těžařka ropy a plynu, 7.7.2026 16:14:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5702,84 +5702,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní těžař/těžařka ropy a plynu, 7.7.2026 13:43:24</w:t>
+        <w:t>Provozní těžař/těžařka ropy a plynu, 7.7.2026 16:14:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="73E2CFC4"/>
+    <w:nsid w:val="77299036"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5865,51 +5865,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5D06AF60"/>
+    <w:nsid w:val="5004755E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5995,51 +5995,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7AD6C855"/>
+    <w:nsid w:val="42290A27"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6125,51 +6125,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5E5EFE43"/>
+    <w:nsid w:val="28207741"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>