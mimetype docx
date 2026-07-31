--- v5 (2026-07-07)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R12E992B6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR12E992B6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR12E992B6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R72F46DE5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR72F46DE5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR72F46DE5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní těžař/těžařka ropy a plynu, 7.7.2026 16:14:34</w:t>
+        <w:t>Provozní těžař/těžařka ropy a plynu, 31.7.2026 12:42:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1859,51 +1859,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní těžař/těžařka ropy a plynu, 7.7.2026 16:14:34</w:t>
+        <w:t>Provozní těžař/těžařka ropy a plynu, 31.7.2026 12:42:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2648,51 +2648,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní těžař/těžařka ropy a plynu, 7.7.2026 16:14:34</w:t>
+        <w:t>Provozní těžař/těžařka ropy a plynu, 31.7.2026 12:42:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3409,51 +3409,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze dvou členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní těžař/těžařka ropy a plynu, 7.7.2026 16:14:34</w:t>
+        <w:t>Provozní těžař/těžařka ropy a plynu, 31.7.2026 12:42:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4872,51 +4872,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické či prostorové vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace doklady (resp. jejich ověřené kopie) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní těžař/těžařka ropy a plynu, 7.7.2026 16:14:34</w:t>
+        <w:t>Provozní těžař/těžařka ropy a plynu, 31.7.2026 12:42:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5185,51 +5185,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní těžař/těžařka ropy a plynu, 7.7.2026 16:14:34</w:t>
+        <w:t>Provozní těžař/těžařka ropy a plynu, 31.7.2026 12:42:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5702,84 +5702,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní těžař/těžařka ropy a plynu, 7.7.2026 16:14:34</w:t>
+        <w:t>Provozní těžař/těžařka ropy a plynu, 31.7.2026 12:42:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="77299036"/>
+    <w:nsid w:val="75A395DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5865,51 +5865,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5004755E"/>
+    <w:nsid w:val="66951961"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5995,51 +5995,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="42290A27"/>
+    <w:nsid w:val="5208DA93"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6125,51 +6125,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="28207741"/>
+    <w:nsid w:val="0924BBB8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>