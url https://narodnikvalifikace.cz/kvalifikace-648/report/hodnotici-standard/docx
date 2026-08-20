--- v6 (2026-07-31)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R72F46DE5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR72F46DE5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR72F46DE5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6FAC89E6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6FAC89E6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6FAC89E6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní těžař/těžařka ropy a plynu, 31.7.2026 12:42:07</w:t>
+        <w:t>Provozní těžař/těžařka ropy a plynu, 20.8.2026 18:57:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1859,51 +1859,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní těžař/těžařka ropy a plynu, 31.7.2026 12:42:07</w:t>
+        <w:t>Provozní těžař/těžařka ropy a plynu, 20.8.2026 18:57:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2648,51 +2648,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní těžař/těžařka ropy a plynu, 31.7.2026 12:42:07</w:t>
+        <w:t>Provozní těžař/těžařka ropy a plynu, 20.8.2026 18:57:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3409,51 +3409,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze dvou členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní těžař/těžařka ropy a plynu, 31.7.2026 12:42:07</w:t>
+        <w:t>Provozní těžař/těžařka ropy a plynu, 20.8.2026 18:57:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4872,51 +4872,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické či prostorové vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace doklady (resp. jejich ověřené kopie) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní těžař/těžařka ropy a plynu, 31.7.2026 12:42:07</w:t>
+        <w:t>Provozní těžař/těžařka ropy a plynu, 20.8.2026 18:57:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5185,51 +5185,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní těžař/těžařka ropy a plynu, 31.7.2026 12:42:07</w:t>
+        <w:t>Provozní těžař/těžařka ropy a plynu, 20.8.2026 18:57:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5702,84 +5702,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní těžař/těžařka ropy a plynu, 31.7.2026 12:42:07</w:t>
+        <w:t>Provozní těžař/těžařka ropy a plynu, 20.8.2026 18:57:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="75A395DF"/>
+    <w:nsid w:val="70319560"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5865,51 +5865,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="66951961"/>
+    <w:nsid w:val="064678B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5995,51 +5995,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5208DA93"/>
+    <w:nsid w:val="4B191CE8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6125,51 +6125,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0924BBB8"/>
+    <w:nsid w:val="59AD4587"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>