--- v7 (2026-08-20)
+++ v8 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6FAC89E6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6FAC89E6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6FAC89E6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RBEAC3F9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRBEAC3F9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRBEAC3F9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní těžař/těžařka ropy a plynu, 20.8.2026 18:57:24</w:t>
+        <w:t>Provozní těžař/těžařka ropy a plynu, 9.9.2026 20:21:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1859,51 +1859,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní těžař/těžařka ropy a plynu, 20.8.2026 18:57:24</w:t>
+        <w:t>Provozní těžař/těžařka ropy a plynu, 9.9.2026 20:21:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2648,51 +2648,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní těžař/těžařka ropy a plynu, 20.8.2026 18:57:24</w:t>
+        <w:t>Provozní těžař/těžařka ropy a plynu, 9.9.2026 20:21:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3409,51 +3409,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze dvou členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní těžař/těžařka ropy a plynu, 20.8.2026 18:57:24</w:t>
+        <w:t>Provozní těžař/těžařka ropy a plynu, 9.9.2026 20:21:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4872,51 +4872,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické či prostorové vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace doklady (resp. jejich ověřené kopie) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní těžař/těžařka ropy a plynu, 20.8.2026 18:57:24</w:t>
+        <w:t>Provozní těžař/těžařka ropy a plynu, 9.9.2026 20:21:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5185,51 +5185,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní těžař/těžařka ropy a plynu, 20.8.2026 18:57:24</w:t>
+        <w:t>Provozní těžař/těžařka ropy a plynu, 9.9.2026 20:21:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5702,84 +5702,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní těžař/těžařka ropy a plynu, 20.8.2026 18:57:24</w:t>
+        <w:t>Provozní těžař/těžařka ropy a plynu, 9.9.2026 20:21:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="70319560"/>
+    <w:nsid w:val="1D678877"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5865,51 +5865,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="064678B7"/>
+    <w:nsid w:val="44F5B3EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5995,51 +5995,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4B191CE8"/>
+    <w:nsid w:val="29560822"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6125,51 +6125,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="59AD4587"/>
+    <w:nsid w:val="22563F97"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>