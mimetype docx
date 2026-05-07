--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4A125BDD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4A125BDD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4A125BDD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R33B3100B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR33B3100B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR33B3100B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký pasíř / umělecká pasířka, 17.4.2026 1:55:29</w:t>
+        <w:t>Umělecký pasíř / umělecká pasířka, 7.5.2026 16:00:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1697,51 +1697,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký pasíř / umělecká pasířka, 17.4.2026 1:55:29</w:t>
+        <w:t>Umělecký pasíř / umělecká pasířka, 7.5.2026 16:00:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2398,51 +2398,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký pasíř / umělecká pasířka, 17.4.2026 1:55:29</w:t>
+        <w:t>Umělecký pasíř / umělecká pasířka, 7.5.2026 16:00:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3539,51 +3539,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký pasíř / umělecká pasířka, 17.4.2026 1:55:29</w:t>
+        <w:t>Umělecký pasíř / umělecká pasířka, 7.5.2026 16:00:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4515,51 +4515,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký pasíř / umělecká pasířka, 17.4.2026 1:55:29</w:t>
+        <w:t>Umělecký pasíř / umělecká pasířka, 7.5.2026 16:00:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6244,51 +6244,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 20 až 24 hodin (hodinou se rozumí 60 minut). Zkouška je rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký pasíř / umělecká pasířka, 17.4.2026 1:55:29</w:t>
+        <w:t>Umělecký pasíř / umělecká pasířka, 7.5.2026 16:00:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6761,84 +6761,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Štěpán Skalický – OSVČ, umělecký pozlacovač a učitel praktického vyučování na SOŠ uměleckořemeslné, Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký pasíř / umělecká pasířka, 17.4.2026 1:55:29</w:t>
+        <w:t>Umělecký pasíř / umělecká pasířka, 7.5.2026 16:00:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="116D9396"/>
+    <w:nsid w:val="24C84908"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6924,51 +6924,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6DB70BEB"/>
+    <w:nsid w:val="754F05FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7054,51 +7054,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="02D738CE"/>
+    <w:nsid w:val="22A762A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7184,51 +7184,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7CA24CA1"/>
+    <w:nsid w:val="7EECCF72"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>