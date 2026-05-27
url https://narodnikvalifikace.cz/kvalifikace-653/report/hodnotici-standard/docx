--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R33B3100B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR33B3100B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR33B3100B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R53046A9F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR53046A9F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR53046A9F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký pasíř / umělecká pasířka, 7.5.2026 16:00:59</w:t>
+        <w:t>Umělecký pasíř / umělecká pasířka, 28.5.2026 1:23:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1697,51 +1697,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký pasíř / umělecká pasířka, 7.5.2026 16:00:59</w:t>
+        <w:t>Umělecký pasíř / umělecká pasířka, 28.5.2026 1:23:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2398,51 +2398,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký pasíř / umělecká pasířka, 7.5.2026 16:00:59</w:t>
+        <w:t>Umělecký pasíř / umělecká pasířka, 28.5.2026 1:23:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3539,51 +3539,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký pasíř / umělecká pasířka, 7.5.2026 16:00:59</w:t>
+        <w:t>Umělecký pasíř / umělecká pasířka, 28.5.2026 1:23:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4515,51 +4515,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký pasíř / umělecká pasířka, 7.5.2026 16:00:59</w:t>
+        <w:t>Umělecký pasíř / umělecká pasířka, 28.5.2026 1:23:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6244,51 +6244,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 20 až 24 hodin (hodinou se rozumí 60 minut). Zkouška je rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký pasíř / umělecká pasířka, 7.5.2026 16:00:59</w:t>
+        <w:t>Umělecký pasíř / umělecká pasířka, 28.5.2026 1:23:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6761,84 +6761,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Štěpán Skalický – OSVČ, umělecký pozlacovač a učitel praktického vyučování na SOŠ uměleckořemeslné, Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký pasíř / umělecká pasířka, 7.5.2026 16:00:59</w:t>
+        <w:t>Umělecký pasíř / umělecká pasířka, 28.5.2026 1:23:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="24C84908"/>
+    <w:nsid w:val="46DA57E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6924,51 +6924,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="754F05FA"/>
+    <w:nsid w:val="7F603D86"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7054,51 +7054,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="22A762A0"/>
+    <w:nsid w:val="303FAB79"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7184,51 +7184,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7EECCF72"/>
+    <w:nsid w:val="097F175A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>