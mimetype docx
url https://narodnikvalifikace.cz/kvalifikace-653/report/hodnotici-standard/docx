--- v2 (2026-05-27)
+++ v3 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R53046A9F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR53046A9F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR53046A9F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R380FB933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR380FB933" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR380FB933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký pasíř / umělecká pasířka, 28.5.2026 1:23:05</w:t>
+        <w:t>Umělecký pasíř / umělecká pasířka, 28.5.2026 2:22:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1697,51 +1697,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký pasíř / umělecká pasířka, 28.5.2026 1:23:05</w:t>
+        <w:t>Umělecký pasíř / umělecká pasířka, 28.5.2026 2:22:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2398,51 +2398,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký pasíř / umělecká pasířka, 28.5.2026 1:23:05</w:t>
+        <w:t>Umělecký pasíř / umělecká pasířka, 28.5.2026 2:22:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3539,51 +3539,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký pasíř / umělecká pasířka, 28.5.2026 1:23:05</w:t>
+        <w:t>Umělecký pasíř / umělecká pasířka, 28.5.2026 2:22:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4515,51 +4515,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký pasíř / umělecká pasířka, 28.5.2026 1:23:05</w:t>
+        <w:t>Umělecký pasíř / umělecká pasířka, 28.5.2026 2:22:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6244,51 +6244,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 20 až 24 hodin (hodinou se rozumí 60 minut). Zkouška je rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký pasíř / umělecká pasířka, 28.5.2026 1:23:05</w:t>
+        <w:t>Umělecký pasíř / umělecká pasířka, 28.5.2026 2:22:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6761,84 +6761,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Štěpán Skalický – OSVČ, umělecký pozlacovač a učitel praktického vyučování na SOŠ uměleckořemeslné, Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký pasíř / umělecká pasířka, 28.5.2026 1:23:05</w:t>
+        <w:t>Umělecký pasíř / umělecká pasířka, 28.5.2026 2:22:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="46DA57E7"/>
+    <w:nsid w:val="2A74BB73"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6924,51 +6924,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7F603D86"/>
+    <w:nsid w:val="43053209"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7054,51 +7054,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="303FAB79"/>
+    <w:nsid w:val="64239003"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7184,51 +7184,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="097F175A"/>
+    <w:nsid w:val="17FDF9B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>