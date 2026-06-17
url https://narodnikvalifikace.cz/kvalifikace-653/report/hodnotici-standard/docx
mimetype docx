--- v3 (2026-05-28)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R380FB933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR380FB933" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR380FB933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1E90B840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1E90B840" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1E90B840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký pasíř / umělecká pasířka, 28.5.2026 2:22:16</w:t>
+        <w:t>Umělecký pasíř / umělecká pasířka, 17.6.2026 9:34:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1697,51 +1697,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký pasíř / umělecká pasířka, 28.5.2026 2:22:16</w:t>
+        <w:t>Umělecký pasíř / umělecká pasířka, 17.6.2026 9:34:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2398,51 +2398,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký pasíř / umělecká pasířka, 28.5.2026 2:22:16</w:t>
+        <w:t>Umělecký pasíř / umělecká pasířka, 17.6.2026 9:34:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3539,51 +3539,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký pasíř / umělecká pasířka, 28.5.2026 2:22:16</w:t>
+        <w:t>Umělecký pasíř / umělecká pasířka, 17.6.2026 9:34:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4515,51 +4515,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký pasíř / umělecká pasířka, 28.5.2026 2:22:16</w:t>
+        <w:t>Umělecký pasíř / umělecká pasířka, 17.6.2026 9:34:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6244,51 +6244,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 20 až 24 hodin (hodinou se rozumí 60 minut). Zkouška je rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký pasíř / umělecká pasířka, 28.5.2026 2:22:16</w:t>
+        <w:t>Umělecký pasíř / umělecká pasířka, 17.6.2026 9:34:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6761,84 +6761,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Štěpán Skalický – OSVČ, umělecký pozlacovač a učitel praktického vyučování na SOŠ uměleckořemeslné, Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký pasíř / umělecká pasířka, 28.5.2026 2:22:16</w:t>
+        <w:t>Umělecký pasíř / umělecká pasířka, 17.6.2026 9:34:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2A74BB73"/>
+    <w:nsid w:val="700F5A56"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6924,51 +6924,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="43053209"/>
+    <w:nsid w:val="0AADD885"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7054,51 +7054,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="64239003"/>
+    <w:nsid w:val="7A20E6FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7184,51 +7184,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="17FDF9B7"/>
+    <w:nsid w:val="6700B397"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>