--- v4 (2026-06-17)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1E90B840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1E90B840" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1E90B840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R44CD8210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR44CD8210" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR44CD8210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký pasíř / umělecká pasířka, 17.6.2026 9:34:57</w:t>
+        <w:t>Umělecký pasíř / umělecká pasířka, 7.7.2026 13:42:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1697,51 +1697,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký pasíř / umělecká pasířka, 17.6.2026 9:34:57</w:t>
+        <w:t>Umělecký pasíř / umělecká pasířka, 7.7.2026 13:42:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2398,51 +2398,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký pasíř / umělecká pasířka, 17.6.2026 9:34:57</w:t>
+        <w:t>Umělecký pasíř / umělecká pasířka, 7.7.2026 13:42:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3539,51 +3539,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký pasíř / umělecká pasířka, 17.6.2026 9:34:57</w:t>
+        <w:t>Umělecký pasíř / umělecká pasířka, 7.7.2026 13:42:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4515,51 +4515,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký pasíř / umělecká pasířka, 17.6.2026 9:34:57</w:t>
+        <w:t>Umělecký pasíř / umělecká pasířka, 7.7.2026 13:42:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6244,51 +6244,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 20 až 24 hodin (hodinou se rozumí 60 minut). Zkouška je rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký pasíř / umělecká pasířka, 17.6.2026 9:34:57</w:t>
+        <w:t>Umělecký pasíř / umělecká pasířka, 7.7.2026 13:42:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6761,84 +6761,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Štěpán Skalický – OSVČ, umělecký pozlacovač a učitel praktického vyučování na SOŠ uměleckořemeslné, Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký pasíř / umělecká pasířka, 17.6.2026 9:34:57</w:t>
+        <w:t>Umělecký pasíř / umělecká pasířka, 7.7.2026 13:42:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="700F5A56"/>
+    <w:nsid w:val="626037EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6924,51 +6924,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0AADD885"/>
+    <w:nsid w:val="20BB4651"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7054,51 +7054,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7A20E6FB"/>
+    <w:nsid w:val="158B6EE7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7184,51 +7184,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6700B397"/>
+    <w:nsid w:val="30270887"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>