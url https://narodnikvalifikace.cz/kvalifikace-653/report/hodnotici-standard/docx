--- v5 (2026-07-07)
+++ v6 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R44CD8210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR44CD8210" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR44CD8210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R8F87B9E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR8F87B9E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR8F87B9E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký pasíř / umělecká pasířka, 7.7.2026 13:42:54</w:t>
+        <w:t>Umělecký pasíř / umělecká pasířka, 7.7.2026 13:51:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1697,51 +1697,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký pasíř / umělecká pasířka, 7.7.2026 13:42:54</w:t>
+        <w:t>Umělecký pasíř / umělecká pasířka, 7.7.2026 13:51:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2398,51 +2398,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký pasíř / umělecká pasířka, 7.7.2026 13:42:54</w:t>
+        <w:t>Umělecký pasíř / umělecká pasířka, 7.7.2026 13:51:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3539,51 +3539,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký pasíř / umělecká pasířka, 7.7.2026 13:42:54</w:t>
+        <w:t>Umělecký pasíř / umělecká pasířka, 7.7.2026 13:51:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4515,51 +4515,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký pasíř / umělecká pasířka, 7.7.2026 13:42:54</w:t>
+        <w:t>Umělecký pasíř / umělecká pasířka, 7.7.2026 13:51:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6244,51 +6244,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 20 až 24 hodin (hodinou se rozumí 60 minut). Zkouška je rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký pasíř / umělecká pasířka, 7.7.2026 13:42:54</w:t>
+        <w:t>Umělecký pasíř / umělecká pasířka, 7.7.2026 13:51:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6761,84 +6761,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Štěpán Skalický – OSVČ, umělecký pozlacovač a učitel praktického vyučování na SOŠ uměleckořemeslné, Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký pasíř / umělecká pasířka, 7.7.2026 13:42:54</w:t>
+        <w:t>Umělecký pasíř / umělecká pasířka, 7.7.2026 13:51:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="626037EE"/>
+    <w:nsid w:val="56A7B682"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6924,51 +6924,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="20BB4651"/>
+    <w:nsid w:val="34B9F0C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7054,51 +7054,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="158B6EE7"/>
+    <w:nsid w:val="407532AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7184,51 +7184,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="30270887"/>
+    <w:nsid w:val="3108D3EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>