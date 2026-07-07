--- v6 (2026-07-07)
+++ v7 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R8F87B9E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR8F87B9E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR8F87B9E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R269AEDCF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR269AEDCF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR269AEDCF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký pasíř / umělecká pasířka, 7.7.2026 13:51:34</w:t>
+        <w:t>Umělecký pasíř / umělecká pasířka, 7.7.2026 15:02:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1697,51 +1697,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký pasíř / umělecká pasířka, 7.7.2026 13:51:34</w:t>
+        <w:t>Umělecký pasíř / umělecká pasířka, 7.7.2026 15:02:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2398,51 +2398,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký pasíř / umělecká pasířka, 7.7.2026 13:51:34</w:t>
+        <w:t>Umělecký pasíř / umělecká pasířka, 7.7.2026 15:02:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3539,51 +3539,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký pasíř / umělecká pasířka, 7.7.2026 13:51:34</w:t>
+        <w:t>Umělecký pasíř / umělecká pasířka, 7.7.2026 15:02:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4515,51 +4515,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký pasíř / umělecká pasířka, 7.7.2026 13:51:34</w:t>
+        <w:t>Umělecký pasíř / umělecká pasířka, 7.7.2026 15:02:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6244,51 +6244,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 20 až 24 hodin (hodinou se rozumí 60 minut). Zkouška je rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký pasíř / umělecká pasířka, 7.7.2026 13:51:34</w:t>
+        <w:t>Umělecký pasíř / umělecká pasířka, 7.7.2026 15:02:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6761,84 +6761,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Štěpán Skalický – OSVČ, umělecký pozlacovač a učitel praktického vyučování na SOŠ uměleckořemeslné, Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký pasíř / umělecká pasířka, 7.7.2026 13:51:34</w:t>
+        <w:t>Umělecký pasíř / umělecká pasířka, 7.7.2026 15:02:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="56A7B682"/>
+    <w:nsid w:val="604A4C08"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6924,51 +6924,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="34B9F0C2"/>
+    <w:nsid w:val="0AB65251"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7054,51 +7054,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="407532AA"/>
+    <w:nsid w:val="3152F0C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7184,51 +7184,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3108D3EC"/>
+    <w:nsid w:val="0DF45A7D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>