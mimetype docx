--- v7 (2026-07-07)
+++ v8 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R269AEDCF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR269AEDCF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR269AEDCF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1E77960B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1E77960B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1E77960B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký pasíř / umělecká pasířka, 7.7.2026 15:02:35</w:t>
+        <w:t>Umělecký pasíř / umělecká pasířka, 31.7.2026 11:08:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1697,51 +1697,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký pasíř / umělecká pasířka, 7.7.2026 15:02:35</w:t>
+        <w:t>Umělecký pasíř / umělecká pasířka, 31.7.2026 11:08:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2398,51 +2398,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký pasíř / umělecká pasířka, 7.7.2026 15:02:35</w:t>
+        <w:t>Umělecký pasíř / umělecká pasířka, 31.7.2026 11:08:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3539,51 +3539,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký pasíř / umělecká pasířka, 7.7.2026 15:02:35</w:t>
+        <w:t>Umělecký pasíř / umělecká pasířka, 31.7.2026 11:08:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4515,51 +4515,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký pasíř / umělecká pasířka, 7.7.2026 15:02:35</w:t>
+        <w:t>Umělecký pasíř / umělecká pasířka, 31.7.2026 11:08:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6244,51 +6244,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 20 až 24 hodin (hodinou se rozumí 60 minut). Zkouška je rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký pasíř / umělecká pasířka, 7.7.2026 15:02:35</w:t>
+        <w:t>Umělecký pasíř / umělecká pasířka, 31.7.2026 11:08:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6761,84 +6761,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Štěpán Skalický – OSVČ, umělecký pozlacovač a učitel praktického vyučování na SOŠ uměleckořemeslné, Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký pasíř / umělecká pasířka, 7.7.2026 15:02:35</w:t>
+        <w:t>Umělecký pasíř / umělecká pasířka, 31.7.2026 11:08:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="604A4C08"/>
+    <w:nsid w:val="623D339A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6924,51 +6924,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0AB65251"/>
+    <w:nsid w:val="7A8BF480"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7054,51 +7054,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3152F0C9"/>
+    <w:nsid w:val="452F3F94"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7184,51 +7184,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0DF45A7D"/>
+    <w:nsid w:val="51BB17A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>