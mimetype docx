--- v8 (2026-07-31)
+++ v9 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1E77960B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1E77960B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1E77960B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7208F9D1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7208F9D1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7208F9D1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký pasíř / umělecká pasířka, 31.7.2026 11:08:43</w:t>
+        <w:t>Umělecký pasíř / umělecká pasířka, 20.8.2026 14:35:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1697,51 +1697,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký pasíř / umělecká pasířka, 31.7.2026 11:08:43</w:t>
+        <w:t>Umělecký pasíř / umělecká pasířka, 20.8.2026 14:35:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2398,51 +2398,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký pasíř / umělecká pasířka, 31.7.2026 11:08:43</w:t>
+        <w:t>Umělecký pasíř / umělecká pasířka, 20.8.2026 14:35:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3539,51 +3539,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký pasíř / umělecká pasířka, 31.7.2026 11:08:43</w:t>
+        <w:t>Umělecký pasíř / umělecká pasířka, 20.8.2026 14:35:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4515,51 +4515,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký pasíř / umělecká pasířka, 31.7.2026 11:08:43</w:t>
+        <w:t>Umělecký pasíř / umělecká pasířka, 20.8.2026 14:35:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6244,51 +6244,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 20 až 24 hodin (hodinou se rozumí 60 minut). Zkouška je rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký pasíř / umělecká pasířka, 31.7.2026 11:08:43</w:t>
+        <w:t>Umělecký pasíř / umělecká pasířka, 20.8.2026 14:35:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6761,84 +6761,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Štěpán Skalický – OSVČ, umělecký pozlacovač a učitel praktického vyučování na SOŠ uměleckořemeslné, Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký pasíř / umělecká pasířka, 31.7.2026 11:08:43</w:t>
+        <w:t>Umělecký pasíř / umělecká pasířka, 20.8.2026 14:35:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="623D339A"/>
+    <w:nsid w:val="3AA1BFFF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6924,51 +6924,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7A8BF480"/>
+    <w:nsid w:val="3083264E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7054,51 +7054,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="452F3F94"/>
+    <w:nsid w:val="69368DCC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7184,51 +7184,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="51BB17A8"/>
+    <w:nsid w:val="1C7B070D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>