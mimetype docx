--- v9 (2026-08-20)
+++ v10 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7208F9D1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7208F9D1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7208F9D1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5FC84596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5FC84596" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5FC84596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký pasíř / umělecká pasířka, 20.8.2026 14:35:05</w:t>
+        <w:t>Umělecký pasíř / umělecká pasířka, 9.9.2026 21:26:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1697,51 +1697,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký pasíř / umělecká pasířka, 20.8.2026 14:35:05</w:t>
+        <w:t>Umělecký pasíř / umělecká pasířka, 9.9.2026 21:26:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2398,51 +2398,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký pasíř / umělecká pasířka, 20.8.2026 14:35:05</w:t>
+        <w:t>Umělecký pasíř / umělecká pasířka, 9.9.2026 21:26:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3539,51 +3539,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký pasíř / umělecká pasířka, 20.8.2026 14:35:05</w:t>
+        <w:t>Umělecký pasíř / umělecká pasířka, 9.9.2026 21:26:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4515,51 +4515,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký pasíř / umělecká pasířka, 20.8.2026 14:35:05</w:t>
+        <w:t>Umělecký pasíř / umělecká pasířka, 9.9.2026 21:26:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6244,51 +6244,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 20 až 24 hodin (hodinou se rozumí 60 minut). Zkouška je rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký pasíř / umělecká pasířka, 20.8.2026 14:35:05</w:t>
+        <w:t>Umělecký pasíř / umělecká pasířka, 9.9.2026 21:26:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6761,84 +6761,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Štěpán Skalický – OSVČ, umělecký pozlacovač a učitel praktického vyučování na SOŠ uměleckořemeslné, Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký pasíř / umělecká pasířka, 20.8.2026 14:35:05</w:t>
+        <w:t>Umělecký pasíř / umělecká pasířka, 9.9.2026 21:26:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3AA1BFFF"/>
+    <w:nsid w:val="06336164"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6924,51 +6924,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3083264E"/>
+    <w:nsid w:val="028816DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7054,51 +7054,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="69368DCC"/>
+    <w:nsid w:val="0CB55360"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7184,51 +7184,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1C7B070D"/>
+    <w:nsid w:val="56B34736"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>