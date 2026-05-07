--- v0 (2026-04-17)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4AC35C60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4AC35C60" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4AC35C60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R70943053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR70943053" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR70943053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký pasíř / umělecká pasířka, 17.4.2026 7:08:07</w:t>
+        <w:t>Umělecký pasíř / umělecká pasířka, 7.5.2026 19:49:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1697,51 +1697,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký pasíř / umělecká pasířka, 17.4.2026 7:08:07</w:t>
+        <w:t>Umělecký pasíř / umělecká pasířka, 7.5.2026 19:49:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2398,51 +2398,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký pasíř / umělecká pasířka, 17.4.2026 7:08:07</w:t>
+        <w:t>Umělecký pasíř / umělecká pasířka, 7.5.2026 19:49:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3539,51 +3539,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký pasíř / umělecká pasířka, 17.4.2026 7:08:07</w:t>
+        <w:t>Umělecký pasíř / umělecká pasířka, 7.5.2026 19:49:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4515,51 +4515,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký pasíř / umělecká pasířka, 17.4.2026 7:08:07</w:t>
+        <w:t>Umělecký pasíř / umělecká pasířka, 7.5.2026 19:49:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6244,51 +6244,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 20 až 24 hodin (hodinou se rozumí 60 minut). Zkouška je rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký pasíř / umělecká pasířka, 17.4.2026 7:08:07</w:t>
+        <w:t>Umělecký pasíř / umělecká pasířka, 7.5.2026 19:49:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6761,84 +6761,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Štěpán Skalický – OSVČ, umělecký pozlacovač a učitel praktického vyučování na SOŠ uměleckořemeslné, Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký pasíř / umělecká pasířka, 17.4.2026 7:08:07</w:t>
+        <w:t>Umělecký pasíř / umělecká pasířka, 7.5.2026 19:49:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1891C876"/>
+    <w:nsid w:val="7AC4F7A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6924,51 +6924,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="74B9AADF"/>
+    <w:nsid w:val="1294EBE9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7054,51 +7054,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="58F56A5C"/>
+    <w:nsid w:val="466F5A0D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7184,51 +7184,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="23ED4195"/>
+    <w:nsid w:val="0BED6A49"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>