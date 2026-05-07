--- v1 (2026-05-07)
+++ v2 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R70943053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR70943053" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR70943053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6FDA6624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6FDA6624" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6FDA6624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký pasíř / umělecká pasířka, 7.5.2026 19:49:31</w:t>
+        <w:t>Umělecký pasíř / umělecká pasířka, 7.5.2026 20:41:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1697,51 +1697,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký pasíř / umělecká pasířka, 7.5.2026 19:49:31</w:t>
+        <w:t>Umělecký pasíř / umělecká pasířka, 7.5.2026 20:41:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2398,51 +2398,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký pasíř / umělecká pasířka, 7.5.2026 19:49:31</w:t>
+        <w:t>Umělecký pasíř / umělecká pasířka, 7.5.2026 20:41:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3539,51 +3539,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký pasíř / umělecká pasířka, 7.5.2026 19:49:31</w:t>
+        <w:t>Umělecký pasíř / umělecká pasířka, 7.5.2026 20:41:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4515,51 +4515,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký pasíř / umělecká pasířka, 7.5.2026 19:49:31</w:t>
+        <w:t>Umělecký pasíř / umělecká pasířka, 7.5.2026 20:41:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6244,51 +6244,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 20 až 24 hodin (hodinou se rozumí 60 minut). Zkouška je rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký pasíř / umělecká pasířka, 7.5.2026 19:49:31</w:t>
+        <w:t>Umělecký pasíř / umělecká pasířka, 7.5.2026 20:41:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6761,84 +6761,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Štěpán Skalický – OSVČ, umělecký pozlacovač a učitel praktického vyučování na SOŠ uměleckořemeslné, Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký pasíř / umělecká pasířka, 7.5.2026 19:49:31</w:t>
+        <w:t>Umělecký pasíř / umělecká pasířka, 7.5.2026 20:41:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7AC4F7A3"/>
+    <w:nsid w:val="43E916F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6924,51 +6924,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1294EBE9"/>
+    <w:nsid w:val="1F8599D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7054,51 +7054,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="466F5A0D"/>
+    <w:nsid w:val="6CD09769"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7184,51 +7184,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0BED6A49"/>
+    <w:nsid w:val="312FFC53"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>