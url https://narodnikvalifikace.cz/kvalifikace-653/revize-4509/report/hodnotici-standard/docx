--- v2 (2026-05-07)
+++ v3 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6FDA6624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6FDA6624" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6FDA6624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R10785B18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR10785B18" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR10785B18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký pasíř / umělecká pasířka, 7.5.2026 20:41:49</w:t>
+        <w:t>Umělecký pasíř / umělecká pasířka, 28.5.2026 3:33:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1697,51 +1697,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký pasíř / umělecká pasířka, 7.5.2026 20:41:49</w:t>
+        <w:t>Umělecký pasíř / umělecká pasířka, 28.5.2026 3:33:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2398,51 +2398,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký pasíř / umělecká pasířka, 7.5.2026 20:41:49</w:t>
+        <w:t>Umělecký pasíř / umělecká pasířka, 28.5.2026 3:33:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3539,51 +3539,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký pasíř / umělecká pasířka, 7.5.2026 20:41:49</w:t>
+        <w:t>Umělecký pasíř / umělecká pasířka, 28.5.2026 3:33:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4515,51 +4515,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký pasíř / umělecká pasířka, 7.5.2026 20:41:49</w:t>
+        <w:t>Umělecký pasíř / umělecká pasířka, 28.5.2026 3:33:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6244,51 +6244,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 20 až 24 hodin (hodinou se rozumí 60 minut). Zkouška je rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký pasíř / umělecká pasířka, 7.5.2026 20:41:49</w:t>
+        <w:t>Umělecký pasíř / umělecká pasířka, 28.5.2026 3:33:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6761,84 +6761,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Štěpán Skalický – OSVČ, umělecký pozlacovač a učitel praktického vyučování na SOŠ uměleckořemeslné, Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký pasíř / umělecká pasířka, 7.5.2026 20:41:49</w:t>
+        <w:t>Umělecký pasíř / umělecká pasířka, 28.5.2026 3:33:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="43E916F1"/>
+    <w:nsid w:val="67F1AA04"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6924,51 +6924,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1F8599D4"/>
+    <w:nsid w:val="412E7F81"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7054,51 +7054,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6CD09769"/>
+    <w:nsid w:val="07E0FED8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7184,51 +7184,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="312FFC53"/>
+    <w:nsid w:val="309633AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>