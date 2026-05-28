--- v3 (2026-05-28)
+++ v4 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R10785B18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR10785B18" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR10785B18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R493BAA41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR493BAA41" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR493BAA41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký pasíř / umělecká pasířka, 28.5.2026 3:33:59</w:t>
+        <w:t>Umělecký pasíř / umělecká pasířka, 28.5.2026 4:36:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1697,51 +1697,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký pasíř / umělecká pasířka, 28.5.2026 3:33:59</w:t>
+        <w:t>Umělecký pasíř / umělecká pasířka, 28.5.2026 4:36:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2398,51 +2398,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký pasíř / umělecká pasířka, 28.5.2026 3:33:59</w:t>
+        <w:t>Umělecký pasíř / umělecká pasířka, 28.5.2026 4:36:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3539,51 +3539,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký pasíř / umělecká pasířka, 28.5.2026 3:33:59</w:t>
+        <w:t>Umělecký pasíř / umělecká pasířka, 28.5.2026 4:36:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4515,51 +4515,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký pasíř / umělecká pasířka, 28.5.2026 3:33:59</w:t>
+        <w:t>Umělecký pasíř / umělecká pasířka, 28.5.2026 4:36:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6244,51 +6244,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 20 až 24 hodin (hodinou se rozumí 60 minut). Zkouška je rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký pasíř / umělecká pasířka, 28.5.2026 3:33:59</w:t>
+        <w:t>Umělecký pasíř / umělecká pasířka, 28.5.2026 4:36:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6761,84 +6761,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Štěpán Skalický – OSVČ, umělecký pozlacovač a učitel praktického vyučování na SOŠ uměleckořemeslné, Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký pasíř / umělecká pasířka, 28.5.2026 3:33:59</w:t>
+        <w:t>Umělecký pasíř / umělecká pasířka, 28.5.2026 4:36:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="67F1AA04"/>
+    <w:nsid w:val="627DF008"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6924,51 +6924,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="412E7F81"/>
+    <w:nsid w:val="63729651"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7054,51 +7054,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="07E0FED8"/>
+    <w:nsid w:val="67898DEE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7184,51 +7184,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="309633AB"/>
+    <w:nsid w:val="558C83E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>