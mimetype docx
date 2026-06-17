--- v4 (2026-05-28)
+++ v5 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R493BAA41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR493BAA41" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR493BAA41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5F4407B2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5F4407B2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5F4407B2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký pasíř / umělecká pasířka, 28.5.2026 4:36:00</w:t>
+        <w:t>Umělecký pasíř / umělecká pasířka, 17.6.2026 14:45:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1697,51 +1697,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký pasíř / umělecká pasířka, 28.5.2026 4:36:00</w:t>
+        <w:t>Umělecký pasíř / umělecká pasířka, 17.6.2026 14:45:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2398,51 +2398,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký pasíř / umělecká pasířka, 28.5.2026 4:36:00</w:t>
+        <w:t>Umělecký pasíř / umělecká pasířka, 17.6.2026 14:45:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3539,51 +3539,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký pasíř / umělecká pasířka, 28.5.2026 4:36:00</w:t>
+        <w:t>Umělecký pasíř / umělecká pasířka, 17.6.2026 14:45:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4515,51 +4515,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký pasíř / umělecká pasířka, 28.5.2026 4:36:00</w:t>
+        <w:t>Umělecký pasíř / umělecká pasířka, 17.6.2026 14:45:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6244,51 +6244,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 20 až 24 hodin (hodinou se rozumí 60 minut). Zkouška je rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký pasíř / umělecká pasířka, 28.5.2026 4:36:00</w:t>
+        <w:t>Umělecký pasíř / umělecká pasířka, 17.6.2026 14:45:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6761,84 +6761,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Štěpán Skalický – OSVČ, umělecký pozlacovač a učitel praktického vyučování na SOŠ uměleckořemeslné, Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký pasíř / umělecká pasířka, 28.5.2026 4:36:00</w:t>
+        <w:t>Umělecký pasíř / umělecká pasířka, 17.6.2026 14:45:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="627DF008"/>
+    <w:nsid w:val="11264821"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6924,51 +6924,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="63729651"/>
+    <w:nsid w:val="4F5FB189"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7054,51 +7054,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="67898DEE"/>
+    <w:nsid w:val="191E3F0E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7184,51 +7184,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="558C83E5"/>
+    <w:nsid w:val="23CDBA58"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>