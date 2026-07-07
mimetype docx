--- v5 (2026-06-17)
+++ v6 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5F4407B2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5F4407B2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5F4407B2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1D223E56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1D223E56" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1D223E56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký pasíř / umělecká pasířka, 17.6.2026 14:45:35</w:t>
+        <w:t>Umělecký pasíř / umělecká pasířka, 7.7.2026 16:18:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1697,51 +1697,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký pasíř / umělecká pasířka, 17.6.2026 14:45:35</w:t>
+        <w:t>Umělecký pasíř / umělecká pasířka, 7.7.2026 16:18:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2398,51 +2398,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký pasíř / umělecká pasířka, 17.6.2026 14:45:35</w:t>
+        <w:t>Umělecký pasíř / umělecká pasířka, 7.7.2026 16:18:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3539,51 +3539,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký pasíř / umělecká pasířka, 17.6.2026 14:45:35</w:t>
+        <w:t>Umělecký pasíř / umělecká pasířka, 7.7.2026 16:18:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4515,51 +4515,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký pasíř / umělecká pasířka, 17.6.2026 14:45:35</w:t>
+        <w:t>Umělecký pasíř / umělecká pasířka, 7.7.2026 16:18:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6244,51 +6244,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 20 až 24 hodin (hodinou se rozumí 60 minut). Zkouška je rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký pasíř / umělecká pasířka, 17.6.2026 14:45:35</w:t>
+        <w:t>Umělecký pasíř / umělecká pasířka, 7.7.2026 16:18:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6761,84 +6761,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Štěpán Skalický – OSVČ, umělecký pozlacovač a učitel praktického vyučování na SOŠ uměleckořemeslné, Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký pasíř / umělecká pasířka, 17.6.2026 14:45:35</w:t>
+        <w:t>Umělecký pasíř / umělecká pasířka, 7.7.2026 16:18:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="11264821"/>
+    <w:nsid w:val="651B58DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6924,51 +6924,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4F5FB189"/>
+    <w:nsid w:val="41E034A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7054,51 +7054,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="191E3F0E"/>
+    <w:nsid w:val="6ED2941C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7184,51 +7184,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="23CDBA58"/>
+    <w:nsid w:val="27E217F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>