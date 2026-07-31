--- v6 (2026-07-07)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1D223E56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1D223E56" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1D223E56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R290F1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR290F1289" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR290F1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký pasíř / umělecká pasířka, 7.7.2026 16:18:09</w:t>
+        <w:t>Umělecký pasíř / umělecká pasířka, 31.7.2026 17:48:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1697,51 +1697,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký pasíř / umělecká pasířka, 7.7.2026 16:18:09</w:t>
+        <w:t>Umělecký pasíř / umělecká pasířka, 31.7.2026 17:48:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2398,51 +2398,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký pasíř / umělecká pasířka, 7.7.2026 16:18:09</w:t>
+        <w:t>Umělecký pasíř / umělecká pasířka, 31.7.2026 17:48:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3539,51 +3539,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký pasíř / umělecká pasířka, 7.7.2026 16:18:09</w:t>
+        <w:t>Umělecký pasíř / umělecká pasířka, 31.7.2026 17:48:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4515,51 +4515,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký pasíř / umělecká pasířka, 7.7.2026 16:18:09</w:t>
+        <w:t>Umělecký pasíř / umělecká pasířka, 31.7.2026 17:48:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6244,51 +6244,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 20 až 24 hodin (hodinou se rozumí 60 minut). Zkouška je rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký pasíř / umělecká pasířka, 7.7.2026 16:18:09</w:t>
+        <w:t>Umělecký pasíř / umělecká pasířka, 31.7.2026 17:48:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6761,84 +6761,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Štěpán Skalický – OSVČ, umělecký pozlacovač a učitel praktického vyučování na SOŠ uměleckořemeslné, Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký pasíř / umělecká pasířka, 7.7.2026 16:18:09</w:t>
+        <w:t>Umělecký pasíř / umělecká pasířka, 31.7.2026 17:48:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="651B58DF"/>
+    <w:nsid w:val="15BB9D78"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6924,51 +6924,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="41E034A1"/>
+    <w:nsid w:val="05F18856"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7054,51 +7054,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6ED2941C"/>
+    <w:nsid w:val="3EBBCEFD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7184,51 +7184,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="27E217F0"/>
+    <w:nsid w:val="65BFE72D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>