--- v7 (2026-07-31)
+++ v8 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R290F1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR290F1289" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR290F1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RF2EFA70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRF2EFA70" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRF2EFA70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký pasíř / umělecká pasířka, 31.7.2026 17:48:55</w:t>
+        <w:t>Umělecký pasíř / umělecká pasířka, 31.7.2026 19:20:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1697,51 +1697,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký pasíř / umělecká pasířka, 31.7.2026 17:48:55</w:t>
+        <w:t>Umělecký pasíř / umělecká pasířka, 31.7.2026 19:20:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2398,51 +2398,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký pasíř / umělecká pasířka, 31.7.2026 17:48:55</w:t>
+        <w:t>Umělecký pasíř / umělecká pasířka, 31.7.2026 19:20:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3539,51 +3539,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký pasíř / umělecká pasířka, 31.7.2026 17:48:55</w:t>
+        <w:t>Umělecký pasíř / umělecká pasířka, 31.7.2026 19:20:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4515,51 +4515,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký pasíř / umělecká pasířka, 31.7.2026 17:48:55</w:t>
+        <w:t>Umělecký pasíř / umělecká pasířka, 31.7.2026 19:20:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6244,51 +6244,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 20 až 24 hodin (hodinou se rozumí 60 minut). Zkouška je rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký pasíř / umělecká pasířka, 31.7.2026 17:48:55</w:t>
+        <w:t>Umělecký pasíř / umělecká pasířka, 31.7.2026 19:20:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6761,84 +6761,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Štěpán Skalický – OSVČ, umělecký pozlacovač a učitel praktického vyučování na SOŠ uměleckořemeslné, Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký pasíř / umělecká pasířka, 31.7.2026 17:48:55</w:t>
+        <w:t>Umělecký pasíř / umělecká pasířka, 31.7.2026 19:20:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="15BB9D78"/>
+    <w:nsid w:val="5BF5FBD5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6924,51 +6924,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="05F18856"/>
+    <w:nsid w:val="7157A8B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7054,51 +7054,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3EBBCEFD"/>
+    <w:nsid w:val="095BB696"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7184,51 +7184,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="65BFE72D"/>
+    <w:nsid w:val="1F097334"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>