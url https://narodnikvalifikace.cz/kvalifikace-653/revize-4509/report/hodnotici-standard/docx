--- v8 (2026-07-31)
+++ v9 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RF2EFA70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRF2EFA70" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRF2EFA70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5410928F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5410928F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5410928F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký pasíř / umělecká pasířka, 31.7.2026 19:20:43</w:t>
+        <w:t>Umělecký pasíř / umělecká pasířka, 21.8.2026 0:58:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1697,51 +1697,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký pasíř / umělecká pasířka, 31.7.2026 19:20:43</w:t>
+        <w:t>Umělecký pasíř / umělecká pasířka, 21.8.2026 0:58:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2398,51 +2398,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký pasíř / umělecká pasířka, 31.7.2026 19:20:43</w:t>
+        <w:t>Umělecký pasíř / umělecká pasířka, 21.8.2026 0:58:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3539,51 +3539,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký pasíř / umělecká pasířka, 31.7.2026 19:20:43</w:t>
+        <w:t>Umělecký pasíř / umělecká pasířka, 21.8.2026 0:58:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4515,51 +4515,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký pasíř / umělecká pasířka, 31.7.2026 19:20:43</w:t>
+        <w:t>Umělecký pasíř / umělecká pasířka, 21.8.2026 0:58:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6244,51 +6244,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 20 až 24 hodin (hodinou se rozumí 60 minut). Zkouška je rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký pasíř / umělecká pasířka, 31.7.2026 19:20:43</w:t>
+        <w:t>Umělecký pasíř / umělecká pasířka, 21.8.2026 0:58:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6761,84 +6761,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Štěpán Skalický – OSVČ, umělecký pozlacovač a učitel praktického vyučování na SOŠ uměleckořemeslné, Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký pasíř / umělecká pasířka, 31.7.2026 19:20:43</w:t>
+        <w:t>Umělecký pasíř / umělecká pasířka, 21.8.2026 0:58:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5BF5FBD5"/>
+    <w:nsid w:val="2DE0E6B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6924,51 +6924,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7157A8B8"/>
+    <w:nsid w:val="2FDD5F0C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7054,51 +7054,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="095BB696"/>
+    <w:nsid w:val="43EF99FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7184,51 +7184,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1F097334"/>
+    <w:nsid w:val="3D1B7BDD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>