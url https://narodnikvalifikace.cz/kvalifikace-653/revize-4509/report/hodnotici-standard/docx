--- v9 (2026-08-20)
+++ v10 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5410928F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5410928F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5410928F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3658BB89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3658BB89" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3658BB89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký pasíř / umělecká pasířka, 21.8.2026 0:58:44</w:t>
+        <w:t>Umělecký pasíř / umělecká pasířka, 10.9.2026 1:59:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1697,51 +1697,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký pasíř / umělecká pasířka, 21.8.2026 0:58:44</w:t>
+        <w:t>Umělecký pasíř / umělecká pasířka, 10.9.2026 1:59:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2398,51 +2398,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký pasíř / umělecká pasířka, 21.8.2026 0:58:44</w:t>
+        <w:t>Umělecký pasíř / umělecká pasířka, 10.9.2026 1:59:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3539,51 +3539,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký pasíř / umělecká pasířka, 21.8.2026 0:58:44</w:t>
+        <w:t>Umělecký pasíř / umělecká pasířka, 10.9.2026 1:59:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4515,51 +4515,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký pasíř / umělecká pasířka, 21.8.2026 0:58:44</w:t>
+        <w:t>Umělecký pasíř / umělecká pasířka, 10.9.2026 1:59:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6244,51 +6244,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 20 až 24 hodin (hodinou se rozumí 60 minut). Zkouška je rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký pasíř / umělecká pasířka, 21.8.2026 0:58:44</w:t>
+        <w:t>Umělecký pasíř / umělecká pasířka, 10.9.2026 1:59:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6761,84 +6761,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Štěpán Skalický – OSVČ, umělecký pozlacovač a učitel praktického vyučování na SOŠ uměleckořemeslné, Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký pasíř / umělecká pasířka, 21.8.2026 0:58:44</w:t>
+        <w:t>Umělecký pasíř / umělecká pasířka, 10.9.2026 1:59:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2DE0E6B7"/>
+    <w:nsid w:val="6FEBDE7F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6924,51 +6924,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2FDD5F0C"/>
+    <w:nsid w:val="5D8C3814"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7054,51 +7054,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="43EF99FE"/>
+    <w:nsid w:val="672BE231"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7184,51 +7184,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3D1B7BDD"/>
+    <w:nsid w:val="143E7CCE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>