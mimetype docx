--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2B04F316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2B04F316" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2B04F316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R31D0686B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR31D0686B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR31D0686B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámkař/zámkařka, 16.4.2026 4:25:16</w:t>
+        <w:t>Zámkař/zámkařka, 7.5.2026 15:59:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1717,51 +1717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámkař/zámkařka, 16.4.2026 4:25:16</w:t>
+        <w:t>Zámkař/zámkařka, 7.5.2026 15:59:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3262,51 +3262,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámkař/zámkařka, 16.4.2026 4:25:16</w:t>
+        <w:t>Zámkař/zámkařka, 7.5.2026 15:59:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3713,51 +3713,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámkař/zámkařka, 16.4.2026 4:25:16</w:t>
+        <w:t>Zámkař/zámkařka, 7.5.2026 15:59:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13247,51 +13247,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámkař/zámkařka, 16.4.2026 4:25:16</w:t>
+        <w:t>Zámkař/zámkařka, 7.5.2026 15:59:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15946,51 +15946,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámkař/zámkařka, 16.4.2026 4:25:16</w:t>
+        <w:t>Zámkař/zámkařka, 7.5.2026 15:59:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17100,51 +17100,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 3 až 4 hodiny (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 45 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámkař/zámkařka, 16.4.2026 4:25:16</w:t>
+        <w:t>Zámkař/zámkařka, 7.5.2026 15:59:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17673,84 +17673,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Locksmith.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámkař/zámkařka, 16.4.2026 4:25:16</w:t>
+        <w:t>Zámkař/zámkařka, 7.5.2026 15:59:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="16A34964"/>
+    <w:nsid w:val="6E6ED5C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17836,51 +17836,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2C933AF8"/>
+    <w:nsid w:val="79083F28"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17966,51 +17966,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5C8CCE1E"/>
+    <w:nsid w:val="56ED2D4E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18096,51 +18096,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="64CA1AA7"/>
+    <w:nsid w:val="3A4E396E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>