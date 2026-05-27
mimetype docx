--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R31D0686B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR31D0686B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR31D0686B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R47024786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR47024786" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR47024786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámkař/zámkařka, 7.5.2026 15:59:49</w:t>
+        <w:t>Zámkař/zámkařka, 27.5.2026 23:48:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1717,51 +1717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámkař/zámkařka, 7.5.2026 15:59:49</w:t>
+        <w:t>Zámkař/zámkařka, 27.5.2026 23:48:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3262,51 +3262,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámkař/zámkařka, 7.5.2026 15:59:49</w:t>
+        <w:t>Zámkař/zámkařka, 27.5.2026 23:48:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3713,51 +3713,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámkař/zámkařka, 7.5.2026 15:59:49</w:t>
+        <w:t>Zámkař/zámkařka, 27.5.2026 23:48:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13247,51 +13247,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámkař/zámkařka, 7.5.2026 15:59:49</w:t>
+        <w:t>Zámkař/zámkařka, 27.5.2026 23:48:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15946,51 +15946,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámkař/zámkařka, 7.5.2026 15:59:49</w:t>
+        <w:t>Zámkař/zámkařka, 27.5.2026 23:48:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17100,51 +17100,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 3 až 4 hodiny (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 45 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámkař/zámkařka, 7.5.2026 15:59:49</w:t>
+        <w:t>Zámkař/zámkařka, 27.5.2026 23:48:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17673,84 +17673,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Locksmith.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámkař/zámkařka, 7.5.2026 15:59:49</w:t>
+        <w:t>Zámkař/zámkařka, 27.5.2026 23:48:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6E6ED5C7"/>
+    <w:nsid w:val="2DBF41DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17836,51 +17836,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="79083F28"/>
+    <w:nsid w:val="64A6C748"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17966,51 +17966,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="56ED2D4E"/>
+    <w:nsid w:val="0A1D6BB5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18096,51 +18096,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3A4E396E"/>
+    <w:nsid w:val="1877CAC4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>