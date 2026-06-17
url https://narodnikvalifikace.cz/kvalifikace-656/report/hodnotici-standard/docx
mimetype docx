--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R47024786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR47024786" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR47024786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R78961AE4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR78961AE4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR78961AE4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámkař/zámkařka, 27.5.2026 23:48:34</w:t>
+        <w:t>Zámkař/zámkařka, 17.6.2026 9:18:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1717,51 +1717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámkař/zámkařka, 27.5.2026 23:48:34</w:t>
+        <w:t>Zámkař/zámkařka, 17.6.2026 9:18:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3262,51 +3262,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámkař/zámkařka, 27.5.2026 23:48:34</w:t>
+        <w:t>Zámkař/zámkařka, 17.6.2026 9:18:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3713,51 +3713,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámkař/zámkařka, 27.5.2026 23:48:34</w:t>
+        <w:t>Zámkař/zámkařka, 17.6.2026 9:18:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13247,51 +13247,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámkař/zámkařka, 27.5.2026 23:48:34</w:t>
+        <w:t>Zámkař/zámkařka, 17.6.2026 9:18:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15946,51 +15946,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámkař/zámkařka, 27.5.2026 23:48:34</w:t>
+        <w:t>Zámkař/zámkařka, 17.6.2026 9:18:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17100,51 +17100,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 3 až 4 hodiny (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 45 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámkař/zámkařka, 27.5.2026 23:48:34</w:t>
+        <w:t>Zámkař/zámkařka, 17.6.2026 9:18:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17673,84 +17673,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Locksmith.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámkař/zámkařka, 27.5.2026 23:48:34</w:t>
+        <w:t>Zámkař/zámkařka, 17.6.2026 9:18:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2DBF41DB"/>
+    <w:nsid w:val="18A6A0CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17836,51 +17836,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="64A6C748"/>
+    <w:nsid w:val="53C42A3E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17966,51 +17966,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0A1D6BB5"/>
+    <w:nsid w:val="4C24340C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18096,51 +18096,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1877CAC4"/>
+    <w:nsid w:val="373D2A99"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>