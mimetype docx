--- v3 (2026-06-17)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R78961AE4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR78961AE4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR78961AE4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6CD24A22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6CD24A22" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6CD24A22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámkař/zámkařka, 17.6.2026 9:18:57</w:t>
+        <w:t>Zámkař/zámkařka, 17.6.2026 11:16:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1717,51 +1717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámkař/zámkařka, 17.6.2026 9:18:57</w:t>
+        <w:t>Zámkař/zámkařka, 17.6.2026 11:16:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3262,51 +3262,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámkař/zámkařka, 17.6.2026 9:18:57</w:t>
+        <w:t>Zámkař/zámkařka, 17.6.2026 11:16:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3713,51 +3713,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámkař/zámkařka, 17.6.2026 9:18:57</w:t>
+        <w:t>Zámkař/zámkařka, 17.6.2026 11:16:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13247,51 +13247,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámkař/zámkařka, 17.6.2026 9:18:57</w:t>
+        <w:t>Zámkař/zámkařka, 17.6.2026 11:16:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15946,51 +15946,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámkař/zámkařka, 17.6.2026 9:18:57</w:t>
+        <w:t>Zámkař/zámkařka, 17.6.2026 11:16:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17100,51 +17100,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 3 až 4 hodiny (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 45 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámkař/zámkařka, 17.6.2026 9:18:57</w:t>
+        <w:t>Zámkař/zámkařka, 17.6.2026 11:16:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17673,84 +17673,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Locksmith.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámkař/zámkařka, 17.6.2026 9:18:57</w:t>
+        <w:t>Zámkař/zámkařka, 17.6.2026 11:16:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="18A6A0CA"/>
+    <w:nsid w:val="2A145CCD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17836,51 +17836,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="53C42A3E"/>
+    <w:nsid w:val="22C77F5E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17966,51 +17966,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4C24340C"/>
+    <w:nsid w:val="75DCDBFF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18096,51 +18096,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="373D2A99"/>
+    <w:nsid w:val="6A7B5E57"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>