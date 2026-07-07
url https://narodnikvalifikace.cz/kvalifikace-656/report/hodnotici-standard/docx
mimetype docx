--- v4 (2026-06-17)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6CD24A22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6CD24A22" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6CD24A22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R33111232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR33111232" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR33111232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -215,51 +215,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C6"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Týká se povolání:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P6"/>
         <w:framePr w:w="6628" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4110" w:y="3784"/>
         <w:rPr>
           <w:rStyle w:val="C7"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C7"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámkař</w:t>
+        <w:t>Technik mechanických zábran - zámkař</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P5"/>
         <w:framePr w:w="4026" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4032"/>
         <w:rPr>
           <w:rStyle w:val="C6"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C6"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační úroveň NSK - EQF:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P6"/>
         <w:framePr w:w="6628" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4110" w:y="4032"/>
         <w:rPr>
           <w:rStyle w:val="C7"/>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámkař/zámkařka, 17.6.2026 11:16:23</w:t>
+        <w:t>Zámkař/zámkařka, 7.7.2026 12:57:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1717,51 +1717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámkař/zámkařka, 17.6.2026 11:16:23</w:t>
+        <w:t>Zámkař/zámkařka, 7.7.2026 12:57:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3262,51 +3262,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámkař/zámkařka, 17.6.2026 11:16:23</w:t>
+        <w:t>Zámkař/zámkařka, 7.7.2026 12:57:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3713,51 +3713,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámkař/zámkařka, 17.6.2026 11:16:23</w:t>
+        <w:t>Zámkař/zámkařka, 7.7.2026 12:57:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13247,51 +13247,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámkař/zámkařka, 17.6.2026 11:16:23</w:t>
+        <w:t>Zámkař/zámkařka, 7.7.2026 12:57:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15946,51 +15946,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámkař/zámkařka, 17.6.2026 11:16:23</w:t>
+        <w:t>Zámkař/zámkařka, 7.7.2026 12:57:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17100,51 +17100,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 3 až 4 hodiny (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 45 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámkař/zámkařka, 17.6.2026 11:16:23</w:t>
+        <w:t>Zámkař/zámkařka, 7.7.2026 12:57:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17673,84 +17673,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Locksmith.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámkař/zámkařka, 17.6.2026 11:16:23</w:t>
+        <w:t>Zámkař/zámkařka, 7.7.2026 12:57:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2A145CCD"/>
+    <w:nsid w:val="36E44761"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17836,51 +17836,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="22C77F5E"/>
+    <w:nsid w:val="3683C379"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17966,51 +17966,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="75DCDBFF"/>
+    <w:nsid w:val="6BAFFA36"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18096,51 +18096,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6A7B5E57"/>
+    <w:nsid w:val="25A3A725"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>