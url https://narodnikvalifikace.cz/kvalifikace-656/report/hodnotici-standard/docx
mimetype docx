--- v5 (2026-07-07)
+++ v6 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R33111232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR33111232" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR33111232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6A09D519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6A09D519" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6A09D519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámkař/zámkařka, 7.7.2026 12:57:09</w:t>
+        <w:t>Zámkař/zámkařka, 27.7.2026 21:27:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1717,51 +1717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámkař/zámkařka, 7.7.2026 12:57:09</w:t>
+        <w:t>Zámkař/zámkařka, 27.7.2026 21:27:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3262,51 +3262,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámkař/zámkařka, 7.7.2026 12:57:09</w:t>
+        <w:t>Zámkař/zámkařka, 27.7.2026 21:27:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3713,51 +3713,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámkař/zámkařka, 7.7.2026 12:57:09</w:t>
+        <w:t>Zámkař/zámkařka, 27.7.2026 21:27:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13247,51 +13247,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámkař/zámkařka, 7.7.2026 12:57:09</w:t>
+        <w:t>Zámkař/zámkařka, 27.7.2026 21:27:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15946,51 +15946,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámkař/zámkařka, 7.7.2026 12:57:09</w:t>
+        <w:t>Zámkař/zámkařka, 27.7.2026 21:27:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17100,51 +17100,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 3 až 4 hodiny (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 45 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámkař/zámkařka, 7.7.2026 12:57:09</w:t>
+        <w:t>Zámkař/zámkařka, 27.7.2026 21:27:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17673,84 +17673,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Locksmith.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámkař/zámkařka, 7.7.2026 12:57:09</w:t>
+        <w:t>Zámkař/zámkařka, 27.7.2026 21:27:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="36E44761"/>
+    <w:nsid w:val="0F74FEE1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17836,51 +17836,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3683C379"/>
+    <w:nsid w:val="6E274AA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17966,51 +17966,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6BAFFA36"/>
+    <w:nsid w:val="6C1BE1A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18096,51 +18096,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="25A3A725"/>
+    <w:nsid w:val="34A8087B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>