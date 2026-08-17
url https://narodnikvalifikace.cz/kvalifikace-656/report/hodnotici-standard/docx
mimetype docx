--- v6 (2026-07-27)
+++ v7 (2026-08-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6A09D519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6A09D519" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6A09D519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R57CF6F9C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR57CF6F9C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR57CF6F9C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámkař/zámkařka, 27.7.2026 21:27:51</w:t>
+        <w:t>Zámkař/zámkařka, 17.8.2026 19:13:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1717,51 +1717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámkař/zámkařka, 27.7.2026 21:27:51</w:t>
+        <w:t>Zámkař/zámkařka, 17.8.2026 19:13:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3262,51 +3262,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámkař/zámkařka, 27.7.2026 21:27:51</w:t>
+        <w:t>Zámkař/zámkařka, 17.8.2026 19:13:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3713,51 +3713,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámkař/zámkařka, 27.7.2026 21:27:51</w:t>
+        <w:t>Zámkař/zámkařka, 17.8.2026 19:13:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13247,51 +13247,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámkař/zámkařka, 27.7.2026 21:27:51</w:t>
+        <w:t>Zámkař/zámkařka, 17.8.2026 19:13:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15946,51 +15946,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámkař/zámkařka, 27.7.2026 21:27:51</w:t>
+        <w:t>Zámkař/zámkařka, 17.8.2026 19:13:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17100,51 +17100,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 3 až 4 hodiny (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 45 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámkař/zámkařka, 27.7.2026 21:27:51</w:t>
+        <w:t>Zámkař/zámkařka, 17.8.2026 19:13:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17673,84 +17673,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Locksmith.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámkař/zámkařka, 27.7.2026 21:27:51</w:t>
+        <w:t>Zámkař/zámkařka, 17.8.2026 19:13:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0F74FEE1"/>
+    <w:nsid w:val="4C76EC13"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17836,51 +17836,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6E274AA9"/>
+    <w:nsid w:val="233CC833"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17966,51 +17966,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6C1BE1A0"/>
+    <w:nsid w:val="013161D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18096,51 +18096,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="34A8087B"/>
+    <w:nsid w:val="6B19C859"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>