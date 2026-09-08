--- v7 (2026-08-17)
+++ v8 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R57CF6F9C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR57CF6F9C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR57CF6F9C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R61972A2F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR61972A2F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR61972A2F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámkař/zámkařka, 17.8.2026 19:13:27</w:t>
+        <w:t>Zámkař/zámkařka, 8.9.2026 5:28:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1717,51 +1717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámkař/zámkařka, 17.8.2026 19:13:27</w:t>
+        <w:t>Zámkař/zámkařka, 8.9.2026 5:28:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3262,51 +3262,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámkař/zámkařka, 17.8.2026 19:13:27</w:t>
+        <w:t>Zámkař/zámkařka, 8.9.2026 5:28:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3713,51 +3713,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámkař/zámkařka, 17.8.2026 19:13:27</w:t>
+        <w:t>Zámkař/zámkařka, 8.9.2026 5:28:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13247,51 +13247,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámkař/zámkařka, 17.8.2026 19:13:27</w:t>
+        <w:t>Zámkař/zámkařka, 8.9.2026 5:28:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15946,51 +15946,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámkař/zámkařka, 17.8.2026 19:13:27</w:t>
+        <w:t>Zámkař/zámkařka, 8.9.2026 5:28:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17100,51 +17100,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 3 až 4 hodiny (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 45 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámkař/zámkařka, 17.8.2026 19:13:27</w:t>
+        <w:t>Zámkař/zámkařka, 8.9.2026 5:28:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17673,84 +17673,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Locksmith.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámkař/zámkařka, 17.8.2026 19:13:27</w:t>
+        <w:t>Zámkař/zámkařka, 8.9.2026 5:28:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4C76EC13"/>
+    <w:nsid w:val="7B96FE36"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17836,51 +17836,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="233CC833"/>
+    <w:nsid w:val="62FC4E3F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17966,51 +17966,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="013161D6"/>
+    <w:nsid w:val="7964FA42"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18096,51 +18096,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6B19C859"/>
+    <w:nsid w:val="3ED9DE58"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>