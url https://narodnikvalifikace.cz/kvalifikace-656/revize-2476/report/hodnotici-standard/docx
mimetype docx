--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R12B80387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR12B80387" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR12B80387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3340EF88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3340EF88" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3340EF88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámkař/zámkařka, 16.4.2026 9:49:28</w:t>
+        <w:t>Zámkař/zámkařka, 7.5.2026 19:57:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1717,51 +1717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámkař/zámkařka, 16.4.2026 9:49:28</w:t>
+        <w:t>Zámkař/zámkařka, 7.5.2026 19:57:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3262,51 +3262,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámkař/zámkařka, 16.4.2026 9:49:28</w:t>
+        <w:t>Zámkař/zámkařka, 7.5.2026 19:57:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3713,51 +3713,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámkař/zámkařka, 16.4.2026 9:49:28</w:t>
+        <w:t>Zámkař/zámkařka, 7.5.2026 19:57:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13247,51 +13247,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámkař/zámkařka, 16.4.2026 9:49:28</w:t>
+        <w:t>Zámkař/zámkařka, 7.5.2026 19:57:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15946,51 +15946,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámkař/zámkařka, 16.4.2026 9:49:28</w:t>
+        <w:t>Zámkař/zámkařka, 7.5.2026 19:57:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17100,51 +17100,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 3 až 4 hodiny (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 45 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámkař/zámkařka, 16.4.2026 9:49:28</w:t>
+        <w:t>Zámkař/zámkařka, 7.5.2026 19:57:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17673,84 +17673,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Locksmith.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámkař/zámkařka, 16.4.2026 9:49:28</w:t>
+        <w:t>Zámkař/zámkařka, 7.5.2026 19:57:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4DA3DB11"/>
+    <w:nsid w:val="05FF7141"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17836,51 +17836,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="238DF9E6"/>
+    <w:nsid w:val="0201C043"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17966,51 +17966,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1F458151"/>
+    <w:nsid w:val="594AF4ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18096,51 +18096,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="334BE760"/>
+    <w:nsid w:val="3D1DE06D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>