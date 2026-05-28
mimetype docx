--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3340EF88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3340EF88" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3340EF88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2798091D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2798091D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2798091D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámkař/zámkařka, 7.5.2026 19:57:35</w:t>
+        <w:t>Zámkař/zámkařka, 28.5.2026 5:18:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1717,51 +1717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámkař/zámkařka, 7.5.2026 19:57:35</w:t>
+        <w:t>Zámkař/zámkařka, 28.5.2026 5:18:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3262,51 +3262,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámkař/zámkařka, 7.5.2026 19:57:35</w:t>
+        <w:t>Zámkař/zámkařka, 28.5.2026 5:18:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3713,51 +3713,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámkař/zámkařka, 7.5.2026 19:57:35</w:t>
+        <w:t>Zámkař/zámkařka, 28.5.2026 5:18:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13247,51 +13247,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámkař/zámkařka, 7.5.2026 19:57:35</w:t>
+        <w:t>Zámkař/zámkařka, 28.5.2026 5:18:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15946,51 +15946,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámkař/zámkařka, 7.5.2026 19:57:35</w:t>
+        <w:t>Zámkař/zámkařka, 28.5.2026 5:18:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17100,51 +17100,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 3 až 4 hodiny (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 45 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámkař/zámkařka, 7.5.2026 19:57:35</w:t>
+        <w:t>Zámkař/zámkařka, 28.5.2026 5:18:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17673,84 +17673,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Locksmith.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámkař/zámkařka, 7.5.2026 19:57:35</w:t>
+        <w:t>Zámkař/zámkařka, 28.5.2026 5:18:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="05FF7141"/>
+    <w:nsid w:val="5EB2FD5A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17836,51 +17836,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0201C043"/>
+    <w:nsid w:val="3F2D9FA8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17966,51 +17966,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="594AF4ED"/>
+    <w:nsid w:val="190BD4D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18096,51 +18096,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3D1DE06D"/>
+    <w:nsid w:val="1F1CAADB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>