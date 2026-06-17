--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2798091D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2798091D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2798091D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RB194B2D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRB194B2D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRB194B2D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámkař/zámkařka, 28.5.2026 5:18:45</w:t>
+        <w:t>Zámkař/zámkařka, 17.6.2026 14:17:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1717,51 +1717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámkař/zámkařka, 28.5.2026 5:18:45</w:t>
+        <w:t>Zámkař/zámkařka, 17.6.2026 14:17:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3262,51 +3262,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámkař/zámkařka, 28.5.2026 5:18:45</w:t>
+        <w:t>Zámkař/zámkařka, 17.6.2026 14:17:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3713,51 +3713,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámkař/zámkařka, 28.5.2026 5:18:45</w:t>
+        <w:t>Zámkař/zámkařka, 17.6.2026 14:17:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13247,51 +13247,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámkař/zámkařka, 28.5.2026 5:18:45</w:t>
+        <w:t>Zámkař/zámkařka, 17.6.2026 14:17:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15946,51 +15946,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámkař/zámkařka, 28.5.2026 5:18:45</w:t>
+        <w:t>Zámkař/zámkařka, 17.6.2026 14:17:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17100,51 +17100,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 3 až 4 hodiny (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 45 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámkař/zámkařka, 28.5.2026 5:18:45</w:t>
+        <w:t>Zámkař/zámkařka, 17.6.2026 14:17:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17673,84 +17673,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Locksmith.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámkař/zámkařka, 28.5.2026 5:18:45</w:t>
+        <w:t>Zámkař/zámkařka, 17.6.2026 14:17:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5EB2FD5A"/>
+    <w:nsid w:val="45D4D910"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17836,51 +17836,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3F2D9FA8"/>
+    <w:nsid w:val="04DE052C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17966,51 +17966,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="190BD4D7"/>
+    <w:nsid w:val="193974D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18096,51 +18096,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1F1CAADB"/>
+    <w:nsid w:val="03C2F5E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>