--- v3 (2026-06-17)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RB194B2D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRB194B2D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRB194B2D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RCD69D6E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRCD69D6E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRCD69D6E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámkař/zámkařka, 17.6.2026 14:17:32</w:t>
+        <w:t>Zámkař/zámkařka, 17.6.2026 15:51:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1717,51 +1717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámkař/zámkařka, 17.6.2026 14:17:32</w:t>
+        <w:t>Zámkař/zámkařka, 17.6.2026 15:51:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3262,51 +3262,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámkař/zámkařka, 17.6.2026 14:17:32</w:t>
+        <w:t>Zámkař/zámkařka, 17.6.2026 15:51:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3713,51 +3713,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámkař/zámkařka, 17.6.2026 14:17:32</w:t>
+        <w:t>Zámkař/zámkařka, 17.6.2026 15:51:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13247,51 +13247,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámkař/zámkařka, 17.6.2026 14:17:32</w:t>
+        <w:t>Zámkař/zámkařka, 17.6.2026 15:51:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15946,51 +15946,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámkař/zámkařka, 17.6.2026 14:17:32</w:t>
+        <w:t>Zámkař/zámkařka, 17.6.2026 15:51:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17100,51 +17100,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 3 až 4 hodiny (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 45 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámkař/zámkařka, 17.6.2026 14:17:32</w:t>
+        <w:t>Zámkař/zámkařka, 17.6.2026 15:51:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17673,84 +17673,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Locksmith.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámkař/zámkařka, 17.6.2026 14:17:32</w:t>
+        <w:t>Zámkař/zámkařka, 17.6.2026 15:51:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="45D4D910"/>
+    <w:nsid w:val="1FB80B44"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17836,51 +17836,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="04DE052C"/>
+    <w:nsid w:val="62357708"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17966,51 +17966,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="193974D2"/>
+    <w:nsid w:val="39092383"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18096,51 +18096,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="03C2F5E9"/>
+    <w:nsid w:val="42CF0D44"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>