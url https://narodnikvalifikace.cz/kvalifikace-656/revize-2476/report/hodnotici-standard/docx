--- v4 (2026-06-17)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RCD69D6E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRCD69D6E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRCD69D6E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R794F6CBF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR794F6CBF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR794F6CBF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -215,51 +215,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C6"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Týká se povolání:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P6"/>
         <w:framePr w:w="6628" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4110" w:y="3784"/>
         <w:rPr>
           <w:rStyle w:val="C7"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C7"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámkař</w:t>
+        <w:t>Technik mechanických zábran - zámkař</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P5"/>
         <w:framePr w:w="4026" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4032"/>
         <w:rPr>
           <w:rStyle w:val="C6"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C6"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační úroveň NSK - EQF:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P6"/>
         <w:framePr w:w="6628" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4110" w:y="4032"/>
         <w:rPr>
           <w:rStyle w:val="C7"/>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámkař/zámkařka, 17.6.2026 15:51:26</w:t>
+        <w:t>Zámkař/zámkařka, 7.7.2026 19:28:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1717,51 +1717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámkař/zámkařka, 17.6.2026 15:51:26</w:t>
+        <w:t>Zámkař/zámkařka, 7.7.2026 19:28:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3262,51 +3262,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámkař/zámkařka, 17.6.2026 15:51:26</w:t>
+        <w:t>Zámkař/zámkařka, 7.7.2026 19:28:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3713,51 +3713,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámkař/zámkařka, 17.6.2026 15:51:26</w:t>
+        <w:t>Zámkař/zámkařka, 7.7.2026 19:28:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13247,51 +13247,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámkař/zámkařka, 17.6.2026 15:51:26</w:t>
+        <w:t>Zámkař/zámkařka, 7.7.2026 19:28:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15946,51 +15946,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámkař/zámkařka, 17.6.2026 15:51:26</w:t>
+        <w:t>Zámkař/zámkařka, 7.7.2026 19:28:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17100,51 +17100,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 3 až 4 hodiny (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 45 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámkař/zámkařka, 17.6.2026 15:51:26</w:t>
+        <w:t>Zámkař/zámkařka, 7.7.2026 19:28:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17673,84 +17673,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Locksmith.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámkař/zámkařka, 17.6.2026 15:51:26</w:t>
+        <w:t>Zámkař/zámkařka, 7.7.2026 19:28:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1FB80B44"/>
+    <w:nsid w:val="5A0ECB8F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17836,51 +17836,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="62357708"/>
+    <w:nsid w:val="65AEC252"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17966,51 +17966,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="39092383"/>
+    <w:nsid w:val="774065B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18096,51 +18096,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="42CF0D44"/>
+    <w:nsid w:val="1CD69BF6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>