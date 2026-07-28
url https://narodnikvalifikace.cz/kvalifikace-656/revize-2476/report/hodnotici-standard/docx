--- v5 (2026-07-07)
+++ v6 (2026-07-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R794F6CBF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR794F6CBF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR794F6CBF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R378C93BB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR378C93BB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR378C93BB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámkař/zámkařka, 7.7.2026 19:28:48</w:t>
+        <w:t>Zámkař/zámkařka, 28.7.2026 2:54:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1717,51 +1717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámkař/zámkařka, 7.7.2026 19:28:48</w:t>
+        <w:t>Zámkař/zámkařka, 28.7.2026 2:54:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3262,51 +3262,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámkař/zámkařka, 7.7.2026 19:28:48</w:t>
+        <w:t>Zámkař/zámkařka, 28.7.2026 2:54:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3713,51 +3713,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámkař/zámkařka, 7.7.2026 19:28:48</w:t>
+        <w:t>Zámkař/zámkařka, 28.7.2026 2:54:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13247,51 +13247,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámkař/zámkařka, 7.7.2026 19:28:48</w:t>
+        <w:t>Zámkař/zámkařka, 28.7.2026 2:54:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15946,51 +15946,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámkař/zámkařka, 7.7.2026 19:28:48</w:t>
+        <w:t>Zámkař/zámkařka, 28.7.2026 2:54:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17100,51 +17100,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 3 až 4 hodiny (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 45 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámkař/zámkařka, 7.7.2026 19:28:48</w:t>
+        <w:t>Zámkař/zámkařka, 28.7.2026 2:54:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17673,84 +17673,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Locksmith.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámkař/zámkařka, 7.7.2026 19:28:48</w:t>
+        <w:t>Zámkař/zámkařka, 28.7.2026 2:54:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5A0ECB8F"/>
+    <w:nsid w:val="21B3F242"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17836,51 +17836,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="65AEC252"/>
+    <w:nsid w:val="217A8C86"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17966,51 +17966,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="774065B7"/>
+    <w:nsid w:val="414DC17B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18096,51 +18096,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1CD69BF6"/>
+    <w:nsid w:val="03AA67B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>