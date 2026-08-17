--- v6 (2026-07-28)
+++ v7 (2026-08-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R378C93BB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR378C93BB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR378C93BB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5F53D380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5F53D380" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5F53D380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámkař/zámkařka, 28.7.2026 2:54:54</w:t>
+        <w:t>Zámkař/zámkařka, 17.8.2026 21:23:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1717,51 +1717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámkař/zámkařka, 28.7.2026 2:54:54</w:t>
+        <w:t>Zámkař/zámkařka, 17.8.2026 21:23:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3262,51 +3262,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámkař/zámkařka, 28.7.2026 2:54:54</w:t>
+        <w:t>Zámkař/zámkařka, 17.8.2026 21:23:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3713,51 +3713,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámkař/zámkařka, 28.7.2026 2:54:54</w:t>
+        <w:t>Zámkař/zámkařka, 17.8.2026 21:23:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13247,51 +13247,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámkař/zámkařka, 28.7.2026 2:54:54</w:t>
+        <w:t>Zámkař/zámkařka, 17.8.2026 21:23:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15946,51 +15946,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámkař/zámkařka, 28.7.2026 2:54:54</w:t>
+        <w:t>Zámkař/zámkařka, 17.8.2026 21:23:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17100,51 +17100,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 3 až 4 hodiny (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 45 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámkař/zámkařka, 28.7.2026 2:54:54</w:t>
+        <w:t>Zámkař/zámkařka, 17.8.2026 21:23:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17673,84 +17673,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Locksmith.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámkař/zámkařka, 28.7.2026 2:54:54</w:t>
+        <w:t>Zámkař/zámkařka, 17.8.2026 21:23:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="21B3F242"/>
+    <w:nsid w:val="036FFBEE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17836,51 +17836,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="217A8C86"/>
+    <w:nsid w:val="64E608EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17966,51 +17966,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="414DC17B"/>
+    <w:nsid w:val="10AF94B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18096,51 +18096,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="03AA67B6"/>
+    <w:nsid w:val="4884D565"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>