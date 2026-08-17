--- v7 (2026-08-17)
+++ v8 (2026-08-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5F53D380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5F53D380" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5F53D380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7CF27DC2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7CF27DC2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7CF27DC2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámkař/zámkařka, 17.8.2026 21:23:00</w:t>
+        <w:t>Zámkař/zámkařka, 17.8.2026 22:29:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1717,51 +1717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámkař/zámkařka, 17.8.2026 21:23:00</w:t>
+        <w:t>Zámkař/zámkařka, 17.8.2026 22:29:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3262,51 +3262,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámkař/zámkařka, 17.8.2026 21:23:00</w:t>
+        <w:t>Zámkař/zámkařka, 17.8.2026 22:29:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3713,51 +3713,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámkař/zámkařka, 17.8.2026 21:23:00</w:t>
+        <w:t>Zámkař/zámkařka, 17.8.2026 22:29:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13247,51 +13247,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámkař/zámkařka, 17.8.2026 21:23:00</w:t>
+        <w:t>Zámkař/zámkařka, 17.8.2026 22:29:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15946,51 +15946,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámkař/zámkařka, 17.8.2026 21:23:00</w:t>
+        <w:t>Zámkař/zámkařka, 17.8.2026 22:29:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17100,51 +17100,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 3 až 4 hodiny (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 45 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámkař/zámkařka, 17.8.2026 21:23:00</w:t>
+        <w:t>Zámkař/zámkařka, 17.8.2026 22:29:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17673,84 +17673,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Locksmith.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámkař/zámkařka, 17.8.2026 21:23:00</w:t>
+        <w:t>Zámkař/zámkařka, 17.8.2026 22:29:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="036FFBEE"/>
+    <w:nsid w:val="0B8EBB28"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17836,51 +17836,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="64E608EA"/>
+    <w:nsid w:val="1E1E8216"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17966,51 +17966,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="10AF94B2"/>
+    <w:nsid w:val="7764DCBB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18096,51 +18096,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4884D565"/>
+    <w:nsid w:val="5432A21D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>