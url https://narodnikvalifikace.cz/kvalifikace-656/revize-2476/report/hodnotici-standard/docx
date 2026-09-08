--- v8 (2026-08-17)
+++ v9 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7CF27DC2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7CF27DC2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7CF27DC2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2204F9D2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2204F9D2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2204F9D2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámkař/zámkařka, 17.8.2026 22:29:27</w:t>
+        <w:t>Zámkař/zámkařka, 8.9.2026 8:43:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1717,51 +1717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámkař/zámkařka, 17.8.2026 22:29:27</w:t>
+        <w:t>Zámkař/zámkařka, 8.9.2026 8:43:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3262,51 +3262,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámkař/zámkařka, 17.8.2026 22:29:27</w:t>
+        <w:t>Zámkař/zámkařka, 8.9.2026 8:43:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3713,51 +3713,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámkař/zámkařka, 17.8.2026 22:29:27</w:t>
+        <w:t>Zámkař/zámkařka, 8.9.2026 8:43:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13247,51 +13247,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámkař/zámkařka, 17.8.2026 22:29:27</w:t>
+        <w:t>Zámkař/zámkařka, 8.9.2026 8:43:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15946,51 +15946,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámkař/zámkařka, 17.8.2026 22:29:27</w:t>
+        <w:t>Zámkař/zámkařka, 8.9.2026 8:43:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17100,51 +17100,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 3 až 4 hodiny (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 45 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámkař/zámkařka, 17.8.2026 22:29:27</w:t>
+        <w:t>Zámkař/zámkařka, 8.9.2026 8:43:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17673,84 +17673,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Locksmith.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámkař/zámkařka, 17.8.2026 22:29:27</w:t>
+        <w:t>Zámkař/zámkařka, 8.9.2026 8:43:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0B8EBB28"/>
+    <w:nsid w:val="2A634C8D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17836,51 +17836,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1E1E8216"/>
+    <w:nsid w:val="40F5FD1D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17966,51 +17966,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7764DCBB"/>
+    <w:nsid w:val="66332F97"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18096,51 +18096,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5432A21D"/>
+    <w:nsid w:val="4C5D33C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>