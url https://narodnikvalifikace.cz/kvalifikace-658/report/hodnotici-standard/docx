--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R83558BE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR83558BE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR83558BE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R602688CA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR602688CA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR602688CA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 02.06.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Návrhář/návrhářka software, 16.4.2026 17:19:20</w:t>
+        <w:t>Návrhář/návrhářka software, 7.5.2026 16:07:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Návrhář/návrhářka software, 16.4.2026 17:19:20</w:t>
+        <w:t>Návrhář/návrhářka software, 7.5.2026 16:07:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2918,51 +2918,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Návrhář/návrhářka software, 16.4.2026 17:19:20</w:t>
+        <w:t>Návrhář/návrhářka software, 7.5.2026 16:07:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10446,51 +10446,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Návrhář/návrhářka software, 16.4.2026 17:19:20</w:t>
+        <w:t>Návrhář/návrhářka software, 7.5.2026 16:07:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12785,51 +12785,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Návrhář/návrhářka software, 16.4.2026 17:19:20</w:t>
+        <w:t>Návrhář/návrhářka software, 7.5.2026 16:07:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14265,51 +14265,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Návrhář/návrhářka software, 16.4.2026 17:19:20</w:t>
+        <w:t>Návrhář/návrhářka software, 7.5.2026 16:07:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14663,51 +14663,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky (písemné ověření volnou formou) jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Návrhář/návrhářka software, 16.4.2026 17:19:20</w:t>
+        <w:t>Návrhář/návrhářka software, 7.5.2026 16:07:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15404,84 +15404,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Návrhář/návrhářka software, 16.4.2026 17:19:20</w:t>
+        <w:t>Návrhář/návrhářka software, 7.5.2026 16:07:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4AEFF3F2"/>
+    <w:nsid w:val="1B6ACDF1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15567,51 +15567,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="51A73773"/>
+    <w:nsid w:val="26B5808E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15697,51 +15697,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="20F76442"/>
+    <w:nsid w:val="5DFBD6D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>