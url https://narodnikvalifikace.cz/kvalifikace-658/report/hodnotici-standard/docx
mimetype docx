--- v1 (2026-05-07)
+++ v2 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R602688CA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR602688CA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR602688CA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1B9E89B7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1B9E89B7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1B9E89B7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 02.06.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Návrhář/návrhářka software, 7.5.2026 16:07:21</w:t>
+        <w:t>Návrhář/návrhářka software, 7.5.2026 19:01:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Návrhář/návrhářka software, 7.5.2026 16:07:21</w:t>
+        <w:t>Návrhář/návrhářka software, 7.5.2026 19:01:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2918,51 +2918,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Návrhář/návrhářka software, 7.5.2026 16:07:22</w:t>
+        <w:t>Návrhář/návrhářka software, 7.5.2026 19:01:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10446,51 +10446,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Návrhář/návrhářka software, 7.5.2026 16:07:22</w:t>
+        <w:t>Návrhář/návrhářka software, 7.5.2026 19:01:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12785,51 +12785,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Návrhář/návrhářka software, 7.5.2026 16:07:22</w:t>
+        <w:t>Návrhář/návrhářka software, 7.5.2026 19:01:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14265,51 +14265,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Návrhář/návrhářka software, 7.5.2026 16:07:22</w:t>
+        <w:t>Návrhář/návrhářka software, 7.5.2026 19:01:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14663,51 +14663,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky (písemné ověření volnou formou) jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Návrhář/návrhářka software, 7.5.2026 16:07:22</w:t>
+        <w:t>Návrhář/návrhářka software, 7.5.2026 19:01:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15404,84 +15404,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Návrhář/návrhářka software, 7.5.2026 16:07:22</w:t>
+        <w:t>Návrhář/návrhářka software, 7.5.2026 19:01:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1B6ACDF1"/>
+    <w:nsid w:val="19312307"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15567,51 +15567,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="26B5808E"/>
+    <w:nsid w:val="4C3E3AE4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15697,51 +15697,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5DFBD6D0"/>
+    <w:nsid w:val="0CF08598"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>