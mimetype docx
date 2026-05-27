--- v2 (2026-05-07)
+++ v3 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1B9E89B7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1B9E89B7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1B9E89B7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R10E365BF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR10E365BF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR10E365BF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 02.06.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Návrhář/návrhářka software, 7.5.2026 19:01:08</w:t>
+        <w:t>Návrhář/návrhářka software, 27.5.2026 23:49:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Návrhář/návrhářka software, 7.5.2026 19:01:08</w:t>
+        <w:t>Návrhář/návrhářka software, 27.5.2026 23:49:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2918,51 +2918,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Návrhář/návrhářka software, 7.5.2026 19:01:08</w:t>
+        <w:t>Návrhář/návrhářka software, 27.5.2026 23:49:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10446,51 +10446,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Návrhář/návrhářka software, 7.5.2026 19:01:08</w:t>
+        <w:t>Návrhář/návrhářka software, 27.5.2026 23:49:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12785,51 +12785,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Návrhář/návrhářka software, 7.5.2026 19:01:08</w:t>
+        <w:t>Návrhář/návrhářka software, 27.5.2026 23:49:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14265,51 +14265,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Návrhář/návrhářka software, 7.5.2026 19:01:08</w:t>
+        <w:t>Návrhář/návrhářka software, 27.5.2026 23:49:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14663,51 +14663,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky (písemné ověření volnou formou) jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Návrhář/návrhářka software, 7.5.2026 19:01:08</w:t>
+        <w:t>Návrhář/návrhářka software, 27.5.2026 23:49:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15404,84 +15404,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Návrhář/návrhářka software, 7.5.2026 19:01:08</w:t>
+        <w:t>Návrhář/návrhářka software, 27.5.2026 23:49:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="19312307"/>
+    <w:nsid w:val="028D503A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15567,51 +15567,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4C3E3AE4"/>
+    <w:nsid w:val="1AE93EF4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15697,51 +15697,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0CF08598"/>
+    <w:nsid w:val="4A98477E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>