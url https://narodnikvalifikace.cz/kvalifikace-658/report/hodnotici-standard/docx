--- v3 (2026-05-27)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R10E365BF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR10E365BF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR10E365BF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7CE117C4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7CE117C4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7CE117C4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 02.06.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Návrhář/návrhářka software, 27.5.2026 23:49:48</w:t>
+        <w:t>Návrhář/návrhářka software, 17.6.2026 11:19:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Návrhář/návrhářka software, 27.5.2026 23:49:48</w:t>
+        <w:t>Návrhář/návrhářka software, 17.6.2026 11:19:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2918,51 +2918,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Návrhář/návrhářka software, 27.5.2026 23:49:48</w:t>
+        <w:t>Návrhář/návrhářka software, 17.6.2026 11:19:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10446,51 +10446,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Návrhář/návrhářka software, 27.5.2026 23:49:48</w:t>
+        <w:t>Návrhář/návrhářka software, 17.6.2026 11:19:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12785,51 +12785,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Návrhář/návrhářka software, 27.5.2026 23:49:48</w:t>
+        <w:t>Návrhář/návrhářka software, 17.6.2026 11:19:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14265,51 +14265,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Návrhář/návrhářka software, 27.5.2026 23:49:48</w:t>
+        <w:t>Návrhář/návrhářka software, 17.6.2026 11:19:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14663,51 +14663,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky (písemné ověření volnou formou) jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Návrhář/návrhářka software, 27.5.2026 23:49:48</w:t>
+        <w:t>Návrhář/návrhářka software, 17.6.2026 11:19:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15404,84 +15404,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Návrhář/návrhářka software, 27.5.2026 23:49:48</w:t>
+        <w:t>Návrhář/návrhářka software, 17.6.2026 11:19:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="028D503A"/>
+    <w:nsid w:val="7634BDE3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15567,51 +15567,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1AE93EF4"/>
+    <w:nsid w:val="18173A3F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15697,51 +15697,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4A98477E"/>
+    <w:nsid w:val="2F7F9F0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>