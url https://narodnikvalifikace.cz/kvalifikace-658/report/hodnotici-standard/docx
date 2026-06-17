--- v4 (2026-06-17)
+++ v5 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7CE117C4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7CE117C4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7CE117C4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R76D4C28C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR76D4C28C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR76D4C28C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 02.06.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Návrhář/návrhářka software, 17.6.2026 11:19:11</w:t>
+        <w:t>Návrhář/návrhářka software, 17.6.2026 11:45:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Návrhář/návrhářka software, 17.6.2026 11:19:11</w:t>
+        <w:t>Návrhář/návrhářka software, 17.6.2026 11:45:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2918,51 +2918,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Návrhář/návrhářka software, 17.6.2026 11:19:11</w:t>
+        <w:t>Návrhář/návrhářka software, 17.6.2026 11:45:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10446,51 +10446,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Návrhář/návrhářka software, 17.6.2026 11:19:11</w:t>
+        <w:t>Návrhář/návrhářka software, 17.6.2026 11:45:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12785,51 +12785,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Návrhář/návrhářka software, 17.6.2026 11:19:11</w:t>
+        <w:t>Návrhář/návrhářka software, 17.6.2026 11:45:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14265,51 +14265,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Návrhář/návrhářka software, 17.6.2026 11:19:11</w:t>
+        <w:t>Návrhář/návrhářka software, 17.6.2026 11:45:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14663,51 +14663,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky (písemné ověření volnou formou) jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Návrhář/návrhářka software, 17.6.2026 11:19:11</w:t>
+        <w:t>Návrhář/návrhářka software, 17.6.2026 11:45:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15404,84 +15404,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Návrhář/návrhářka software, 17.6.2026 11:19:11</w:t>
+        <w:t>Návrhář/návrhářka software, 17.6.2026 11:45:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7634BDE3"/>
+    <w:nsid w:val="76F77EE4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15567,51 +15567,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="18173A3F"/>
+    <w:nsid w:val="1DA71D5B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15697,51 +15697,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2F7F9F0F"/>
+    <w:nsid w:val="151A6D4B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>