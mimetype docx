--- v5 (2026-06-17)
+++ v6 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R76D4C28C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR76D4C28C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR76D4C28C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RAB27842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRAB27842" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRAB27842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 02.06.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Návrhář/návrhářka software, 17.6.2026 11:45:23</w:t>
+        <w:t>Návrhář/návrhářka software, 17.6.2026 12:36:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Návrhář/návrhářka software, 17.6.2026 11:45:23</w:t>
+        <w:t>Návrhář/návrhářka software, 17.6.2026 12:36:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2918,51 +2918,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Návrhář/návrhářka software, 17.6.2026 11:45:23</w:t>
+        <w:t>Návrhář/návrhářka software, 17.6.2026 12:36:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10446,51 +10446,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Návrhář/návrhářka software, 17.6.2026 11:45:23</w:t>
+        <w:t>Návrhář/návrhářka software, 17.6.2026 12:36:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12785,51 +12785,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Návrhář/návrhářka software, 17.6.2026 11:45:23</w:t>
+        <w:t>Návrhář/návrhářka software, 17.6.2026 12:36:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14265,51 +14265,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Návrhář/návrhářka software, 17.6.2026 11:45:23</w:t>
+        <w:t>Návrhář/návrhářka software, 17.6.2026 12:36:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14663,51 +14663,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky (písemné ověření volnou formou) jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Návrhář/návrhářka software, 17.6.2026 11:45:23</w:t>
+        <w:t>Návrhář/návrhářka software, 17.6.2026 12:36:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15404,84 +15404,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Návrhář/návrhářka software, 17.6.2026 11:45:23</w:t>
+        <w:t>Návrhář/návrhářka software, 17.6.2026 12:36:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="76F77EE4"/>
+    <w:nsid w:val="771AFB05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15567,51 +15567,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1DA71D5B"/>
+    <w:nsid w:val="081E2886"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15697,51 +15697,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="151A6D4B"/>
+    <w:nsid w:val="292D5179"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>