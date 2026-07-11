--- v6 (2026-06-17)
+++ v7 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RAB27842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRAB27842" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRAB27842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1D1C0096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1D1C0096" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1D1C0096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 02.06.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Návrhář/návrhářka software, 17.6.2026 12:36:56</w:t>
+        <w:t>Návrhář/návrhářka software, 11.7.2026 19:10:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Návrhář/návrhářka software, 17.6.2026 12:36:56</w:t>
+        <w:t>Návrhář/návrhářka software, 11.7.2026 19:10:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2918,51 +2918,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Návrhář/návrhářka software, 17.6.2026 12:36:56</w:t>
+        <w:t>Návrhář/návrhářka software, 11.7.2026 19:10:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10446,51 +10446,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Návrhář/návrhářka software, 17.6.2026 12:36:56</w:t>
+        <w:t>Návrhář/návrhářka software, 11.7.2026 19:10:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12785,51 +12785,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Návrhář/návrhářka software, 17.6.2026 12:36:56</w:t>
+        <w:t>Návrhář/návrhářka software, 11.7.2026 19:10:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14265,51 +14265,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Návrhář/návrhářka software, 17.6.2026 12:36:56</w:t>
+        <w:t>Návrhář/návrhářka software, 11.7.2026 19:10:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14663,51 +14663,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky (písemné ověření volnou formou) jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Návrhář/návrhářka software, 17.6.2026 12:36:56</w:t>
+        <w:t>Návrhář/návrhářka software, 11.7.2026 19:10:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15404,84 +15404,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Návrhář/návrhářka software, 17.6.2026 12:36:56</w:t>
+        <w:t>Návrhář/návrhářka software, 11.7.2026 19:10:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="771AFB05"/>
+    <w:nsid w:val="24E72CCF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15567,51 +15567,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="081E2886"/>
+    <w:nsid w:val="7DA4ABA1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15697,51 +15697,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="292D5179"/>
+    <w:nsid w:val="3659CC55"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>