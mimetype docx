--- v7 (2026-07-11)
+++ v8 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1D1C0096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1D1C0096" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1D1C0096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3F4B39F2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3F4B39F2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3F4B39F2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 02.06.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Návrhář/návrhářka software, 11.7.2026 19:10:22</w:t>
+        <w:t>Návrhář/návrhářka software, 11.7.2026 20:36:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Návrhář/návrhářka software, 11.7.2026 19:10:22</w:t>
+        <w:t>Návrhář/návrhářka software, 11.7.2026 20:36:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2918,51 +2918,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Návrhář/návrhářka software, 11.7.2026 19:10:22</w:t>
+        <w:t>Návrhář/návrhářka software, 11.7.2026 20:36:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10446,51 +10446,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Návrhář/návrhářka software, 11.7.2026 19:10:22</w:t>
+        <w:t>Návrhář/návrhářka software, 11.7.2026 20:36:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12785,51 +12785,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Návrhář/návrhářka software, 11.7.2026 19:10:22</w:t>
+        <w:t>Návrhář/návrhářka software, 11.7.2026 20:36:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14265,51 +14265,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Návrhář/návrhářka software, 11.7.2026 19:10:22</w:t>
+        <w:t>Návrhář/návrhářka software, 11.7.2026 20:36:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14663,51 +14663,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky (písemné ověření volnou formou) jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Návrhář/návrhářka software, 11.7.2026 19:10:22</w:t>
+        <w:t>Návrhář/návrhářka software, 11.7.2026 20:36:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15404,84 +15404,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Návrhář/návrhářka software, 11.7.2026 19:10:22</w:t>
+        <w:t>Návrhář/návrhářka software, 11.7.2026 20:36:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="24E72CCF"/>
+    <w:nsid w:val="11D6C9E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15567,51 +15567,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7DA4ABA1"/>
+    <w:nsid w:val="35FD93A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15697,51 +15697,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3659CC55"/>
+    <w:nsid w:val="4FB3037E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>