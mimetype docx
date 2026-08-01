--- v8 (2026-07-11)
+++ v9 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3F4B39F2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3F4B39F2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3F4B39F2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2D29871F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2D29871F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2D29871F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 02.06.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Návrhář/návrhářka software, 11.7.2026 20:36:40</w:t>
+        <w:t>Návrhář/návrhářka software, 1.8.2026 7:27:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Návrhář/návrhářka software, 11.7.2026 20:36:40</w:t>
+        <w:t>Návrhář/návrhářka software, 1.8.2026 7:27:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2918,51 +2918,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Návrhář/návrhářka software, 11.7.2026 20:36:40</w:t>
+        <w:t>Návrhář/návrhářka software, 1.8.2026 7:27:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10446,51 +10446,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Návrhář/návrhářka software, 11.7.2026 20:36:40</w:t>
+        <w:t>Návrhář/návrhářka software, 1.8.2026 7:27:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12785,51 +12785,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Návrhář/návrhářka software, 11.7.2026 20:36:40</w:t>
+        <w:t>Návrhář/návrhářka software, 1.8.2026 7:27:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14265,51 +14265,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Návrhář/návrhářka software, 11.7.2026 20:36:40</w:t>
+        <w:t>Návrhář/návrhářka software, 1.8.2026 7:27:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14663,51 +14663,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky (písemné ověření volnou formou) jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Návrhář/návrhářka software, 11.7.2026 20:36:40</w:t>
+        <w:t>Návrhář/návrhářka software, 1.8.2026 7:27:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15404,84 +15404,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Návrhář/návrhářka software, 11.7.2026 20:36:40</w:t>
+        <w:t>Návrhář/návrhářka software, 1.8.2026 7:27:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="11D6C9E9"/>
+    <w:nsid w:val="383A1939"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15567,51 +15567,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="35FD93A0"/>
+    <w:nsid w:val="3467A3D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15697,51 +15697,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4FB3037E"/>
+    <w:nsid w:val="2CAFF49A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>