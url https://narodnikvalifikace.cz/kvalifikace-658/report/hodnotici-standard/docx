--- v9 (2026-08-01)
+++ v10 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2D29871F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2D29871F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2D29871F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2E364B27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2E364B27" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2E364B27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 02.06.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Návrhář/návrhářka software, 1.8.2026 7:27:25</w:t>
+        <w:t>Návrhář/návrhářka software, 1.8.2026 9:06:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Návrhář/návrhářka software, 1.8.2026 7:27:25</w:t>
+        <w:t>Návrhář/návrhářka software, 1.8.2026 9:06:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2918,51 +2918,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Návrhář/návrhářka software, 1.8.2026 7:27:25</w:t>
+        <w:t>Návrhář/návrhářka software, 1.8.2026 9:06:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10446,51 +10446,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Návrhář/návrhářka software, 1.8.2026 7:27:25</w:t>
+        <w:t>Návrhář/návrhářka software, 1.8.2026 9:06:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12785,51 +12785,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Návrhář/návrhářka software, 1.8.2026 7:27:25</w:t>
+        <w:t>Návrhář/návrhářka software, 1.8.2026 9:06:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14265,51 +14265,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Návrhář/návrhářka software, 1.8.2026 7:27:25</w:t>
+        <w:t>Návrhář/návrhářka software, 1.8.2026 9:06:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14663,51 +14663,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky (písemné ověření volnou formou) jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Návrhář/návrhářka software, 1.8.2026 7:27:25</w:t>
+        <w:t>Návrhář/návrhářka software, 1.8.2026 9:06:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15404,84 +15404,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Návrhář/návrhářka software, 1.8.2026 7:27:25</w:t>
+        <w:t>Návrhář/návrhářka software, 1.8.2026 9:06:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="383A1939"/>
+    <w:nsid w:val="74DB98C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15567,51 +15567,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3467A3D1"/>
+    <w:nsid w:val="1823A0DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15697,51 +15697,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2CAFF49A"/>
+    <w:nsid w:val="2FD16EFF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>