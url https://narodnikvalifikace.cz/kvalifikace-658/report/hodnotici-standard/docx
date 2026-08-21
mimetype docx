--- v10 (2026-08-01)
+++ v11 (2026-08-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2E364B27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2E364B27" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2E364B27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3C2F33F8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3C2F33F8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3C2F33F8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 02.06.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Návrhář/návrhářka software, 1.8.2026 9:06:19</w:t>
+        <w:t>Návrhář/návrhářka software, 21.8.2026 21:49:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Návrhář/návrhářka software, 1.8.2026 9:06:19</w:t>
+        <w:t>Návrhář/návrhářka software, 21.8.2026 21:49:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2918,51 +2918,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Návrhář/návrhářka software, 1.8.2026 9:06:19</w:t>
+        <w:t>Návrhář/návrhářka software, 21.8.2026 21:49:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10446,51 +10446,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Návrhář/návrhářka software, 1.8.2026 9:06:19</w:t>
+        <w:t>Návrhář/návrhářka software, 21.8.2026 21:49:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12785,51 +12785,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Návrhář/návrhářka software, 1.8.2026 9:06:19</w:t>
+        <w:t>Návrhář/návrhářka software, 21.8.2026 21:49:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14265,51 +14265,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Návrhář/návrhářka software, 1.8.2026 9:06:19</w:t>
+        <w:t>Návrhář/návrhářka software, 21.8.2026 21:49:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14663,51 +14663,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky (písemné ověření volnou formou) jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Návrhář/návrhářka software, 1.8.2026 9:06:19</w:t>
+        <w:t>Návrhář/návrhářka software, 21.8.2026 21:49:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15404,84 +15404,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Návrhář/návrhářka software, 1.8.2026 9:06:19</w:t>
+        <w:t>Návrhář/návrhářka software, 21.8.2026 21:49:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="74DB98C4"/>
+    <w:nsid w:val="3F71F62D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15567,51 +15567,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1823A0DB"/>
+    <w:nsid w:val="56147118"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15697,51 +15697,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2FD16EFF"/>
+    <w:nsid w:val="379F8626"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>