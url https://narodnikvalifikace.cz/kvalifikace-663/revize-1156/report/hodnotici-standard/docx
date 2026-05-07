--- v0 (2026-04-17)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5CCFB706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5CCFB706" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5CCFB706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1FDFA602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1FDFA602" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1FDFA602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -742,51 +742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.04.2015 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič důlní kolejové lokomotivy, 17.4.2026 4:36:15</w:t>
+        <w:t>Řidič důlní kolejové lokomotivy, 7.5.2026 18:14:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2068,51 +2068,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič důlní kolejové lokomotivy, 17.4.2026 4:36:15</w:t>
+        <w:t>Řidič důlní kolejové lokomotivy, 7.5.2026 18:14:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2911,51 +2911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič důlní kolejové lokomotivy, 17.4.2026 4:36:15</w:t>
+        <w:t>Řidič důlní kolejové lokomotivy, 7.5.2026 18:14:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3876,51 +3876,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič důlní kolejové lokomotivy, 17.4.2026 4:36:15</w:t>
+        <w:t>Řidič důlní kolejové lokomotivy, 7.5.2026 18:14:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5221,51 +5221,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič důlní kolejové lokomotivy, 17.4.2026 4:36:15</w:t>
+        <w:t>Řidič důlní kolejové lokomotivy, 7.5.2026 18:14:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5534,51 +5534,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 6 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič důlní kolejové lokomotivy, 17.4.2026 4:36:15</w:t>
+        <w:t>Řidič důlní kolejové lokomotivy, 7.5.2026 18:14:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6051,84 +6051,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič důlní kolejové lokomotivy, 17.4.2026 4:36:15</w:t>
+        <w:t>Řidič důlní kolejové lokomotivy, 7.5.2026 18:14:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1D0F4014"/>
+    <w:nsid w:val="30DFEEA7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6214,51 +6214,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6B5A123A"/>
+    <w:nsid w:val="4718EFEC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6344,51 +6344,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3A935FA8"/>
+    <w:nsid w:val="55BDD6D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6474,51 +6474,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2A284B3A"/>
+    <w:nsid w:val="2540BC28"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>