--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1FDFA602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1FDFA602" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1FDFA602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5D2CF324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5D2CF324" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5D2CF324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -742,51 +742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.04.2015 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič důlní kolejové lokomotivy, 7.5.2026 18:14:01</w:t>
+        <w:t>Řidič důlní kolejové lokomotivy, 28.5.2026 3:21:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2068,51 +2068,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič důlní kolejové lokomotivy, 7.5.2026 18:14:01</w:t>
+        <w:t>Řidič důlní kolejové lokomotivy, 28.5.2026 3:21:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2911,51 +2911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič důlní kolejové lokomotivy, 7.5.2026 18:14:01</w:t>
+        <w:t>Řidič důlní kolejové lokomotivy, 28.5.2026 3:21:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3876,51 +3876,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič důlní kolejové lokomotivy, 7.5.2026 18:14:01</w:t>
+        <w:t>Řidič důlní kolejové lokomotivy, 28.5.2026 3:21:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5221,51 +5221,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič důlní kolejové lokomotivy, 7.5.2026 18:14:01</w:t>
+        <w:t>Řidič důlní kolejové lokomotivy, 28.5.2026 3:21:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5534,51 +5534,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 6 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič důlní kolejové lokomotivy, 7.5.2026 18:14:01</w:t>
+        <w:t>Řidič důlní kolejové lokomotivy, 28.5.2026 3:21:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6051,84 +6051,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič důlní kolejové lokomotivy, 7.5.2026 18:14:01</w:t>
+        <w:t>Řidič důlní kolejové lokomotivy, 28.5.2026 3:21:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="30DFEEA7"/>
+    <w:nsid w:val="21B77C04"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6214,51 +6214,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4718EFEC"/>
+    <w:nsid w:val="3990AA51"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6344,51 +6344,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="55BDD6D6"/>
+    <w:nsid w:val="17D3A257"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6474,51 +6474,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2540BC28"/>
+    <w:nsid w:val="669D037A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>