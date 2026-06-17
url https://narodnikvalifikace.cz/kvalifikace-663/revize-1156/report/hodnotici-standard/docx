--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5D2CF324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5D2CF324" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5D2CF324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R297E1A26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR297E1A26" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR297E1A26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -742,51 +742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.04.2015 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič důlní kolejové lokomotivy, 28.5.2026 3:21:02</w:t>
+        <w:t>Řidič důlní kolejové lokomotivy, 17.6.2026 13:08:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2068,51 +2068,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič důlní kolejové lokomotivy, 28.5.2026 3:21:02</w:t>
+        <w:t>Řidič důlní kolejové lokomotivy, 17.6.2026 13:08:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2911,51 +2911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič důlní kolejové lokomotivy, 28.5.2026 3:21:02</w:t>
+        <w:t>Řidič důlní kolejové lokomotivy, 17.6.2026 13:08:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3876,51 +3876,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič důlní kolejové lokomotivy, 28.5.2026 3:21:03</w:t>
+        <w:t>Řidič důlní kolejové lokomotivy, 17.6.2026 13:08:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5221,51 +5221,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič důlní kolejové lokomotivy, 28.5.2026 3:21:03</w:t>
+        <w:t>Řidič důlní kolejové lokomotivy, 17.6.2026 13:08:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5534,51 +5534,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 6 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič důlní kolejové lokomotivy, 28.5.2026 3:21:03</w:t>
+        <w:t>Řidič důlní kolejové lokomotivy, 17.6.2026 13:08:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6051,84 +6051,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič důlní kolejové lokomotivy, 28.5.2026 3:21:03</w:t>
+        <w:t>Řidič důlní kolejové lokomotivy, 17.6.2026 13:08:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="21B77C04"/>
+    <w:nsid w:val="488C4EE9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6214,51 +6214,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3990AA51"/>
+    <w:nsid w:val="4C66055B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6344,51 +6344,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="17D3A257"/>
+    <w:nsid w:val="610B2228"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6474,51 +6474,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="669D037A"/>
+    <w:nsid w:val="5BB25151"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>