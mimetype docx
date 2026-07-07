--- v3 (2026-06-17)
+++ v4 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R297E1A26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR297E1A26" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR297E1A26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5620E0D3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5620E0D3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5620E0D3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -742,51 +742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.04.2015 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič důlní kolejové lokomotivy, 17.6.2026 13:08:00</w:t>
+        <w:t>Řidič důlní kolejové lokomotivy, 7.7.2026 15:08:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2068,51 +2068,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič důlní kolejové lokomotivy, 17.6.2026 13:08:00</w:t>
+        <w:t>Řidič důlní kolejové lokomotivy, 7.7.2026 15:08:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2911,51 +2911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič důlní kolejové lokomotivy, 17.6.2026 13:08:00</w:t>
+        <w:t>Řidič důlní kolejové lokomotivy, 7.7.2026 15:08:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3876,51 +3876,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič důlní kolejové lokomotivy, 17.6.2026 13:08:00</w:t>
+        <w:t>Řidič důlní kolejové lokomotivy, 7.7.2026 15:08:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5221,51 +5221,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič důlní kolejové lokomotivy, 17.6.2026 13:08:00</w:t>
+        <w:t>Řidič důlní kolejové lokomotivy, 7.7.2026 15:08:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5534,51 +5534,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 6 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič důlní kolejové lokomotivy, 17.6.2026 13:08:00</w:t>
+        <w:t>Řidič důlní kolejové lokomotivy, 7.7.2026 15:08:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6051,84 +6051,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič důlní kolejové lokomotivy, 17.6.2026 13:08:00</w:t>
+        <w:t>Řidič důlní kolejové lokomotivy, 7.7.2026 15:08:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="488C4EE9"/>
+    <w:nsid w:val="675344C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6214,51 +6214,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4C66055B"/>
+    <w:nsid w:val="748D40B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6344,51 +6344,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="610B2228"/>
+    <w:nsid w:val="7DFF4ADF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6474,51 +6474,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5BB25151"/>
+    <w:nsid w:val="51ADD605"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>