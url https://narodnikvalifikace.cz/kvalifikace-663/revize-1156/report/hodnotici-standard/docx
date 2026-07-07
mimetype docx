--- v4 (2026-07-07)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5620E0D3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5620E0D3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5620E0D3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6E09014A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6E09014A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6E09014A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -742,51 +742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.04.2015 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič důlní kolejové lokomotivy, 7.7.2026 15:08:47</w:t>
+        <w:t>Řidič důlní kolejové lokomotivy, 7.7.2026 16:18:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2068,51 +2068,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič důlní kolejové lokomotivy, 7.7.2026 15:08:47</w:t>
+        <w:t>Řidič důlní kolejové lokomotivy, 7.7.2026 16:18:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2911,51 +2911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič důlní kolejové lokomotivy, 7.7.2026 15:08:47</w:t>
+        <w:t>Řidič důlní kolejové lokomotivy, 7.7.2026 16:18:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3876,51 +3876,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič důlní kolejové lokomotivy, 7.7.2026 15:08:47</w:t>
+        <w:t>Řidič důlní kolejové lokomotivy, 7.7.2026 16:18:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5221,51 +5221,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič důlní kolejové lokomotivy, 7.7.2026 15:08:47</w:t>
+        <w:t>Řidič důlní kolejové lokomotivy, 7.7.2026 16:18:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5534,51 +5534,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 6 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič důlní kolejové lokomotivy, 7.7.2026 15:08:47</w:t>
+        <w:t>Řidič důlní kolejové lokomotivy, 7.7.2026 16:18:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6051,84 +6051,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič důlní kolejové lokomotivy, 7.7.2026 15:08:47</w:t>
+        <w:t>Řidič důlní kolejové lokomotivy, 7.7.2026 16:18:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="675344C6"/>
+    <w:nsid w:val="3DE6165A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6214,51 +6214,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="748D40B5"/>
+    <w:nsid w:val="207210B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6344,51 +6344,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7DFF4ADF"/>
+    <w:nsid w:val="519E7869"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6474,51 +6474,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="51ADD605"/>
+    <w:nsid w:val="355163E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>