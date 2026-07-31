--- v5 (2026-07-07)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6E09014A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6E09014A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6E09014A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3E61B071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3E61B071" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3E61B071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -742,51 +742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.04.2015 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič důlní kolejové lokomotivy, 7.7.2026 16:18:14</w:t>
+        <w:t>Řidič důlní kolejové lokomotivy, 31.7.2026 14:46:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2068,51 +2068,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič důlní kolejové lokomotivy, 7.7.2026 16:18:14</w:t>
+        <w:t>Řidič důlní kolejové lokomotivy, 31.7.2026 14:46:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2911,51 +2911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič důlní kolejové lokomotivy, 7.7.2026 16:18:14</w:t>
+        <w:t>Řidič důlní kolejové lokomotivy, 31.7.2026 14:46:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3876,51 +3876,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič důlní kolejové lokomotivy, 7.7.2026 16:18:14</w:t>
+        <w:t>Řidič důlní kolejové lokomotivy, 31.7.2026 14:46:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5221,51 +5221,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič důlní kolejové lokomotivy, 7.7.2026 16:18:14</w:t>
+        <w:t>Řidič důlní kolejové lokomotivy, 31.7.2026 14:46:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5534,51 +5534,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 6 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič důlní kolejové lokomotivy, 7.7.2026 16:18:14</w:t>
+        <w:t>Řidič důlní kolejové lokomotivy, 31.7.2026 14:46:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6051,84 +6051,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič důlní kolejové lokomotivy, 7.7.2026 16:18:14</w:t>
+        <w:t>Řidič důlní kolejové lokomotivy, 31.7.2026 14:46:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3DE6165A"/>
+    <w:nsid w:val="739CDCAA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6214,51 +6214,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="207210B7"/>
+    <w:nsid w:val="4BC6EFEF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6344,51 +6344,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="519E7869"/>
+    <w:nsid w:val="31161387"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6474,51 +6474,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="355163E6"/>
+    <w:nsid w:val="28B5BE90"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>