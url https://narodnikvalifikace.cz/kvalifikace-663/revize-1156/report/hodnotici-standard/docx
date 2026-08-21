--- v6 (2026-07-31)
+++ v7 (2026-08-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3E61B071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3E61B071" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3E61B071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RF7871D4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRF7871D4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRF7871D4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -742,51 +742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.04.2015 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič důlní kolejové lokomotivy, 31.7.2026 14:46:32</w:t>
+        <w:t>Řidič důlní kolejové lokomotivy, 21.8.2026 2:47:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2068,51 +2068,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič důlní kolejové lokomotivy, 31.7.2026 14:46:32</w:t>
+        <w:t>Řidič důlní kolejové lokomotivy, 21.8.2026 2:47:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2911,51 +2911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič důlní kolejové lokomotivy, 31.7.2026 14:46:32</w:t>
+        <w:t>Řidič důlní kolejové lokomotivy, 21.8.2026 2:47:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3876,51 +3876,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič důlní kolejové lokomotivy, 31.7.2026 14:46:32</w:t>
+        <w:t>Řidič důlní kolejové lokomotivy, 21.8.2026 2:47:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5221,51 +5221,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič důlní kolejové lokomotivy, 31.7.2026 14:46:32</w:t>
+        <w:t>Řidič důlní kolejové lokomotivy, 21.8.2026 2:47:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5534,51 +5534,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 6 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič důlní kolejové lokomotivy, 31.7.2026 14:46:32</w:t>
+        <w:t>Řidič důlní kolejové lokomotivy, 21.8.2026 2:47:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6051,84 +6051,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič důlní kolejové lokomotivy, 31.7.2026 14:46:32</w:t>
+        <w:t>Řidič důlní kolejové lokomotivy, 21.8.2026 2:47:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="739CDCAA"/>
+    <w:nsid w:val="6E045504"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6214,51 +6214,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4BC6EFEF"/>
+    <w:nsid w:val="2C1714A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6344,51 +6344,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="31161387"/>
+    <w:nsid w:val="2FCC29C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6474,51 +6474,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="28B5BE90"/>
+    <w:nsid w:val="5350AF1F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>