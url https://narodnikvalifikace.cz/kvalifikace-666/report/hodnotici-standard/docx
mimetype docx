--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R31EB775C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR31EB775C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR31EB775C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R33AB400D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR33AB400D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR33AB400D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výplachového servisu, 17.4.2026 0:27:52</w:t>
+        <w:t>Pracovník/pracovnice výplachového servisu, 7.5.2026 16:00:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2021,51 +2021,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výplachového servisu, 17.4.2026 0:27:52</w:t>
+        <w:t>Pracovník/pracovnice výplachového servisu, 7.5.2026 16:00:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3060,51 +3060,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výplachového servisu, 17.4.2026 0:27:52</w:t>
+        <w:t>Pracovník/pracovnice výplachového servisu, 7.5.2026 16:00:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4593,51 +4593,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výplachového servisu, 17.4.2026 0:27:52</w:t>
+        <w:t>Pracovník/pracovnice výplachového servisu, 7.5.2026 16:00:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6271,51 +6271,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výplachového servisu, 17.4.2026 0:27:52</w:t>
+        <w:t>Pracovník/pracovnice výplachového servisu, 7.5.2026 16:00:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7192,51 +7192,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výplachového servisu, 17.4.2026 0:27:52</w:t>
+        <w:t>Pracovník/pracovnice výplachového servisu, 7.5.2026 16:00:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7597,84 +7597,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>MND Drilling &amp; Services, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výplachového servisu, 17.4.2026 0:27:52</w:t>
+        <w:t>Pracovník/pracovnice výplachového servisu, 7.5.2026 16:00:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0ADAEE7A"/>
+    <w:nsid w:val="62A9BA19"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7760,51 +7760,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6F7DC0C2"/>
+    <w:nsid w:val="77CB4069"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7890,51 +7890,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="745F1505"/>
+    <w:nsid w:val="6CD35854"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8020,51 +8020,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2803C49B"/>
+    <w:nsid w:val="3474A323"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8150,51 +8150,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="76D5E328"/>
+    <w:nsid w:val="5C13BD58"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>