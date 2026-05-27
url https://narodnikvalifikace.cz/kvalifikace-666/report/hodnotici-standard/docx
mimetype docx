--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R33AB400D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR33AB400D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR33AB400D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R404061BC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR404061BC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR404061BC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výplachového servisu, 7.5.2026 16:00:41</w:t>
+        <w:t>Pracovník/pracovnice výplachového servisu, 27.5.2026 23:51:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2021,51 +2021,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výplachového servisu, 7.5.2026 16:00:41</w:t>
+        <w:t>Pracovník/pracovnice výplachového servisu, 27.5.2026 23:51:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3060,51 +3060,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výplachového servisu, 7.5.2026 16:00:41</w:t>
+        <w:t>Pracovník/pracovnice výplachového servisu, 27.5.2026 23:51:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4593,51 +4593,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výplachového servisu, 7.5.2026 16:00:41</w:t>
+        <w:t>Pracovník/pracovnice výplachového servisu, 27.5.2026 23:51:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6271,51 +6271,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výplachového servisu, 7.5.2026 16:00:41</w:t>
+        <w:t>Pracovník/pracovnice výplachového servisu, 27.5.2026 23:51:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7192,51 +7192,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výplachového servisu, 7.5.2026 16:00:41</w:t>
+        <w:t>Pracovník/pracovnice výplachového servisu, 27.5.2026 23:51:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7597,84 +7597,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>MND Drilling &amp; Services, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výplachového servisu, 7.5.2026 16:00:41</w:t>
+        <w:t>Pracovník/pracovnice výplachového servisu, 27.5.2026 23:51:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="62A9BA19"/>
+    <w:nsid w:val="2AB09857"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7760,51 +7760,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="77CB4069"/>
+    <w:nsid w:val="41651825"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7890,51 +7890,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6CD35854"/>
+    <w:nsid w:val="3986023C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8020,51 +8020,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3474A323"/>
+    <w:nsid w:val="343F71E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8150,51 +8150,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5C13BD58"/>
+    <w:nsid w:val="6640BCFF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>