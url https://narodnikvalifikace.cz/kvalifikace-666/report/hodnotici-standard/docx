--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R404061BC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR404061BC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR404061BC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RD95C1C2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRD95C1C2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRD95C1C2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výplachového servisu, 27.5.2026 23:51:45</w:t>
+        <w:t>Pracovník/pracovnice výplachového servisu, 17.6.2026 9:14:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2021,51 +2021,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výplachového servisu, 27.5.2026 23:51:45</w:t>
+        <w:t>Pracovník/pracovnice výplachového servisu, 17.6.2026 9:14:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3060,51 +3060,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výplachového servisu, 27.5.2026 23:51:45</w:t>
+        <w:t>Pracovník/pracovnice výplachového servisu, 17.6.2026 9:14:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4593,51 +4593,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výplachového servisu, 27.5.2026 23:51:45</w:t>
+        <w:t>Pracovník/pracovnice výplachového servisu, 17.6.2026 9:14:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6271,51 +6271,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výplachového servisu, 27.5.2026 23:51:45</w:t>
+        <w:t>Pracovník/pracovnice výplachového servisu, 17.6.2026 9:14:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7192,51 +7192,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výplachového servisu, 27.5.2026 23:51:45</w:t>
+        <w:t>Pracovník/pracovnice výplachového servisu, 17.6.2026 9:14:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7597,84 +7597,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>MND Drilling &amp; Services, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výplachového servisu, 27.5.2026 23:51:45</w:t>
+        <w:t>Pracovník/pracovnice výplachového servisu, 17.6.2026 9:14:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2AB09857"/>
+    <w:nsid w:val="63210F5F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7760,51 +7760,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="41651825"/>
+    <w:nsid w:val="47B794F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7890,51 +7890,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3986023C"/>
+    <w:nsid w:val="6849AD72"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8020,51 +8020,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="343F71E1"/>
+    <w:nsid w:val="44ACB2D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8150,51 +8150,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6640BCFF"/>
+    <w:nsid w:val="67DFEE19"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>