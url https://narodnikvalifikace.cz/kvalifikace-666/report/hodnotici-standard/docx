--- v3 (2026-06-17)
+++ v4 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RD95C1C2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRD95C1C2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRD95C1C2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R28094045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR28094045" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR28094045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výplachového servisu, 17.6.2026 9:14:31</w:t>
+        <w:t>Pracovník/pracovnice výplachového servisu, 7.7.2026 11:07:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2021,51 +2021,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výplachového servisu, 17.6.2026 9:14:31</w:t>
+        <w:t>Pracovník/pracovnice výplachového servisu, 7.7.2026 11:07:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3060,51 +3060,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výplachového servisu, 17.6.2026 9:14:31</w:t>
+        <w:t>Pracovník/pracovnice výplachového servisu, 7.7.2026 11:07:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4593,51 +4593,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výplachového servisu, 17.6.2026 9:14:31</w:t>
+        <w:t>Pracovník/pracovnice výplachového servisu, 7.7.2026 11:07:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6271,51 +6271,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výplachového servisu, 17.6.2026 9:14:31</w:t>
+        <w:t>Pracovník/pracovnice výplachového servisu, 7.7.2026 11:07:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7192,51 +7192,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výplachového servisu, 17.6.2026 9:14:31</w:t>
+        <w:t>Pracovník/pracovnice výplachového servisu, 7.7.2026 11:07:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7597,84 +7597,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>MND Drilling &amp; Services, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výplachového servisu, 17.6.2026 9:14:31</w:t>
+        <w:t>Pracovník/pracovnice výplachového servisu, 7.7.2026 11:07:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="63210F5F"/>
+    <w:nsid w:val="475C2571"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7760,51 +7760,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="47B794F5"/>
+    <w:nsid w:val="72FF1681"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7890,51 +7890,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6849AD72"/>
+    <w:nsid w:val="7D3653D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8020,51 +8020,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="44ACB2D4"/>
+    <w:nsid w:val="44F5D693"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8150,51 +8150,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="67DFEE19"/>
+    <w:nsid w:val="7E737C81"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>