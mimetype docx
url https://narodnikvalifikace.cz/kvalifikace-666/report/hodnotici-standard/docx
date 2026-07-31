--- v4 (2026-07-07)
+++ v5 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R28094045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR28094045" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR28094045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R16B92AE3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR16B92AE3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR16B92AE3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výplachového servisu, 7.7.2026 11:07:15</w:t>
+        <w:t>Pracovník/pracovnice výplachového servisu, 31.7.2026 12:40:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2021,51 +2021,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výplachového servisu, 7.7.2026 11:07:15</w:t>
+        <w:t>Pracovník/pracovnice výplachového servisu, 31.7.2026 12:40:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3060,51 +3060,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výplachového servisu, 7.7.2026 11:07:15</w:t>
+        <w:t>Pracovník/pracovnice výplachového servisu, 31.7.2026 12:40:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4593,51 +4593,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výplachového servisu, 7.7.2026 11:07:15</w:t>
+        <w:t>Pracovník/pracovnice výplachového servisu, 31.7.2026 12:40:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6271,51 +6271,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výplachového servisu, 7.7.2026 11:07:15</w:t>
+        <w:t>Pracovník/pracovnice výplachového servisu, 31.7.2026 12:40:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7192,51 +7192,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výplachového servisu, 7.7.2026 11:07:15</w:t>
+        <w:t>Pracovník/pracovnice výplachového servisu, 31.7.2026 12:40:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7597,84 +7597,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>MND Drilling &amp; Services, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výplachového servisu, 7.7.2026 11:07:15</w:t>
+        <w:t>Pracovník/pracovnice výplachového servisu, 31.7.2026 12:40:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="475C2571"/>
+    <w:nsid w:val="100C8514"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7760,51 +7760,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="72FF1681"/>
+    <w:nsid w:val="194A8BB7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7890,51 +7890,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7D3653D9"/>
+    <w:nsid w:val="24E6E9C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8020,51 +8020,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="44F5D693"/>
+    <w:nsid w:val="27AF5BBD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8150,51 +8150,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7E737C81"/>
+    <w:nsid w:val="487B7D36"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>