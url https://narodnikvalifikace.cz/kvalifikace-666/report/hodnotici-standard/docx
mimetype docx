--- v5 (2026-07-31)
+++ v6 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R16B92AE3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR16B92AE3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR16B92AE3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R13BBDE4C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR13BBDE4C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR13BBDE4C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výplachového servisu, 31.7.2026 12:40:54</w:t>
+        <w:t>Pracovník/pracovnice výplachového servisu, 20.8.2026 16:51:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2021,51 +2021,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výplachového servisu, 31.7.2026 12:40:54</w:t>
+        <w:t>Pracovník/pracovnice výplachového servisu, 20.8.2026 16:51:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3060,51 +3060,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výplachového servisu, 31.7.2026 12:40:54</w:t>
+        <w:t>Pracovník/pracovnice výplachového servisu, 20.8.2026 16:51:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4593,51 +4593,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výplachového servisu, 31.7.2026 12:40:54</w:t>
+        <w:t>Pracovník/pracovnice výplachového servisu, 20.8.2026 16:51:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6271,51 +6271,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výplachového servisu, 31.7.2026 12:40:54</w:t>
+        <w:t>Pracovník/pracovnice výplachového servisu, 20.8.2026 16:51:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7192,51 +7192,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výplachového servisu, 31.7.2026 12:40:54</w:t>
+        <w:t>Pracovník/pracovnice výplachového servisu, 20.8.2026 16:51:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7597,84 +7597,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>MND Drilling &amp; Services, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výplachového servisu, 31.7.2026 12:40:54</w:t>
+        <w:t>Pracovník/pracovnice výplachového servisu, 20.8.2026 16:51:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="100C8514"/>
+    <w:nsid w:val="45851FD1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7760,51 +7760,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="194A8BB7"/>
+    <w:nsid w:val="1E820013"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7890,51 +7890,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="24E6E9C8"/>
+    <w:nsid w:val="548148A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8020,51 +8020,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="27AF5BBD"/>
+    <w:nsid w:val="6EA94B13"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8150,51 +8150,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="487B7D36"/>
+    <w:nsid w:val="1B5CB21C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>