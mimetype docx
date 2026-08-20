--- v6 (2026-08-20)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R13BBDE4C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR13BBDE4C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR13BBDE4C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R61BFF75B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR61BFF75B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR61BFF75B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výplachového servisu, 20.8.2026 16:51:21</w:t>
+        <w:t>Pracovník/pracovnice výplachového servisu, 20.8.2026 18:57:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2021,51 +2021,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výplachového servisu, 20.8.2026 16:51:21</w:t>
+        <w:t>Pracovník/pracovnice výplachového servisu, 20.8.2026 18:57:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3060,51 +3060,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výplachového servisu, 20.8.2026 16:51:21</w:t>
+        <w:t>Pracovník/pracovnice výplachového servisu, 20.8.2026 18:57:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4593,51 +4593,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výplachového servisu, 20.8.2026 16:51:21</w:t>
+        <w:t>Pracovník/pracovnice výplachového servisu, 20.8.2026 18:57:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6271,51 +6271,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výplachového servisu, 20.8.2026 16:51:21</w:t>
+        <w:t>Pracovník/pracovnice výplachového servisu, 20.8.2026 18:57:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7192,51 +7192,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výplachového servisu, 20.8.2026 16:51:21</w:t>
+        <w:t>Pracovník/pracovnice výplachového servisu, 20.8.2026 18:57:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7597,84 +7597,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>MND Drilling &amp; Services, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výplachového servisu, 20.8.2026 16:51:21</w:t>
+        <w:t>Pracovník/pracovnice výplachového servisu, 20.8.2026 18:57:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="45851FD1"/>
+    <w:nsid w:val="629E0A32"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7760,51 +7760,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1E820013"/>
+    <w:nsid w:val="6ED34121"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7890,51 +7890,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="548148A3"/>
+    <w:nsid w:val="2F293403"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8020,51 +8020,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6EA94B13"/>
+    <w:nsid w:val="22158D05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8150,51 +8150,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1B5CB21C"/>
+    <w:nsid w:val="54273B38"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>