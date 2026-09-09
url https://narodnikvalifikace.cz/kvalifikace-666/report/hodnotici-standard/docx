--- v7 (2026-08-20)
+++ v8 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R61BFF75B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR61BFF75B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR61BFF75B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3D92E776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3D92E776" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3D92E776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výplachového servisu, 20.8.2026 18:57:33</w:t>
+        <w:t>Pracovník/pracovnice výplachového servisu, 9.9.2026 20:16:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2021,51 +2021,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výplachového servisu, 20.8.2026 18:57:33</w:t>
+        <w:t>Pracovník/pracovnice výplachového servisu, 9.9.2026 20:16:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3060,51 +3060,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výplachového servisu, 20.8.2026 18:57:33</w:t>
+        <w:t>Pracovník/pracovnice výplachového servisu, 9.9.2026 20:16:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4593,51 +4593,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výplachového servisu, 20.8.2026 18:57:33</w:t>
+        <w:t>Pracovník/pracovnice výplachového servisu, 9.9.2026 20:16:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6271,51 +6271,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výplachového servisu, 20.8.2026 18:57:33</w:t>
+        <w:t>Pracovník/pracovnice výplachového servisu, 9.9.2026 20:16:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7192,51 +7192,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výplachového servisu, 20.8.2026 18:57:33</w:t>
+        <w:t>Pracovník/pracovnice výplachového servisu, 9.9.2026 20:16:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7597,84 +7597,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>MND Drilling &amp; Services, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výplachového servisu, 20.8.2026 18:57:33</w:t>
+        <w:t>Pracovník/pracovnice výplachového servisu, 9.9.2026 20:16:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="629E0A32"/>
+    <w:nsid w:val="3E3DE087"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7760,51 +7760,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6ED34121"/>
+    <w:nsid w:val="3BFF1020"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7890,51 +7890,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2F293403"/>
+    <w:nsid w:val="5D7695C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8020,51 +8020,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="22158D05"/>
+    <w:nsid w:val="1C80EA94"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8150,51 +8150,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="54273B38"/>
+    <w:nsid w:val="644C5B72"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>