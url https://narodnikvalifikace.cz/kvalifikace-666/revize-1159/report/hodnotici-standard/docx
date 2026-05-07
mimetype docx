--- v0 (2026-04-17)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3ABA4CBB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3ABA4CBB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3ABA4CBB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1D7B5E90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1D7B5E90" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1D7B5E90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.06.2015 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník výplachového servisu, 17.4.2026 4:37:37</w:t>
+        <w:t>Pracovník výplachového servisu, 7.5.2026 18:15:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2021,51 +2021,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník výplachového servisu, 17.4.2026 4:37:37</w:t>
+        <w:t>Pracovník výplachového servisu, 7.5.2026 18:15:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3060,51 +3060,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník výplachového servisu, 17.4.2026 4:37:37</w:t>
+        <w:t>Pracovník výplachového servisu, 7.5.2026 18:15:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3700,51 +3700,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník výplachového servisu, 17.4.2026 4:37:37</w:t>
+        <w:t>Pracovník výplachového servisu, 7.5.2026 18:15:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5104,51 +5104,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník výplachového servisu, 17.4.2026 4:37:37</w:t>
+        <w:t>Pracovník výplachového servisu, 7.5.2026 18:15:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5473,51 +5473,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 10 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník výplachového servisu, 17.4.2026 4:37:37</w:t>
+        <w:t>Pracovník výplachového servisu, 7.5.2026 18:15:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5878,84 +5878,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>MND Drilling &amp; Services, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník výplachového servisu, 17.4.2026 4:37:37</w:t>
+        <w:t>Pracovník výplachového servisu, 7.5.2026 18:15:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2A2867E9"/>
+    <w:nsid w:val="18382D19"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6041,51 +6041,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="76C6ABEA"/>
+    <w:nsid w:val="0AC03B65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6171,51 +6171,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="71C68891"/>
+    <w:nsid w:val="37800432"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6301,51 +6301,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3F9A04FB"/>
+    <w:nsid w:val="731D90B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>