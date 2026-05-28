--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1D7B5E90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1D7B5E90" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1D7B5E90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1602FF46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1602FF46" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1602FF46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.06.2015 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník výplachového servisu, 7.5.2026 18:15:16</w:t>
+        <w:t>Pracovník výplachového servisu, 28.5.2026 4:31:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2021,51 +2021,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník výplachového servisu, 7.5.2026 18:15:16</w:t>
+        <w:t>Pracovník výplachového servisu, 28.5.2026 4:31:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3060,51 +3060,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník výplachového servisu, 7.5.2026 18:15:16</w:t>
+        <w:t>Pracovník výplachového servisu, 28.5.2026 4:31:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3700,51 +3700,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník výplachového servisu, 7.5.2026 18:15:16</w:t>
+        <w:t>Pracovník výplachového servisu, 28.5.2026 4:31:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5104,51 +5104,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník výplachového servisu, 7.5.2026 18:15:16</w:t>
+        <w:t>Pracovník výplachového servisu, 28.5.2026 4:31:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5473,51 +5473,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 10 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník výplachového servisu, 7.5.2026 18:15:16</w:t>
+        <w:t>Pracovník výplachového servisu, 28.5.2026 4:31:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5878,84 +5878,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>MND Drilling &amp; Services, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník výplachového servisu, 7.5.2026 18:15:16</w:t>
+        <w:t>Pracovník výplachového servisu, 28.5.2026 4:31:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="18382D19"/>
+    <w:nsid w:val="1F890AF0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6041,51 +6041,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0AC03B65"/>
+    <w:nsid w:val="06E12688"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6171,51 +6171,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="37800432"/>
+    <w:nsid w:val="5C4EBBBB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6301,51 +6301,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="731D90B7"/>
+    <w:nsid w:val="6F0A4ABD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>