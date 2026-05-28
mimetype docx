--- v2 (2026-05-28)
+++ v3 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1602FF46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1602FF46" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1602FF46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3A15D8DB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3A15D8DB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3A15D8DB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.06.2015 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník výplachového servisu, 28.5.2026 4:31:05</w:t>
+        <w:t>Pracovník výplachového servisu, 28.5.2026 5:20:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2021,51 +2021,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník výplachového servisu, 28.5.2026 4:31:05</w:t>
+        <w:t>Pracovník výplachového servisu, 28.5.2026 5:20:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3060,51 +3060,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník výplachového servisu, 28.5.2026 4:31:05</w:t>
+        <w:t>Pracovník výplachového servisu, 28.5.2026 5:20:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3700,51 +3700,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník výplachového servisu, 28.5.2026 4:31:05</w:t>
+        <w:t>Pracovník výplachového servisu, 28.5.2026 5:20:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5104,51 +5104,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník výplachového servisu, 28.5.2026 4:31:05</w:t>
+        <w:t>Pracovník výplachového servisu, 28.5.2026 5:20:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5473,51 +5473,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 10 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník výplachového servisu, 28.5.2026 4:31:05</w:t>
+        <w:t>Pracovník výplachového servisu, 28.5.2026 5:20:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5878,84 +5878,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>MND Drilling &amp; Services, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník výplachového servisu, 28.5.2026 4:31:05</w:t>
+        <w:t>Pracovník výplachového servisu, 28.5.2026 5:20:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1F890AF0"/>
+    <w:nsid w:val="0DEF40B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6041,51 +6041,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="06E12688"/>
+    <w:nsid w:val="6C0E0A9B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6171,51 +6171,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5C4EBBBB"/>
+    <w:nsid w:val="487B6BD3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6301,51 +6301,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6F0A4ABD"/>
+    <w:nsid w:val="38B7F77F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>