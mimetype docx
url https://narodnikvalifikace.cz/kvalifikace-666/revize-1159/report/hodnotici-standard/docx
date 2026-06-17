--- v3 (2026-05-28)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3A15D8DB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3A15D8DB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3A15D8DB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RAF29B72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRAF29B72" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRAF29B72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.06.2015 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník výplachového servisu, 28.5.2026 5:20:44</w:t>
+        <w:t>Pracovník výplachového servisu, 17.6.2026 13:09:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2021,51 +2021,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník výplachového servisu, 28.5.2026 5:20:44</w:t>
+        <w:t>Pracovník výplachového servisu, 17.6.2026 13:09:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3060,51 +3060,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník výplachového servisu, 28.5.2026 5:20:44</w:t>
+        <w:t>Pracovník výplachového servisu, 17.6.2026 13:09:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3700,51 +3700,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník výplachového servisu, 28.5.2026 5:20:44</w:t>
+        <w:t>Pracovník výplachového servisu, 17.6.2026 13:09:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5104,51 +5104,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník výplachového servisu, 28.5.2026 5:20:44</w:t>
+        <w:t>Pracovník výplachového servisu, 17.6.2026 13:09:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5473,51 +5473,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 10 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník výplachového servisu, 28.5.2026 5:20:44</w:t>
+        <w:t>Pracovník výplachového servisu, 17.6.2026 13:09:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5878,84 +5878,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>MND Drilling &amp; Services, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník výplachového servisu, 28.5.2026 5:20:44</w:t>
+        <w:t>Pracovník výplachového servisu, 17.6.2026 13:09:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0DEF40B7"/>
+    <w:nsid w:val="4F925893"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6041,51 +6041,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6C0E0A9B"/>
+    <w:nsid w:val="3E6F3E90"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6171,51 +6171,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="487B6BD3"/>
+    <w:nsid w:val="30163F50"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6301,51 +6301,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="38B7F77F"/>
+    <w:nsid w:val="563E1600"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>