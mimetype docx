--- v4 (2026-06-17)
+++ v5 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RAF29B72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRAF29B72" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRAF29B72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2A8B5477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2A8B5477" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2A8B5477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.06.2015 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník výplachového servisu, 17.6.2026 13:09:25</w:t>
+        <w:t>Pracovník výplachového servisu, 11.7.2026 3:31:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2021,51 +2021,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník výplachového servisu, 17.6.2026 13:09:25</w:t>
+        <w:t>Pracovník výplachového servisu, 11.7.2026 3:31:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3060,51 +3060,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník výplachového servisu, 17.6.2026 13:09:25</w:t>
+        <w:t>Pracovník výplachového servisu, 11.7.2026 3:31:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3700,51 +3700,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník výplachového servisu, 17.6.2026 13:09:25</w:t>
+        <w:t>Pracovník výplachového servisu, 11.7.2026 3:31:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5104,51 +5104,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník výplachového servisu, 17.6.2026 13:09:25</w:t>
+        <w:t>Pracovník výplachového servisu, 11.7.2026 3:31:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5473,51 +5473,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 10 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník výplachového servisu, 17.6.2026 13:09:25</w:t>
+        <w:t>Pracovník výplachového servisu, 11.7.2026 3:31:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5878,84 +5878,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>MND Drilling &amp; Services, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník výplachového servisu, 17.6.2026 13:09:25</w:t>
+        <w:t>Pracovník výplachového servisu, 11.7.2026 3:31:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4F925893"/>
+    <w:nsid w:val="0E1C4B88"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6041,51 +6041,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3E6F3E90"/>
+    <w:nsid w:val="18C68574"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6171,51 +6171,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="30163F50"/>
+    <w:nsid w:val="3FFCF0A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6301,51 +6301,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="563E1600"/>
+    <w:nsid w:val="0A86336F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>