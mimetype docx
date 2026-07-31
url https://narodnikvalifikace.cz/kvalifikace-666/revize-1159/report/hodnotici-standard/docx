--- v5 (2026-07-11)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2A8B5477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2A8B5477" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2A8B5477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R735C98D3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR735C98D3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR735C98D3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.06.2015 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník výplachového servisu, 11.7.2026 3:31:32</w:t>
+        <w:t>Pracovník výplachového servisu, 31.7.2026 15:57:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2021,51 +2021,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník výplachového servisu, 11.7.2026 3:31:32</w:t>
+        <w:t>Pracovník výplachového servisu, 31.7.2026 15:57:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3060,51 +3060,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník výplachového servisu, 11.7.2026 3:31:32</w:t>
+        <w:t>Pracovník výplachového servisu, 31.7.2026 15:57:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3700,51 +3700,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník výplachového servisu, 11.7.2026 3:31:32</w:t>
+        <w:t>Pracovník výplachového servisu, 31.7.2026 15:57:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5104,51 +5104,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník výplachového servisu, 11.7.2026 3:31:32</w:t>
+        <w:t>Pracovník výplachového servisu, 31.7.2026 15:57:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5473,51 +5473,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 10 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník výplachového servisu, 11.7.2026 3:31:32</w:t>
+        <w:t>Pracovník výplachového servisu, 31.7.2026 15:57:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5878,84 +5878,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>MND Drilling &amp; Services, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník výplachového servisu, 11.7.2026 3:31:32</w:t>
+        <w:t>Pracovník výplachového servisu, 31.7.2026 15:57:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0E1C4B88"/>
+    <w:nsid w:val="2CAE027D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6041,51 +6041,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="18C68574"/>
+    <w:nsid w:val="101D1BDA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6171,51 +6171,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3FFCF0A8"/>
+    <w:nsid w:val="162A4D7A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6301,51 +6301,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0A86336F"/>
+    <w:nsid w:val="0EC06CFD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>