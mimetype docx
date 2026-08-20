--- v6 (2026-07-31)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R735C98D3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR735C98D3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR735C98D3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4A3A814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4A3A814" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4A3A814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.06.2015 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník výplachového servisu, 31.7.2026 15:57:10</w:t>
+        <w:t>Pracovník výplachového servisu, 20.8.2026 20:53:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2021,51 +2021,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník výplachového servisu, 31.7.2026 15:57:10</w:t>
+        <w:t>Pracovník výplachového servisu, 20.8.2026 20:53:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3060,51 +3060,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník výplachového servisu, 31.7.2026 15:57:11</w:t>
+        <w:t>Pracovník výplachového servisu, 20.8.2026 20:53:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3700,51 +3700,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník výplachového servisu, 31.7.2026 15:57:11</w:t>
+        <w:t>Pracovník výplachového servisu, 20.8.2026 20:53:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5104,51 +5104,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník výplachového servisu, 31.7.2026 15:57:11</w:t>
+        <w:t>Pracovník výplachového servisu, 20.8.2026 20:53:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5473,51 +5473,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 10 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník výplachového servisu, 31.7.2026 15:57:11</w:t>
+        <w:t>Pracovník výplachového servisu, 20.8.2026 20:53:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5878,84 +5878,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>MND Drilling &amp; Services, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník výplachového servisu, 31.7.2026 15:57:11</w:t>
+        <w:t>Pracovník výplachového servisu, 20.8.2026 20:53:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2CAE027D"/>
+    <w:nsid w:val="4B89984C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6041,51 +6041,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="101D1BDA"/>
+    <w:nsid w:val="59D85B1E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6171,51 +6171,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="162A4D7A"/>
+    <w:nsid w:val="60723D94"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6301,51 +6301,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0EC06CFD"/>
+    <w:nsid w:val="04BE0488"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>