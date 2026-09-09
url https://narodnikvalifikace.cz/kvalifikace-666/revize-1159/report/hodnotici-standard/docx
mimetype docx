--- v7 (2026-08-20)
+++ v8 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4A3A814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4A3A814" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4A3A814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R21D064C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR21D064C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR21D064C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.06.2015 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník výplachového servisu, 20.8.2026 20:53:30</w:t>
+        <w:t>Pracovník výplachového servisu, 10.9.2026 1:18:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2021,51 +2021,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník výplachového servisu, 20.8.2026 20:53:30</w:t>
+        <w:t>Pracovník výplachového servisu, 10.9.2026 1:18:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3060,51 +3060,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník výplachového servisu, 20.8.2026 20:53:30</w:t>
+        <w:t>Pracovník výplachového servisu, 10.9.2026 1:18:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3700,51 +3700,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník výplachového servisu, 20.8.2026 20:53:30</w:t>
+        <w:t>Pracovník výplachového servisu, 10.9.2026 1:18:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5104,51 +5104,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník výplachového servisu, 20.8.2026 20:53:30</w:t>
+        <w:t>Pracovník výplachového servisu, 10.9.2026 1:18:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5473,51 +5473,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 10 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník výplachového servisu, 20.8.2026 20:53:30</w:t>
+        <w:t>Pracovník výplachového servisu, 10.9.2026 1:18:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5878,84 +5878,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>MND Drilling &amp; Services, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník výplachového servisu, 20.8.2026 20:53:30</w:t>
+        <w:t>Pracovník výplachového servisu, 10.9.2026 1:18:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4B89984C"/>
+    <w:nsid w:val="260E333B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6041,51 +6041,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="59D85B1E"/>
+    <w:nsid w:val="2A167A74"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6171,51 +6171,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="60723D94"/>
+    <w:nsid w:val="31D1EF31"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6301,51 +6301,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="04BE0488"/>
+    <w:nsid w:val="29F41FFA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>