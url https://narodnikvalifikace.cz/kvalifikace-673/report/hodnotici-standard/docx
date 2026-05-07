--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R374AF92B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR374AF92B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR374AF92B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R790405B4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR790405B4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR790405B4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.03.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Recepční v hotelovém provozu, 16.4.2026 22:51:55</w:t>
+        <w:t>Recepční v hotelovém provozu, 7.5.2026 16:00:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2325,51 +2325,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Recepční v hotelovém provozu, 16.4.2026 22:51:55</w:t>
+        <w:t>Recepční v hotelovém provozu, 7.5.2026 16:00:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3364,51 +3364,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit uvedené kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Recepční v hotelovém provozu, 16.4.2026 22:51:55</w:t>
+        <w:t>Recepční v hotelovém provozu, 7.5.2026 16:00:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3977,51 +3977,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Recepční v hotelovém provozu, 16.4.2026 22:51:55</w:t>
+        <w:t>Recepční v hotelovém provozu, 7.5.2026 16:00:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13578,51 +13578,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ruchu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Recepční v hotelovém provozu, 16.4.2026 22:51:55</w:t>
+        <w:t>Recepční v hotelovém provozu, 7.5.2026 16:00:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16981,51 +16981,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Recepční v hotelovém provozu, 16.4.2026 22:51:55</w:t>
+        <w:t>Recepční v hotelovém provozu, 7.5.2026 16:00:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18821,51 +18821,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Recepční v hotelovém provozu, 16.4.2026 22:51:55</w:t>
+        <w:t>Recepční v hotelovém provozu, 7.5.2026 16:00:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19863,51 +19863,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 4 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Recepční v hotelovém provozu, 16.4.2026 22:51:55</w:t>
+        <w:t>Recepční v hotelovém provozu, 7.5.2026 16:00:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20436,84 +20436,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hotel Imperial Karlovy Vary - Bc. Radka Stelzigová, MBA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Recepční v hotelovém provozu, 16.4.2026 22:51:55</w:t>
+        <w:t>Recepční v hotelovém provozu, 7.5.2026 16:00:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="40370C2F"/>
+    <w:nsid w:val="47BD35A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20599,51 +20599,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4512AE92"/>
+    <w:nsid w:val="5EA97AB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20729,51 +20729,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2EFFD4F9"/>
+    <w:nsid w:val="12E7BC62"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20859,51 +20859,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4F135B34"/>
+    <w:nsid w:val="23D97924"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20989,51 +20989,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4F985580"/>
+    <w:nsid w:val="27D8610E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>