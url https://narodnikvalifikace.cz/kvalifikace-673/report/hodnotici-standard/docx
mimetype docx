--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R790405B4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR790405B4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR790405B4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R56B31D48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR56B31D48" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR56B31D48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.03.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Recepční v hotelovém provozu, 7.5.2026 16:00:47</w:t>
+        <w:t>Recepční v hotelovém provozu, 28.5.2026 2:06:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2325,51 +2325,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Recepční v hotelovém provozu, 7.5.2026 16:00:47</w:t>
+        <w:t>Recepční v hotelovém provozu, 28.5.2026 2:06:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3364,51 +3364,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit uvedené kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Recepční v hotelovém provozu, 7.5.2026 16:00:47</w:t>
+        <w:t>Recepční v hotelovém provozu, 28.5.2026 2:06:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3977,51 +3977,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Recepční v hotelovém provozu, 7.5.2026 16:00:47</w:t>
+        <w:t>Recepční v hotelovém provozu, 28.5.2026 2:06:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13578,51 +13578,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ruchu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Recepční v hotelovém provozu, 7.5.2026 16:00:47</w:t>
+        <w:t>Recepční v hotelovém provozu, 28.5.2026 2:06:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16981,51 +16981,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Recepční v hotelovém provozu, 7.5.2026 16:00:47</w:t>
+        <w:t>Recepční v hotelovém provozu, 28.5.2026 2:06:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18821,51 +18821,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Recepční v hotelovém provozu, 7.5.2026 16:00:47</w:t>
+        <w:t>Recepční v hotelovém provozu, 28.5.2026 2:06:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19863,51 +19863,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 4 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Recepční v hotelovém provozu, 7.5.2026 16:00:47</w:t>
+        <w:t>Recepční v hotelovém provozu, 28.5.2026 2:06:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20436,84 +20436,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hotel Imperial Karlovy Vary - Bc. Radka Stelzigová, MBA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Recepční v hotelovém provozu, 7.5.2026 16:00:47</w:t>
+        <w:t>Recepční v hotelovém provozu, 28.5.2026 2:06:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="47BD35A6"/>
+    <w:nsid w:val="2411D025"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20599,51 +20599,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5EA97AB4"/>
+    <w:nsid w:val="1E82F36E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20729,51 +20729,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="12E7BC62"/>
+    <w:nsid w:val="4073BB23"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20859,51 +20859,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="23D97924"/>
+    <w:nsid w:val="6B751FC9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20989,51 +20989,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="27D8610E"/>
+    <w:nsid w:val="57C1A148"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>