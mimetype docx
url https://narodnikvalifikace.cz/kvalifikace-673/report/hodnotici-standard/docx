--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R56B31D48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR56B31D48" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR56B31D48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R572AD6C0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR572AD6C0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR572AD6C0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.03.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Recepční v hotelovém provozu, 28.5.2026 2:06:01</w:t>
+        <w:t>Recepční v hotelovém provozu, 17.6.2026 9:13:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2325,51 +2325,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Recepční v hotelovém provozu, 28.5.2026 2:06:01</w:t>
+        <w:t>Recepční v hotelovém provozu, 17.6.2026 9:13:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3364,51 +3364,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit uvedené kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Recepční v hotelovém provozu, 28.5.2026 2:06:01</w:t>
+        <w:t>Recepční v hotelovém provozu, 17.6.2026 9:13:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3977,51 +3977,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Recepční v hotelovém provozu, 28.5.2026 2:06:01</w:t>
+        <w:t>Recepční v hotelovém provozu, 17.6.2026 9:13:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13578,51 +13578,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ruchu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Recepční v hotelovém provozu, 28.5.2026 2:06:01</w:t>
+        <w:t>Recepční v hotelovém provozu, 17.6.2026 9:13:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16981,51 +16981,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Recepční v hotelovém provozu, 28.5.2026 2:06:01</w:t>
+        <w:t>Recepční v hotelovém provozu, 17.6.2026 9:13:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18821,51 +18821,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Recepční v hotelovém provozu, 28.5.2026 2:06:01</w:t>
+        <w:t>Recepční v hotelovém provozu, 17.6.2026 9:13:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19863,51 +19863,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 4 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Recepční v hotelovém provozu, 28.5.2026 2:06:01</w:t>
+        <w:t>Recepční v hotelovém provozu, 17.6.2026 9:13:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20436,84 +20436,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hotel Imperial Karlovy Vary - Bc. Radka Stelzigová, MBA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Recepční v hotelovém provozu, 28.5.2026 2:06:01</w:t>
+        <w:t>Recepční v hotelovém provozu, 17.6.2026 9:13:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2411D025"/>
+    <w:nsid w:val="5E3F02C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20599,51 +20599,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1E82F36E"/>
+    <w:nsid w:val="0C8C1123"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20729,51 +20729,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4073BB23"/>
+    <w:nsid w:val="2FEB9171"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20859,51 +20859,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6B751FC9"/>
+    <w:nsid w:val="1F1B2992"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20989,51 +20989,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="57C1A148"/>
+    <w:nsid w:val="662BF17C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>