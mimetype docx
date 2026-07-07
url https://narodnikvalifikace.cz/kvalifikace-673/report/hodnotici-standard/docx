--- v3 (2026-06-17)
+++ v4 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R572AD6C0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR572AD6C0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR572AD6C0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R26E09385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR26E09385" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR26E09385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.03.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Recepční v hotelovém provozu, 17.6.2026 9:13:50</w:t>
+        <w:t>Recepční v hotelovém provozu, 7.7.2026 12:24:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2325,51 +2325,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Recepční v hotelovém provozu, 17.6.2026 9:13:50</w:t>
+        <w:t>Recepční v hotelovém provozu, 7.7.2026 12:24:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3364,51 +3364,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit uvedené kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Recepční v hotelovém provozu, 17.6.2026 9:13:50</w:t>
+        <w:t>Recepční v hotelovém provozu, 7.7.2026 12:24:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3977,51 +3977,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Recepční v hotelovém provozu, 17.6.2026 9:13:50</w:t>
+        <w:t>Recepční v hotelovém provozu, 7.7.2026 12:24:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13578,51 +13578,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ruchu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Recepční v hotelovém provozu, 17.6.2026 9:13:50</w:t>
+        <w:t>Recepční v hotelovém provozu, 7.7.2026 12:24:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16981,51 +16981,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Recepční v hotelovém provozu, 17.6.2026 9:13:50</w:t>
+        <w:t>Recepční v hotelovém provozu, 7.7.2026 12:24:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18821,51 +18821,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Recepční v hotelovém provozu, 17.6.2026 9:13:50</w:t>
+        <w:t>Recepční v hotelovém provozu, 7.7.2026 12:24:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19863,51 +19863,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 4 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Recepční v hotelovém provozu, 17.6.2026 9:13:50</w:t>
+        <w:t>Recepční v hotelovém provozu, 7.7.2026 12:24:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20436,84 +20436,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hotel Imperial Karlovy Vary - Bc. Radka Stelzigová, MBA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Recepční v hotelovém provozu, 17.6.2026 9:13:50</w:t>
+        <w:t>Recepční v hotelovém provozu, 7.7.2026 12:24:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5E3F02C9"/>
+    <w:nsid w:val="5151F31C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20599,51 +20599,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0C8C1123"/>
+    <w:nsid w:val="3E169D4E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20729,51 +20729,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2FEB9171"/>
+    <w:nsid w:val="0C543012"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20859,51 +20859,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1F1B2992"/>
+    <w:nsid w:val="31C2E3A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20989,51 +20989,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="662BF17C"/>
+    <w:nsid w:val="5CED0413"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>