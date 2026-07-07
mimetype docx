--- v4 (2026-07-07)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R26E09385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR26E09385" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR26E09385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R61FA916B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR61FA916B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR61FA916B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.03.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Recepční v hotelovém provozu, 7.7.2026 12:24:02</w:t>
+        <w:t>Recepční v hotelovém provozu, 7.7.2026 13:42:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2325,51 +2325,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Recepční v hotelovém provozu, 7.7.2026 12:24:02</w:t>
+        <w:t>Recepční v hotelovém provozu, 7.7.2026 13:42:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3364,51 +3364,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit uvedené kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Recepční v hotelovém provozu, 7.7.2026 12:24:02</w:t>
+        <w:t>Recepční v hotelovém provozu, 7.7.2026 13:42:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3977,51 +3977,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Recepční v hotelovém provozu, 7.7.2026 12:24:02</w:t>
+        <w:t>Recepční v hotelovém provozu, 7.7.2026 13:42:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13578,51 +13578,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ruchu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Recepční v hotelovém provozu, 7.7.2026 12:24:02</w:t>
+        <w:t>Recepční v hotelovém provozu, 7.7.2026 13:42:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16981,51 +16981,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Recepční v hotelovém provozu, 7.7.2026 12:24:02</w:t>
+        <w:t>Recepční v hotelovém provozu, 7.7.2026 13:42:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18821,51 +18821,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Recepční v hotelovém provozu, 7.7.2026 12:24:02</w:t>
+        <w:t>Recepční v hotelovém provozu, 7.7.2026 13:42:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19863,51 +19863,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 4 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Recepční v hotelovém provozu, 7.7.2026 12:24:02</w:t>
+        <w:t>Recepční v hotelovém provozu, 7.7.2026 13:42:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20436,84 +20436,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hotel Imperial Karlovy Vary - Bc. Radka Stelzigová, MBA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Recepční v hotelovém provozu, 7.7.2026 12:24:02</w:t>
+        <w:t>Recepční v hotelovém provozu, 7.7.2026 13:42:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5151F31C"/>
+    <w:nsid w:val="51DF1215"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20599,51 +20599,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3E169D4E"/>
+    <w:nsid w:val="6BC8D94F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20729,51 +20729,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0C543012"/>
+    <w:nsid w:val="2B96C282"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20859,51 +20859,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="31C2E3A5"/>
+    <w:nsid w:val="3A07EB04"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20989,51 +20989,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5CED0413"/>
+    <w:nsid w:val="6E3EC7F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>