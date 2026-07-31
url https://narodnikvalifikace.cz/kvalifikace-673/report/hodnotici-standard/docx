--- v5 (2026-07-07)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R61FA916B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR61FA916B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR61FA916B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R66847E81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR66847E81" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR66847E81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.03.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Recepční v hotelovém provozu, 7.7.2026 13:42:19</w:t>
+        <w:t>Recepční v hotelovém provozu, 31.7.2026 10:07:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2325,51 +2325,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Recepční v hotelovém provozu, 7.7.2026 13:42:19</w:t>
+        <w:t>Recepční v hotelovém provozu, 31.7.2026 10:07:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3364,51 +3364,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit uvedené kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Recepční v hotelovém provozu, 7.7.2026 13:42:19</w:t>
+        <w:t>Recepční v hotelovém provozu, 31.7.2026 10:07:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3977,51 +3977,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Recepční v hotelovém provozu, 7.7.2026 13:42:19</w:t>
+        <w:t>Recepční v hotelovém provozu, 31.7.2026 10:07:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13578,51 +13578,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ruchu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Recepční v hotelovém provozu, 7.7.2026 13:42:19</w:t>
+        <w:t>Recepční v hotelovém provozu, 31.7.2026 10:07:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16981,51 +16981,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Recepční v hotelovém provozu, 7.7.2026 13:42:19</w:t>
+        <w:t>Recepční v hotelovém provozu, 31.7.2026 10:07:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18821,51 +18821,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Recepční v hotelovém provozu, 7.7.2026 13:42:19</w:t>
+        <w:t>Recepční v hotelovém provozu, 31.7.2026 10:07:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19863,51 +19863,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 4 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Recepční v hotelovém provozu, 7.7.2026 13:42:19</w:t>
+        <w:t>Recepční v hotelovém provozu, 31.7.2026 10:07:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20436,84 +20436,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hotel Imperial Karlovy Vary - Bc. Radka Stelzigová, MBA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Recepční v hotelovém provozu, 7.7.2026 13:42:19</w:t>
+        <w:t>Recepční v hotelovém provozu, 31.7.2026 10:07:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="51DF1215"/>
+    <w:nsid w:val="48EC26D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20599,51 +20599,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6BC8D94F"/>
+    <w:nsid w:val="1C556078"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20729,51 +20729,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2B96C282"/>
+    <w:nsid w:val="4D8601E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20859,51 +20859,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3A07EB04"/>
+    <w:nsid w:val="6F4E7019"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20989,51 +20989,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6E3EC7F1"/>
+    <w:nsid w:val="30590787"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>