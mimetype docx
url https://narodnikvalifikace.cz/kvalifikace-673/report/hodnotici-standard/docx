--- v6 (2026-07-31)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R66847E81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR66847E81" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR66847E81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R474F9B3D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR474F9B3D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR474F9B3D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.03.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Recepční v hotelovém provozu, 31.7.2026 10:07:56</w:t>
+        <w:t>Recepční v hotelovém provozu, 31.7.2026 14:22:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2325,51 +2325,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Recepční v hotelovém provozu, 31.7.2026 10:07:56</w:t>
+        <w:t>Recepční v hotelovém provozu, 31.7.2026 14:22:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3364,51 +3364,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit uvedené kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Recepční v hotelovém provozu, 31.7.2026 10:07:56</w:t>
+        <w:t>Recepční v hotelovém provozu, 31.7.2026 14:22:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3977,51 +3977,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Recepční v hotelovém provozu, 31.7.2026 10:07:56</w:t>
+        <w:t>Recepční v hotelovém provozu, 31.7.2026 14:22:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13578,51 +13578,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ruchu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Recepční v hotelovém provozu, 31.7.2026 10:07:56</w:t>
+        <w:t>Recepční v hotelovém provozu, 31.7.2026 14:22:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16981,51 +16981,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Recepční v hotelovém provozu, 31.7.2026 10:07:56</w:t>
+        <w:t>Recepční v hotelovém provozu, 31.7.2026 14:22:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18821,51 +18821,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Recepční v hotelovém provozu, 31.7.2026 10:07:56</w:t>
+        <w:t>Recepční v hotelovém provozu, 31.7.2026 14:22:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19863,51 +19863,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 4 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Recepční v hotelovém provozu, 31.7.2026 10:07:56</w:t>
+        <w:t>Recepční v hotelovém provozu, 31.7.2026 14:22:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20436,84 +20436,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hotel Imperial Karlovy Vary - Bc. Radka Stelzigová, MBA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Recepční v hotelovém provozu, 31.7.2026 10:07:56</w:t>
+        <w:t>Recepční v hotelovém provozu, 31.7.2026 14:22:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="48EC26D7"/>
+    <w:nsid w:val="507A1D1B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20599,51 +20599,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1C556078"/>
+    <w:nsid w:val="17EB1FF2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20729,51 +20729,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4D8601E7"/>
+    <w:nsid w:val="739B86BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20859,51 +20859,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6F4E7019"/>
+    <w:nsid w:val="10895EFA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20989,51 +20989,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="30590787"/>
+    <w:nsid w:val="4DA07793"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>