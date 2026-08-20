--- v7 (2026-07-31)
+++ v8 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R474F9B3D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR474F9B3D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR474F9B3D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RC07205F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRC07205F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRC07205F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.03.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Recepční v hotelovém provozu, 31.7.2026 14:22:57</w:t>
+        <w:t>Recepční v hotelovém provozu, 20.8.2026 20:50:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2325,51 +2325,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Recepční v hotelovém provozu, 31.7.2026 14:22:57</w:t>
+        <w:t>Recepční v hotelovém provozu, 20.8.2026 20:50:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3364,51 +3364,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit uvedené kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Recepční v hotelovém provozu, 31.7.2026 14:22:57</w:t>
+        <w:t>Recepční v hotelovém provozu, 20.8.2026 20:50:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3977,51 +3977,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Recepční v hotelovém provozu, 31.7.2026 14:22:57</w:t>
+        <w:t>Recepční v hotelovém provozu, 20.8.2026 20:50:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13578,51 +13578,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ruchu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Recepční v hotelovém provozu, 31.7.2026 14:22:57</w:t>
+        <w:t>Recepční v hotelovém provozu, 20.8.2026 20:50:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16981,51 +16981,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Recepční v hotelovém provozu, 31.7.2026 14:22:57</w:t>
+        <w:t>Recepční v hotelovém provozu, 20.8.2026 20:50:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18821,51 +18821,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Recepční v hotelovém provozu, 31.7.2026 14:22:57</w:t>
+        <w:t>Recepční v hotelovém provozu, 20.8.2026 20:50:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19863,51 +19863,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 4 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Recepční v hotelovém provozu, 31.7.2026 14:22:57</w:t>
+        <w:t>Recepční v hotelovém provozu, 20.8.2026 20:50:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20436,84 +20436,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hotel Imperial Karlovy Vary - Bc. Radka Stelzigová, MBA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Recepční v hotelovém provozu, 31.7.2026 14:22:57</w:t>
+        <w:t>Recepční v hotelovém provozu, 20.8.2026 20:50:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="507A1D1B"/>
+    <w:nsid w:val="5AF8B181"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20599,51 +20599,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="17EB1FF2"/>
+    <w:nsid w:val="47C0A3BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20729,51 +20729,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="739B86BB"/>
+    <w:nsid w:val="73B50FB1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20859,51 +20859,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="10895EFA"/>
+    <w:nsid w:val="4DCA540D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20989,51 +20989,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4DA07793"/>
+    <w:nsid w:val="66B8B74D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>