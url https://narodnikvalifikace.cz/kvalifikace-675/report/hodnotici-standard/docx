--- v0 (2026-04-19)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3E028757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3E028757" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3E028757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R46501122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR46501122" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR46501122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.10.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 19.4.2026 19:01:41</w:t>
+        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 11.5.2026 3:51:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2183,51 +2183,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 19.4.2026 19:01:41</w:t>
+        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 11.5.2026 3:51:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3384,51 +3384,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 19.4.2026 19:01:41</w:t>
+        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 11.5.2026 3:51:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4713,51 +4713,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 19.4.2026 19:01:41</w:t>
+        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 11.5.2026 3:51:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5326,51 +5326,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Kritéria a), b), d), e), f) a g) se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 19.4.2026 19:01:41</w:t>
+        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 11.5.2026 3:51:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14979,51 +14979,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>minimálně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 19.4.2026 19:01:41</w:t>
+        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 11.5.2026 3:51:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22331,51 +22331,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 19.4.2026 19:01:41</w:t>
+        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 11.5.2026 3:51:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23495,51 +23495,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 19.4.2026 19:01:41</w:t>
+        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 11.5.2026 3:51:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28014,51 +28014,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hadřík</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 19.4.2026 19:01:41</w:t>
+        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 11.5.2026 3:51:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30477,51 +30477,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 26 až 28 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 19.4.2026 19:01:41</w:t>
+        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 11.5.2026 3:51:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31062,84 +31062,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola stavebních řemesel Brno-Bosonohy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 19.4.2026 19:01:41</w:t>
+        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 11.5.2026 3:51:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7B48EB3C"/>
+    <w:nsid w:val="3BFB9AF4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31225,51 +31225,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4C15F49F"/>
+    <w:nsid w:val="453B1D65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31355,51 +31355,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2009EC19"/>
+    <w:nsid w:val="43262170"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31485,51 +31485,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5F24570C"/>
+    <w:nsid w:val="08378523"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>