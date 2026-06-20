--- v1 (2026-05-11)
+++ v2 (2026-06-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R46501122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR46501122" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR46501122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R14E643DB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR14E643DB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR14E643DB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.10.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 11.5.2026 3:51:25</w:t>
+        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 20.6.2026 16:48:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2183,51 +2183,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 11.5.2026 3:51:25</w:t>
+        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 20.6.2026 16:48:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3384,51 +3384,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 11.5.2026 3:51:25</w:t>
+        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 20.6.2026 16:48:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4713,51 +4713,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 11.5.2026 3:51:25</w:t>
+        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 20.6.2026 16:48:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5326,51 +5326,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Kritéria a), b), d), e), f) a g) se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 11.5.2026 3:51:25</w:t>
+        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 20.6.2026 16:48:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14979,51 +14979,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>minimálně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 11.5.2026 3:51:25</w:t>
+        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 20.6.2026 16:48:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22331,51 +22331,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 11.5.2026 3:51:25</w:t>
+        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 20.6.2026 16:48:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23495,51 +23495,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 11.5.2026 3:51:25</w:t>
+        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 20.6.2026 16:48:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28014,51 +28014,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hadřík</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 11.5.2026 3:51:25</w:t>
+        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 20.6.2026 16:48:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30477,51 +30477,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 26 až 28 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 11.5.2026 3:51:25</w:t>
+        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 20.6.2026 16:48:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31062,84 +31062,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola stavebních řemesel Brno-Bosonohy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 11.5.2026 3:51:25</w:t>
+        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 20.6.2026 16:48:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3BFB9AF4"/>
+    <w:nsid w:val="1E96FD22"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31225,51 +31225,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="453B1D65"/>
+    <w:nsid w:val="12A833B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31355,51 +31355,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="43262170"/>
+    <w:nsid w:val="4BCB20C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31485,51 +31485,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="08378523"/>
+    <w:nsid w:val="628E95AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>