--- v2 (2026-06-20)
+++ v3 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R14E643DB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR14E643DB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR14E643DB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R74D2A556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR74D2A556" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR74D2A556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.10.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 20.6.2026 16:48:05</w:t>
+        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 11.7.2026 2:24:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2183,51 +2183,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 20.6.2026 16:48:05</w:t>
+        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 11.7.2026 2:24:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3384,51 +3384,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 20.6.2026 16:48:05</w:t>
+        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 11.7.2026 2:24:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4713,51 +4713,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 20.6.2026 16:48:05</w:t>
+        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 11.7.2026 2:24:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5326,51 +5326,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Kritéria a), b), d), e), f) a g) se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 20.6.2026 16:48:05</w:t>
+        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 11.7.2026 2:24:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14979,51 +14979,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>minimálně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 20.6.2026 16:48:05</w:t>
+        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 11.7.2026 2:24:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22331,51 +22331,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 20.6.2026 16:48:05</w:t>
+        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 11.7.2026 2:24:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23495,51 +23495,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 20.6.2026 16:48:05</w:t>
+        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 11.7.2026 2:24:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28014,51 +28014,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hadřík</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 20.6.2026 16:48:05</w:t>
+        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 11.7.2026 2:24:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30477,51 +30477,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 26 až 28 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 20.6.2026 16:48:05</w:t>
+        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 11.7.2026 2:24:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31062,84 +31062,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola stavebních řemesel Brno-Bosonohy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 20.6.2026 16:48:05</w:t>
+        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 11.7.2026 2:24:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1E96FD22"/>
+    <w:nsid w:val="2A75F8A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31225,51 +31225,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="12A833B6"/>
+    <w:nsid w:val="4B1505F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31355,51 +31355,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4BCB20C5"/>
+    <w:nsid w:val="218A43F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31485,51 +31485,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="628E95AB"/>
+    <w:nsid w:val="4E31505A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>