--- v3 (2026-07-11)
+++ v4 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R74D2A556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR74D2A556" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR74D2A556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5D2EA075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5D2EA075" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5D2EA075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.10.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 11.7.2026 2:24:05</w:t>
+        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 11.7.2026 2:29:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2183,51 +2183,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 11.7.2026 2:24:05</w:t>
+        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 11.7.2026 2:29:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3384,51 +3384,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 11.7.2026 2:24:05</w:t>
+        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 11.7.2026 2:29:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4713,51 +4713,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 11.7.2026 2:24:05</w:t>
+        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 11.7.2026 2:29:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5326,51 +5326,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Kritéria a), b), d), e), f) a g) se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 11.7.2026 2:24:05</w:t>
+        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 11.7.2026 2:29:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14979,51 +14979,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>minimálně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 11.7.2026 2:24:05</w:t>
+        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 11.7.2026 2:29:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22331,51 +22331,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 11.7.2026 2:24:05</w:t>
+        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 11.7.2026 2:29:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23495,51 +23495,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 11.7.2026 2:24:05</w:t>
+        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 11.7.2026 2:29:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28014,51 +28014,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hadřík</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 11.7.2026 2:24:05</w:t>
+        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 11.7.2026 2:29:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30477,51 +30477,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 26 až 28 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 11.7.2026 2:24:05</w:t>
+        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 11.7.2026 2:29:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31062,84 +31062,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola stavebních řemesel Brno-Bosonohy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 11.7.2026 2:24:05</w:t>
+        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 11.7.2026 2:29:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2A75F8A6"/>
+    <w:nsid w:val="038FE1F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31225,51 +31225,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4B1505F2"/>
+    <w:nsid w:val="006D916F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31355,51 +31355,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="218A43F7"/>
+    <w:nsid w:val="60D0A28E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31485,51 +31485,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4E31505A"/>
+    <w:nsid w:val="4D4F1E28"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>