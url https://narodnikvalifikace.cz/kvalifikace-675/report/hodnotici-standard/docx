--- v4 (2026-07-11)
+++ v5 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5D2EA075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5D2EA075" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5D2EA075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3D69B7C9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3D69B7C9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3D69B7C9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.10.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 11.7.2026 2:29:32</w:t>
+        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 31.7.2026 9:54:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2183,51 +2183,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 11.7.2026 2:29:32</w:t>
+        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 31.7.2026 9:54:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3384,51 +3384,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 11.7.2026 2:29:32</w:t>
+        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 31.7.2026 9:54:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4713,51 +4713,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 11.7.2026 2:29:32</w:t>
+        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 31.7.2026 9:54:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5326,51 +5326,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Kritéria a), b), d), e), f) a g) se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 11.7.2026 2:29:32</w:t>
+        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 31.7.2026 9:54:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14979,51 +14979,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>minimálně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 11.7.2026 2:29:32</w:t>
+        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 31.7.2026 9:54:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22331,51 +22331,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 11.7.2026 2:29:32</w:t>
+        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 31.7.2026 9:54:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23495,51 +23495,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 11.7.2026 2:29:32</w:t>
+        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 31.7.2026 9:54:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28014,51 +28014,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hadřík</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 11.7.2026 2:29:32</w:t>
+        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 31.7.2026 9:54:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30477,51 +30477,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 26 až 28 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 11.7.2026 2:29:32</w:t>
+        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 31.7.2026 9:54:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31062,84 +31062,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola stavebních řemesel Brno-Bosonohy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 11.7.2026 2:29:32</w:t>
+        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 31.7.2026 9:54:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="038FE1F3"/>
+    <w:nsid w:val="7E1BFB95"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31225,51 +31225,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="006D916F"/>
+    <w:nsid w:val="05AF020B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31355,51 +31355,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="60D0A28E"/>
+    <w:nsid w:val="5C9158CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31485,51 +31485,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4D4F1E28"/>
+    <w:nsid w:val="2B37E342"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>