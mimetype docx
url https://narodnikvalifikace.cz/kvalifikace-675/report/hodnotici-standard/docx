--- v5 (2026-07-31)
+++ v6 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3D69B7C9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3D69B7C9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3D69B7C9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3FE78254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3FE78254" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3FE78254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.10.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 31.7.2026 9:54:07</w:t>
+        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 20.8.2026 12:47:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2183,51 +2183,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 31.7.2026 9:54:07</w:t>
+        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 20.8.2026 12:47:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3384,51 +3384,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 31.7.2026 9:54:07</w:t>
+        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 20.8.2026 12:47:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4713,51 +4713,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 31.7.2026 9:54:07</w:t>
+        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 20.8.2026 12:47:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5326,51 +5326,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Kritéria a), b), d), e), f) a g) se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 31.7.2026 9:54:07</w:t>
+        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 20.8.2026 12:47:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14979,51 +14979,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>minimálně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 31.7.2026 9:54:07</w:t>
+        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 20.8.2026 12:47:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22331,51 +22331,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 31.7.2026 9:54:07</w:t>
+        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 20.8.2026 12:47:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23495,51 +23495,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 31.7.2026 9:54:07</w:t>
+        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 20.8.2026 12:47:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28014,51 +28014,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hadřík</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 31.7.2026 9:54:07</w:t>
+        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 20.8.2026 12:47:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30477,51 +30477,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 26 až 28 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 31.7.2026 9:54:07</w:t>
+        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 20.8.2026 12:47:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31062,84 +31062,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola stavebních řemesel Brno-Bosonohy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 31.7.2026 9:54:07</w:t>
+        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 20.8.2026 12:47:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7E1BFB95"/>
+    <w:nsid w:val="62E5FC2A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31225,51 +31225,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="05AF020B"/>
+    <w:nsid w:val="6E55B72D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31355,51 +31355,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5C9158CD"/>
+    <w:nsid w:val="4E1CCD74"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31485,51 +31485,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2B37E342"/>
+    <w:nsid w:val="2E7834EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>