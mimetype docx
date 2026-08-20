--- v6 (2026-08-20)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3FE78254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3FE78254" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3FE78254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R77E0682F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR77E0682F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR77E0682F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.10.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 20.8.2026 12:47:37</w:t>
+        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 20.8.2026 13:43:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2183,51 +2183,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 20.8.2026 12:47:37</w:t>
+        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 20.8.2026 13:43:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3384,51 +3384,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 20.8.2026 12:47:37</w:t>
+        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 20.8.2026 13:43:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4713,51 +4713,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 20.8.2026 12:47:37</w:t>
+        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 20.8.2026 13:43:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5326,51 +5326,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Kritéria a), b), d), e), f) a g) se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 20.8.2026 12:47:37</w:t>
+        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 20.8.2026 13:43:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14979,51 +14979,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>minimálně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 20.8.2026 12:47:37</w:t>
+        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 20.8.2026 13:43:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22331,51 +22331,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 20.8.2026 12:47:37</w:t>
+        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 20.8.2026 13:43:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23495,51 +23495,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 20.8.2026 12:47:37</w:t>
+        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 20.8.2026 13:43:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28014,51 +28014,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hadřík</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 20.8.2026 12:47:37</w:t>
+        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 20.8.2026 13:43:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30477,51 +30477,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 26 až 28 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 20.8.2026 12:47:37</w:t>
+        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 20.8.2026 13:43:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31062,84 +31062,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola stavebních řemesel Brno-Bosonohy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 20.8.2026 12:47:37</w:t>
+        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 20.8.2026 13:43:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="62E5FC2A"/>
+    <w:nsid w:val="0BF97FA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31225,51 +31225,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6E55B72D"/>
+    <w:nsid w:val="681839A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31355,51 +31355,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4E1CCD74"/>
+    <w:nsid w:val="19164A85"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31485,51 +31485,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2E7834EA"/>
+    <w:nsid w:val="135B1850"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>