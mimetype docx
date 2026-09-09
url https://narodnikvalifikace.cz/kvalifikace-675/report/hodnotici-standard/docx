--- v7 (2026-08-20)
+++ v8 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R77E0682F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR77E0682F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR77E0682F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R63ECE66E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR63ECE66E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR63ECE66E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.10.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 20.8.2026 13:43:17</w:t>
+        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 9.9.2026 20:03:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2183,51 +2183,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 20.8.2026 13:43:17</w:t>
+        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 9.9.2026 20:03:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3384,51 +3384,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 20.8.2026 13:43:17</w:t>
+        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 9.9.2026 20:03:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4713,51 +4713,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 20.8.2026 13:43:17</w:t>
+        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 9.9.2026 20:03:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5326,51 +5326,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Kritéria a), b), d), e), f) a g) se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 20.8.2026 13:43:17</w:t>
+        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 9.9.2026 20:03:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14979,51 +14979,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>minimálně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 20.8.2026 13:43:17</w:t>
+        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 9.9.2026 20:03:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22331,51 +22331,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 20.8.2026 13:43:17</w:t>
+        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 9.9.2026 20:03:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23495,51 +23495,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 20.8.2026 13:43:17</w:t>
+        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 9.9.2026 20:03:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28014,51 +28014,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hadřík</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 20.8.2026 13:43:17</w:t>
+        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 9.9.2026 20:03:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30477,51 +30477,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 26 až 28 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 20.8.2026 13:43:17</w:t>
+        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 9.9.2026 20:03:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31062,84 +31062,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola stavebních řemesel Brno-Bosonohy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 20.8.2026 13:43:17</w:t>
+        <w:t>Stavební klempíř/klempířka pro oplechování a odvodnění střech z tvrdých krytin, 9.9.2026 20:03:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0BF97FA3"/>
+    <w:nsid w:val="3C4447CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31225,51 +31225,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="681839A8"/>
+    <w:nsid w:val="64652B1C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31355,51 +31355,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="19164A85"/>
+    <w:nsid w:val="53B41BA8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31485,51 +31485,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="135B1850"/>
+    <w:nsid w:val="6698A187"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>